--- v0 (2026-03-05)
+++ v1 (2026-04-30)
@@ -702,251 +702,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigation of hydrofoil torsional flow induced vibrations by resonant piezoelectric shunt</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Watine</w:t>
+                <w:t xml:space="preserve">Tuning of vibration absorbers by an effective modal coupling factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Høgsberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques-André Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2024.119598⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 268, pp.109009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2024.109009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04830138v1</w:t>
+                <w:t xml:space="preserve">hal-04663191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal placement of thin piezoelectric patches for maximum modal coupling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multimodal vibration damping of a three-dimensional circular ring coupled to analogous piezoelectric networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alper Erturk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1045389X241282054⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 581, pp.118385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2024.118385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04830139v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration of multiple shunted piezoelectric transducers with correction for residual modes and shunt interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens D. Richardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -978,622 +978,622 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vibration and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/10775463241241838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04663190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning of vibration absorbers by an effective modal coupling factor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan Høgsberg</w:t>
+                <w:t xml:space="preserve">Mitigation of hydrofoil torsional flow induced vibrations by resonant piezoelectric shunt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Watine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gabillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-André Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2024.109009⟩</w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 313, pp.119598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2024.119598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04663191v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal vibration damping of a three-dimensional circular ring coupled to analogous piezoelectric networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal placement of thin piezoelectric patches for maximum modal coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alper Erturk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 581, pp.118385. </w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (20), pp.1591-1605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2024.118385⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1045389X241282054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04663193v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of shear deformation and rotary inertia on the electrical analogs of beams and plates for multimodal piezoelectric damping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alan Luo</w:t>
+                <w:t xml:space="preserve">Vortex-induced vibrations of a cantilevered blunt plate: POD of TR-PIV measurements and structural modal analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Watine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gabillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alper Erturk</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deü</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-André Astolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Circuit Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 52 (6), pp.2985-2998. </w:t>
+              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 117, pp.103832. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cta.3899⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2022.103832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663192v1</w:t>
+                <w:t xml:space="preserve">hal-04001650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vortex-induced vibrations of a cantilevered blunt plate: POD of TR-PIV measurements and structural modal analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Gabillet</w:t>
+                <w:t xml:space="preserve">Analogous piezoelectric network for multimodal vibration attenuation of a thin circular ring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques-André Astolfi</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alper Erturk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 117, pp.103832. </w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (11), pp.115024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2022.103832⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/ad0139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04001650v1</w:t>
+                <w:t xml:space="preserve">hal-04663188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analogous piezoelectric network for multimodal vibration attenuation of a thin circular ring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">The effects of shear deformation and rotary inertia on the electrical analogs of beams and plates for multimodal piezoelectric damping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alper Erturk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 32 (11), pp.115024. </w:t>
+              <w:t xml:space="preserve">International Journal of Circuit Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52 (6), pp.2985-2998. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/ad0139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cta.3899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663188v1</w:t>
+                <w:t xml:space="preserve">hal-04663192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical analogs of curved beams and application to piezoelectric network damping</w:t>
               </w:r>
@@ -1703,703 +1703,703 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal-based synthesis of passive electrical networks for multimodal piezoelectric damping</w:t>
+                <w:t xml:space="preserve">Shunts vs networks: tuning and comparison of centralized and decentralized piezoelectric vibration absorbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Raze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Dietrich</w:t>
+                <w:t xml:space="preserve">J Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Kerschen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 176, pp.109120. </w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (11), pp.115006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2022.109120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/ac92b0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04020696v1</w:t>
+                <w:t xml:space="preserve">hal-03822559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shunts vs networks: tuning and comparison of centralized and decentralized piezoelectric vibration absorbers</w:t>
+                <w:t xml:space="preserve">Modal-based synthesis of passive electrical networks for multimodal piezoelectric damping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Raze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Dietrich</w:t>
+                <w:t xml:space="preserve">Jennifer Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Kerschen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 31 (11), pp.115006. </w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 176, pp.109120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/ac92b0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2022.109120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03822559v1</w:t>
+                <w:t xml:space="preserve">hal-04020696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration damping of marine lifting surfaces with resonant piezoelectric shunts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of passive damping treatments based on constrained viscoelastic layers and multi-resonant piezoelectric networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Lossouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Pernod</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacques-André Astolfi</w:t>
+                <w:t xml:space="preserve">Lucie Rouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Darleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 496, pp.115921. </w:t>
+              <w:t xml:space="preserve">Journal of Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2020.115921⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25518/2684-6500.63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03106873v1</w:t>
+                <w:t xml:space="preserve">hal-03445574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of passive damping treatments based on constrained viscoelastic layers and multi-resonant piezoelectric networks</w:t>
+                <w:t xml:space="preserve">An analogue twin for piezoelectric vibration damping of multiple nonlinear resonances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Robin Darleux</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Kerschen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25518/2684-6500.63⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 511, pp.116323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2021.116323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03445574v1</w:t>
+                <w:t xml:space="preserve">hal-03445568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analogue twin for piezoelectric vibration damping of multiple nonlinear resonances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of parametric uncertainties on vibration mitigation with periodically distributed and interconnected piezoelectric patches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Areias Trindade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Kerschen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 511, pp.116323. </w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (9), pp.971-985. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2021.116323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1045389X20942847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445568v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of parametric uncertainties on vibration mitigation with periodically distributed and interconnected piezoelectric patches</w:t>
+                <w:t xml:space="preserve">Vibration damping of marine lifting surfaces with resonant piezoelectric shunts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelo Areias Trindade</w:t>
+                <w:t xml:space="preserve">Laetitia Pernod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-André Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 32 (9), pp.971-985. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 496, pp.115921. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1045389X20942847⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2020.115921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02909839v1</w:t>
+                <w:t xml:space="preserve">hal-03106873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadband vibration damping of non-periodic plates by piezoelectric coupling to their electrical analogues</w:t>
               </w:r>
@@ -2483,499 +2483,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02909828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive self-tuning inductor for piezoelectric shunt damping considering temperature variations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A fully passive nonlinear piezoelectric vibration absorber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Kerschen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 432, pp.105-118. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 376 (2127), pp.20170142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2018.06.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2017.0142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02166426v1</w:t>
+                <w:t xml:space="preserve">hal-02166431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fully passive nonlinear piezoelectric vibration absorber</w:t>
+                <w:t xml:space="preserve">Design of a passive electrical analogue for piezoelectric damping of a plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Aucejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Kerschen</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth A. Cunefare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsta.2017.0142⟩</w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (7), pp.1301-1314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1045389X17731232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02166431v1</w:t>
+                <w:t xml:space="preserve">hal-01739210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a passive electrical analogue for piezoelectric damping of a plate</w:t>
+                <w:t xml:space="preserve">Electromechanical wave finite element method for interconnected piezoelectric waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aucejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kenneth A. Cunefare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 29 (7), pp.1301-1314. </w:t>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 199, pp.46 - 56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1045389X17731232⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2018.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01739210v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromechanical wave finite element method for interconnected piezoelectric waveguides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Passive self-tuning inductor for piezoelectric shunt damping considering temperature variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Darleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Aucejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 199, pp.46 - 56. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 432, pp.105-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2018.01.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2018.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01739213v1</w:t>
+                <w:t xml:space="preserve">hal-02166426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of inductors with high inductance values for resonant piezoelectric damping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aucejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3195,64 +3195,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aucejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth A. Cunefare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 25 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3312,51 +3312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aucejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 24 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3403,51 +3403,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal coupling of periodic lattices and application to rod vibration damping with a piezoelectric network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aucejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3520,2403 +3520,2416 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive resonant piezoelectric shunt using tunable inductance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+                <w:t xml:space="preserve">Comparison of two fully-passive multimodal damping techniques: multi-branch shunts and interconnected piezoelectric networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Audrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deü</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th ECCOMAS Thematic Conference on Smart Structures and Materials, SMART 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Linz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05460179v1</w:t>
+                <w:t xml:space="preserve">hal-05460146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two fully-passive multimodal damping techniques: multi-branch shunts and interconnected piezoelectric networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Flament</w:t>
+                <w:t xml:space="preserve">Experimental calibration of digital piezoelectric shunts: practical considerations, parameter estimation and dielectric losses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens D. Richardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Audrain</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Høgsberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th ECCOMAS Thematic Conference on Smart Structures and Materials, SMART 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Linz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05460146v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental calibration of digital piezoelectric shunts: practical considerations, parameter estimation and dielectric losses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jens D. Richardt</w:t>
+                <w:t xml:space="preserve">Integration of piezoelectric transducers in hydrofoils made of composite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jan Høgsberg</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Watine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th ECCOMAS Thematic Conference on Smart Structures and Materials, SMART 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Linz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05460211v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of piezoelectric transducers in hydrofoils made of composite materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Morvan</w:t>
+                <w:t xml:space="preserve">Amortissement piézoélectrique pour la réduction des vibrations d'hydrofoils sous écoulement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Haudeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Amandolese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Deü</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th ECCOMAS Thematic Conference on Smart Structures and Materials, SMART 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Linz, Austria</w:t>
+              <w:t xml:space="preserve">8èmes Journées Acoustique et Applications Navales, JAAN2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05460114v1</w:t>
+                <w:t xml:space="preserve">hal-05460033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amortissement piézoélectrique pour la réduction des vibrations d'hydrofoils sous écoulement</w:t>
+                <w:t xml:space="preserve">Adaptive resonant piezoelectric shunt using tunable inductance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Haudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Queste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Lossouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Amandolese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées Acoustique et Applications Navales, JAAN2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Le Havre, France</w:t>
+              <w:t xml:space="preserve">11th ECCOMAS Thematic Conference on Smart Structures and Materials, SMART 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Linz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05460033v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration Damping Using Analogous Piezoelectric Networks: 10 Years of Research at Cnam and Georgia Tech</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calibration of a Digital Piezoelectric Shunt for Vibration Mitigation from Capacitance Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens D. Richardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Høgsberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deü</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd International Conference on Adaptive Structures and Technologies, ICAST 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04853856v1</w:t>
+                <w:t xml:space="preserve">hal-04853858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized placement of piezoelectric patches from a purely mechanical model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Passive damping of several resonances using multi-branch resonant piezoelectric shunts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Audrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling Complexity in Mechanics and Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">53rd International Congress &amp; Exposition on Noise Control Engineering, INTERNOISE 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3397/IN_2024_3151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04852007v1</w:t>
+                <w:t xml:space="preserve">hal-04853874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive damping of several resonances using multi-branch resonant piezoelectric shunts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Flament</w:t>
+                <w:t xml:space="preserve">Piezo-elasto-hydrodynamic models for piezoelectric shunt damping of hydrofoils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Haudeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Amandolese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Deü</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd International Congress &amp; Exposition on Noise Control Engineering, INTERNOISE 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées annuelles du GdR EX-MODELI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3397/IN_2024_3151⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04853874v1</w:t>
+                <w:t xml:space="preserve">hal-04853854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of a Digital Piezoelectric Shunt for Vibration Mitigation from Capacitance Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jens D. Richardt</w:t>
+                <w:t xml:space="preserve">Prédiction de l'amortissement de structures métalliques remplies de matériau viscoélastique par calcul de modes complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd International Conference on Adaptive Structures and Technologies, ICAST 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04853858v1</w:t>
+                <w:t xml:space="preserve">hal-04611017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezo-elasto-hydrodynamic models for piezoelectric shunt damping of hydrofoils</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Amandolese</w:t>
+                <w:t xml:space="preserve">Experimental and numerical analysis of the vibrational behavior of metallic structures filled with damping materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deü</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles du GdR EX-MODELI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">53rd International Congress &amp; Exposition on Noise Control Engineering, INTERNOISE 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3397/IN_2024_2860⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04853854v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de l'amortissement de structures métalliques remplies de matériau viscoélastique par calcul de modes complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modal analysis of metallic structures filled with elastomer and inverse identification of material parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Lossouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
+              <w:t xml:space="preserve">31st Conference on Noise and Vibration Engineering, ISMA2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611017v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical analysis of the vibrational behavior of metallic structures filled with damping materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Marion</w:t>
+                <w:t xml:space="preserve">Reduction of vortex-induced vibrations of a cantilevered hydrofoil with passive piezoelectric shunt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Haudeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Amandolese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53rd International Congress &amp; Exposition on Noise Control Engineering, INTERNOISE 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2024, Nantes, France. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Aug 2024, Nantes, France. pp.ID 2693, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3397/IN_2024_2693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3397/IN_2024_2860⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04853873v1</w:t>
+                <w:t xml:space="preserve">hal-04696860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal analysis of metallic structures filled with elastomer and inverse identification of material parameters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vibration Damping Using Analogous Piezoelectric Networks: 10 Years of Research at Cnam and Georgia Tech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cédric Leblond</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Darleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Aucejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth A. Cunefare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st Conference on Noise and Vibration Engineering, ISMA2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">33rd International Conference on Adaptive Structures and Technologies, ICAST 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04853878v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of vortex-induced vibrations of a cantilevered hydrofoil with passive piezoelectric shunt</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimized placement of piezoelectric patches from a purely mechanical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd International Congress &amp; Exposition on Noise Control Engineering, INTERNOISE 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Modelling Complexity in Mechanics and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M&amp;MoCS, Sep 2024, Siracusa, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3397/IN_2024_2693⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04696860v1</w:t>
+                <w:t xml:space="preserve">hal-04852007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and tuning of multiple shunted piezoelectric transducers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jan Høgsberg</w:t>
+                <w:t xml:space="preserve">Modélisation du comportement vibratoire de structures metalliques remplies de matériau viscoélastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th ECCOMAS Thematic Conference on Smart Structures and Materials, SMART 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Acoustique et Applications Navales, JAAN2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04853884v1</w:t>
+                <w:t xml:space="preserve">hal-04853867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a resonant piezoelectric shunt on the structural vibrations of a truncated hydrofoil</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amortissement de résonances non linéaires par couplage piézoélectrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Andre Astolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th ECCOMAS Thematic Conference on Smart Structures and Materials, SMART 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées annuelles du GdR EX-MODELI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Besançon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04853880v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amortissement de résonances non linéaires par couplage piézoélectrique</w:t>
+                <w:t xml:space="preserve">Analogous piezoelectric networks for the design of highly damped metastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles du GdR EX-MODELI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Besançon, France</w:t>
+              <w:t xml:space="preserve">Modelling complexity in mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M&amp;MoCS, Sep 2023, Alghero, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04853847v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du comportement vibratoire de structures metalliques remplies de matériau viscoélastique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucie Rouleau</w:t>
+                <w:t xml:space="preserve">Effect of a resonant piezoelectric shunt on the structural vibrations of a truncated hydrofoil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Watine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gabillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deü</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Andre Astolfi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Acoustique et Applications Navales, JAAN2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th ECCOMAS Thematic Conference on Smart Structures and Materials, SMART 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Patras, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7712/150123.9780.444936⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04853867v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analogous piezoelectric networks for the design of highly damped metastructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multimodal vibration damping of a thin circular ring coupled to an analogous piezoelectric network: numerical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alper Erturk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling complexity in mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th ECCOMAS Thematic Conference on Smart Structures and Materials, SMART 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Patras, Greece. pp.203 - 213, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7712/150123.9778.444165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04853844v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal vibration damping of a thin circular ring coupled to an analogous piezoelectric network: numerical analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alan Luo</w:t>
+                <w:t xml:space="preserve">Analysis and tuning of multiple shunted piezoelectric transducers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens D. Richardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Høgsberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alper Erturk</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th ECCOMAS Thematic Conference on Smart Structures and Materials, SMART 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Patras, Greece. pp.203 - 213, </w:t>
+              <w:t xml:space="preserve">, Jul 2023, Patras, Greece. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7712/150123.9778.444165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7712/150123.9777.444070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04853887v1</w:t>
+                <w:t xml:space="preserve">hal-04853884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wave finite element approach for the analysis of periodic structures covered with electrically interconnected piezoelectric patches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient design of viscoelastic damping treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Lossouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Wave Mechanics and Vibrations, WMVC 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">30th International Conference on Noise and Vibration Engineering, ISMA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04853839v1</w:t>
+                <w:t xml:space="preserve">hal-04099005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de deux techniques d'amortissement passif : couche viscoélastique contrainte et réseau piézoélectrique multi- résonant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5974,122 +5987,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient design of viscoelastic damping treatments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Rouleau</w:t>
+                <w:t xml:space="preserve">A wave finite element approach for the analysis of periodic structures covered with electrically interconnected piezoelectric patches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Conference on Noise and Vibration Engineering, ISMA 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">10th International Conference on Wave Mechanics and Vibrations, WMVC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04099005v1</w:t>
+                <w:t xml:space="preserve">hal-04853839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un jumeau analogique pour l'amortissement de vibrations non-linéaires par couplage piézoélectrique</w:t>
               </w:r>
@@ -6239,103 +6239,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of piezoelectric shunts on vortex induced vibrations of marine lifting surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Watine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gabillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Andre Astolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Congrès Français de Mécanique, CFM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6354,2614 +6354,2627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04853870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of damping performances of constrained viscoelastic layers and passive piezoelectric networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Rouleau</w:t>
+                <w:t xml:space="preserve">Vortex Induced Vibrations Analysis of a Cantilevered Blunt Plate by Proper Orthogonal Decomposition of TR-PIV and Structural Modal Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Watine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gabillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-André Astolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Pernod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Euro-Mediterranean Conference on Structural Dynamics and Vibroacoustics, MEDYNA 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2020 Fluids Engineering Division Summer Meeting, FEDSM 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Virtual conference, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/FEDSM2020-20226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03196472v1</w:t>
+                <w:t xml:space="preserve">hal-03196687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive control of a periodic structure using a network of periodically-coupled piezoelectric shunt circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Raze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Paknejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoying Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th International Conference on Noise and Vibration Engineering, ISMA 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03196704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vortex Induced Vibrations Analysis of a Cantilevered Blunt Plate by Proper Orthogonal Decomposition of TR-PIV and Structural Modal Analysis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of damping performances of constrained viscoelastic layers and passive piezoelectric networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Pernod</w:t>
+                <w:t xml:space="preserve">Lucie Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Darleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deü</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2020 Fluids Engineering Division Summer Meeting, FEDSM 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd Euro-Mediterranean Conference on Structural Dynamics and Vibroacoustics, MEDYNA 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Naples, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/FEDSM2020-20226⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03196687v1</w:t>
+                <w:t xml:space="preserve">hal-03196472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of damping performances of constrained viscoelastic layers and passive piezoelectric networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vibration mitigation of multiple nonlinear resonances through an analogous piezoelectric network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robin Darleux</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Kerschen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th International Congress and Exposition on Noise Control Engineering, INTERNOISE 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">9th ECCOMAS Thematic Conference on Smart Structures and Materials, SMART 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02238171v1</w:t>
+                <w:t xml:space="preserve">hal-02237690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration mitigation through analogous piezoelectric coupling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Passive vibration damping of hydrofoils using resonant piezoelectric shunt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Pernod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Aucejo</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-André Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Kerschen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint MEMOCS Workshop on Models of Complex Materials and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Arpino, Italy</w:t>
+              <w:t xml:space="preserve">9th ECCOMAS Thematic Conference on Smart Structures and Materials, SMART 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03196461v1</w:t>
+                <w:t xml:space="preserve">hal-02237897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband vibration damping of a non-periodic plate by piezoelectric coupling to its electrical analogue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Darleux</w:t>
+                <w:t xml:space="preserve">Amortissement vibratoire d'hydrofoil par couplage piézoélectrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Pernod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-André Astolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th ECCOMAS Thematic Conference on Smart Structures and Materials, SMART 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02237890v1</w:t>
+                <w:t xml:space="preserve">hal-02632090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amortissement vibratoire d'hydrofoil par couplage piézoélectrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Pernod</w:t>
+                <w:t xml:space="preserve">Broadband vibration damping of a non-periodic plate by piezoelectric coupling to its electrical analogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Darleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques-André Astolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">9th ECCOMAS Thematic Conference on Smart Structures and Materials, SMART 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632090v1</w:t>
+                <w:t xml:space="preserve">hal-02237890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive vibration damping of hydrofoils using resonant piezoelectric shunt</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Pernod</w:t>
+                <w:t xml:space="preserve">Effect of parametric uncertainties on vibration mitigation of a rod with interconnected piezoelectric patches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Areias Trindade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques-André Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th ECCOMAS Thematic Conference on Smart Structures and Materials, SMART 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">30th International Conference on Adaptive Structures and Technologies, ICAST2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02237897v1</w:t>
+                <w:t xml:space="preserve">hal-03196646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration mitigation of multiple nonlinear resonances through an analogous piezoelectric network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of damping performances of constrained viscoelastic layers and passive piezoelectric networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Kerschen</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Darleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th ECCOMAS Thematic Conference on Smart Structures and Materials, SMART 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">48th International Congress and Exposition on Noise Control Engineering, INTERNOISE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02237690v1</w:t>
+                <w:t xml:space="preserve">hal-02238171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of parametric uncertainties on vibration mitigation of a rod with interconnected piezoelectric patches</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vibration mitigation through analogous piezoelectric coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Aucejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth A. Cunefare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Kerschen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Conference on Adaptive Structures and Technologies, ICAST2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">Joint MEMOCS Workshop on Models of Complex Materials and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Arpino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03196646v1</w:t>
+                <w:t xml:space="preserve">hal-03196461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setting Up Plane And Thin Panels With Representative Simply Supported Boundary Conditions : Comparative Results And Applications In Three Laboratories</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Aucejo</w:t>
+                <w:t xml:space="preserve">Plate electrical analogue for multimodal energy transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Darleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deü</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internoise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Chicago, United States</w:t>
+              <w:t xml:space="preserve">8èmes Journées Nationales sur la Récupération et le Stockage d'Energie, JNRSE 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922760v1</w:t>
+                <w:t xml:space="preserve">hal-02238860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural vibration damping of composite fan blades using passive piezoelectric shunts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multimodal Damping of a Nonlinear Structure with a Passive Piezoelectric Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Lossouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier de Smet</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Kerschen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Conference on Adaptive Structures and Technologies, ICAST 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">36th IMAC Conference and Exposition on Structural Dynamics, IMAC XXXVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Orlando, United States. pp.161-163, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-75390-4_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179614v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Damping of a Nonlinear Structure with a Passive Piezoelectric Network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural vibration damping of composite fan blades using passive piezoelectric shunts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deü</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Kerschen</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Smet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th IMAC Conference and Exposition on Structural Dynamics, IMAC XXXVI</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">29th International Conference on Adaptive Structures and Technologies, ICAST 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Seoul, South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171676v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plate electrical analogue for multimodal energy transfer</w:t>
+                <w:t xml:space="preserve">Effect of temperature on the tuning of a piezoelectric resonant shunt composed of variable inductance or variable capacitance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Darleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées Nationales sur la Récupération et le Stockage d'Energie, JNRSE 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Besançon, France</w:t>
+              <w:t xml:space="preserve">28th International Conference on Noise and Vibration Engineering, ISMA2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02238860v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of temperature on the tuning of a piezoelectric resonant shunt composed of variable inductance or variable capacitance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Darleux</w:t>
+                <w:t xml:space="preserve">A multimodal nonlinear piezoelectric vibration absorber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Raze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Paknejad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoying Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Conference on Noise and Vibration Engineering, ISMA2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171707v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02238537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multimodal nonlinear piezoelectric vibration absorber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Raze</w:t>
+                <w:t xml:space="preserve">Setting Up Plane And Thin Panels With Representative Simply Supported Boundary Conditions : Comparative Results And Applications In Three Laboratories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Atalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Aucejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference on Noise and Vibration Engineering, ISMA2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">Internoise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02238537v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive realization of a nonlinear piezoelectric tuned vibration absorber with a saturable inductor</w:t>
+                <w:t xml:space="preserve">Amortissement vibratoire multimodal de plaques par couplage à leurs réseaux piézoélectriques analogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth A. Cunefare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Aucejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Kerschen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Nonlinear Dynamics Conference, ENOC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">23ème Congrès Français de Mécanique, CFM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01739729v1</w:t>
+                <w:t xml:space="preserve">hal-01739716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid passive-active modal networks for structural acoustic control</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Passive realization of a nonlinear piezoelectric tuned vibration absorber with a saturable inductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manuel Collet</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Kerschen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Smart Structures/NDE 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Manifestation du GDR DYNOLIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179436v1</w:t>
+                <w:t xml:space="preserve">hal-03196456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amortissement vibratoire multimodal de plaques par couplage à leurs réseaux piézoélectriques analogues</w:t>
+                <w:t xml:space="preserve">Perspectives on energy harvesting through analogous piezoelectric networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Aucejo</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Kerschen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Congrès Français de Mécanique, CFM 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">7èmes Journées Nationales sur la Récupération et le Stockage d'Energie, JNRSE 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01739716v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive realization of a nonlinear piezoelectric tuned vibration absorber with a saturable inductor</w:t>
+                <w:t xml:space="preserve">Wave finite element method for electromechanical periodic waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Kerschen</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Aucejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manifestation du GDR DYNOLIN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">4th ECCOMAS Young Investigators Conference, YIC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03196456v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives on energy harvesting through analogous piezoelectric networks</w:t>
+                <w:t xml:space="preserve">Wave Finite Element method for electromechanical periodic waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Kerschen</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Aucejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées Nationales sur la Récupération et le Stockage d'Energie, JNRSE 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">8th ECCOMAS Thematic Conference on Smart Structures and Materials, SMART 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01739733v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave finite element method for electromechanical periodic waveguides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid passive-active modal networks for structural acoustic control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth A. Cunefare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Deü</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th ECCOMAS Young Investigators Conference, YIC 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Smart Structures/NDE 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Portland, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2260440⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03196464v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave Finite Element method for electromechanical periodic waveguides</w:t>
+                <w:t xml:space="preserve">Passive realization of a nonlinear piezoelectric tuned vibration absorber with a saturable inductor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Kerschen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th ECCOMAS Thematic Conference on Smart Structures and Materials, SMART 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">9th European Nonlinear Dynamics Conference, ENOC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01739786v1</w:t>
+                <w:t xml:space="preserve">hal-01739729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse wave propagation in a one-dimensional structure coupled to its electrical analogue: comparison of transfer matrix models</w:t>
+                <w:t xml:space="preserve">Multimodal Damping of a Plate With a Passive Piezoelectric Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aucejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth A. Cunefare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Congress on Computational Methods in Applied Sciences and Engineering, ECCOMAS 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Hersonissos, Greece</w:t>
+              <w:t xml:space="preserve">34th IMAC Conference and Exposition on Structural Dynamics, IMAC XXXIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01739657v1</w:t>
+                <w:t xml:space="preserve">hal-01739670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amortissement Multimodal par Couplage Piézoélectrique à un Analogue Electrique Passif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aucejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth A. Cunefare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8993,412 +9006,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01739704v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Damping of a Plate With a Passive Piezoelectric Network</w:t>
+                <w:t xml:space="preserve">Comparison of passive inductor designs for piezoelectric shunt damping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aucejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kenneth A. Cunefare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th IMAC Conference and Exposition on Structural Dynamics, IMAC XXXIV</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Smart Structures/NDE 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Las Vegas, Nevada, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2219200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01739670v1</w:t>
+                <w:t xml:space="preserve">hal-01739220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of passive inductor designs for piezoelectric shunt damping</w:t>
+                <w:t xml:space="preserve">Robustness of a multimodal piezoelectric damping involving the electrical analogue of a plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth A. Cunefare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aucejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Smart Structures/NDE 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Smart Structures and Materials + Nondestructive Evaluation and Health Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Las Vegas, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2218357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2219200⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01739220v1</w:t>
+                <w:t xml:space="preserve">hal-01739219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness of a multimodal piezoelectric damping involving the electrical analogue of a plate</w:t>
+                <w:t xml:space="preserve">Transverse wave propagation in a one-dimensional structure coupled to its electrical analogue: comparison of transfer matrix models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aucejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Smart Structures and Materials + Nondestructive Evaluation and Health Monitoring</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th European Congress on Computational Methods in Applied Sciences and Engineering, ECCOMAS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Hersonissos, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2218357⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01739219v1</w:t>
+                <w:t xml:space="preserve">hal-01739657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal vibration damping through a periodic array of piezoelectric patches connected to a passive network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aucejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9471,51 +9471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aucejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Congress on Sound and Vibration, ICSV22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9566,51 +9566,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aucejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Conference on Noise and Vibration Engineering, ISMA2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9648,51 +9648,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave propagation in coupled periodic lattices and application to vibration attenuation through a piezoelectric network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aucejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9883,103 +9883,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction de l’amortissement de structures métalliques remplies de matériau viscoélastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Lossouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journées Jeunes Chercheurs en Acoustique vibrations et Bruit, JJCAB 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t>
@@ -10002,325 +10002,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04853865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrofoil Flow Induced Vibration Mitigation by Passive Resonant Piezoelectric Shunt</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Hydrofoil flow induced vibration mitigation by passive resonant piezoelectric shunt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Watine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gabillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-André Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées Jeunes Chercheurs en vibrations, Acoustique et Bruit, JJCAB 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Compiègne, France</w:t>
+              <w:t xml:space="preserve">31th International Conference on Adaptive Structures and Technologies, ICAST2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Virtual conference, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03445730v1</w:t>
+                <w:t xml:space="preserve">hal-03445667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrofoil flow induced vibration mitigation by passive resonant piezoelectric shunt</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Hydrofoil Flow Induced Vibration Mitigation by Passive Resonant Piezoelectric Shunt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Watine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gabillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-André Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31th International Conference on Adaptive Structures and Technologies, ICAST2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Virtual conference, Switzerland</w:t>
+              <w:t xml:space="preserve">11èmes Journées Jeunes Chercheurs en vibrations, Acoustique et Bruit, JJCAB 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03445667v1</w:t>
+                <w:t xml:space="preserve">hal-03445730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive vibration damping of hydrofoils using resonant piezoelectric shunts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Pernod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-André Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10479,51 +10479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aucejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes Journées Jeunes Chercheurs en vibrations, Acoustique et Bruit, JJCAB 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10741,51 +10741,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0945C41B"/>
+    <w:nsid w:val="3DD05359"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10972,51 +10972,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/boris-lossouarn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7382-3137" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197840906" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459939v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens D. Richardt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lossouarn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan H&#248;gsberg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois De&#252;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119598" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331960v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Haudeville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amandolese" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraud-Audine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2025.104442" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396247v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Flament" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Ramond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Audrain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ae2249" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459950v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/adbac8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830138v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Watine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gabillet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Andr&#233; Astolfi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.119598" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830139v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X241282054" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663190v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463241241838" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663191v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2024.109009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663193v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Luo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alper Erturk" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118385" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663192v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.3899" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04001650v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2022.103832" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663188v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ad0139" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427357v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Darleux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Giorgio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dell&#8217;isola" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10812865211027622" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020696v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Raze" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dietrich" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Kerschen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109120" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03822559v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dietrich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac92b0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106873v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pernod" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115921" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445574v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rouleau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2684-6500.63" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445568v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116323" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909839v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Areias Trindade" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X20942847" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909828v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab7948" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166426v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.06.017" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166431v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2017.0142" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739210v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Aucejo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth A. Cunefare" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X17731232" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739213v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2018.01.009" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657528v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Multon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.03.030" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196662v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar A Flores Parra" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bergamini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart van Damme" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Cenedese" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994779" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691082v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/25/11/115042" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691081v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/24/11/115037" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691077v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/24/4/045018" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460179v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Queste" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460146v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460211v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460114v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morvan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460033v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853856v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852007v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853874v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3151" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853858v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853854v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611017v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Marion" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Voisin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leblond" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853873v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_2860" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853878v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696860v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_2693" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853884v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9777.444070" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853880v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Andre Astolfi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9780.444936" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853847v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853867v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853844v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853887v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9778.444165" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853839v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848525v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099005v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848407v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717951v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853870v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196472v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196704v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Paknejad" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoying Zhao" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196687v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2020-20226" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02238171v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196461v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02237890v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632090v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02237897v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02237690v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196646v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922760v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berry" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Atalla" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179614v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thierry" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Smet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171676v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75390-4_15" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02238860v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171707v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02238537v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739729v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179436v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Collet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2260440" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739716v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196456v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739733v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196464v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739786v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739657v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739704v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739670v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739220v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2219200" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739219v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2218357" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739217v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2083835" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739575v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739546v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305526v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384170v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853865v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445730v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445667v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913611v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916880v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739562v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01507059v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016CNAM1062" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/boris-lossouarn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7382-3137" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197840906" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459939v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens D. Richardt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lossouarn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan H&#248;gsberg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois De&#252;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119598" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331960v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Haudeville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amandolese" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraud-Audine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2025.104442" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396247v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Flament" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Ramond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Audrain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ae2249" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459950v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/adbac8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663191v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2024.109009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663193v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Luo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alper Erturk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118385" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663190v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463241241838" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830138v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Watine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gabillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Andr&#233; Astolfi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.119598" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830139v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X241282054" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04001650v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2022.103832" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663188v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ad0139" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663192v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.3899" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427357v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Darleux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Giorgio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dell&#8217;isola" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10812865211027622" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03822559v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Raze" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dietrich" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Kerschen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac92b0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020696v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dietrich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109120" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445574v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rouleau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2684-6500.63" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445568v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116323" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909839v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Areias Trindade" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X20942847" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106873v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pernod" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115921" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909828v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab7948" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166431v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2017.0142" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739210v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Aucejo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth A. Cunefare" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X17731232" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739213v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2018.01.009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166426v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.06.017" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657528v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Multon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.03.030" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196662v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar A Flores Parra" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bergamini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart van Damme" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Cenedese" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994779" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691082v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/25/11/115042" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691081v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/24/11/115037" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691077v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/24/4/045018" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460146v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460211v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460114v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morvan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460033v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460179v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Queste" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853858v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853874v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3151" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853854v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611017v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Marion" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Voisin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leblond" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853873v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_2860" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853878v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696860v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_2693" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853856v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852007v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853867v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853847v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853844v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853880v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Andre Astolfi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9780.444936" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853887v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9778.444165" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853884v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9777.444070" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099005v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848525v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853839v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848407v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717951v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853870v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196687v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2020-20226" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196704v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Paknejad" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoying Zhao" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196472v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02237690v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02237897v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632090v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02237890v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196646v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02238171v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196461v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02238860v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171676v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75390-4_15" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179614v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thierry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Smet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171707v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02238537v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922760v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berry" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Atalla" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739716v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196456v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739733v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196464v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739786v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179436v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Collet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2260440" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739729v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739670v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739704v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739220v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2219200" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739219v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2218357" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739657v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739217v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2083835" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739575v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739546v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305526v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384170v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853865v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445667v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445730v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913611v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916880v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739562v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01507059v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016CNAM1062" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>