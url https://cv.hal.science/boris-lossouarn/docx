--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -1,10686 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...10634 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Boris Lossouarn </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">boris-lossouarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7382-3137</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">197840906</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=qNkawGgAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for dielectric losses in piezoelectric shunt tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens D. Richardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Høgsberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 625, pp.119598. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2025.119598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully-passive implementation of multi-branch piezoelectric shunts for multimodal vibration damping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (12), pp.125008. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/ae2249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-order coupled model for vortex-induced vibrations mitigation by resonant piezoelectric shunt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Haudeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amandolese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Giraud-Audine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 139, pp.104442. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2025.104442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensorless calibration of piezoelectric shunts using capacitance measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens D. Richardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Høgsberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (3), pp.035043. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/adbac8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning of vibration absorbers by an effective modal coupling factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Høgsberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 268, pp.109009. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2024.109009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal vibration damping of a three-dimensional circular ring coupled to analogous piezoelectric networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alper Erturk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 581, pp.118385. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2024.118385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of multiple shunted piezoelectric transducers with correction for residual modes and shunt interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens D. Richardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Høgsberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vibration and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10775463241241838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal placement of thin piezoelectric patches for maximum modal coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (20), pp.1591-1605. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389X241282054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation of hydrofoil torsional flow induced vibrations by resonant piezoelectric shunt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Watine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gabillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-André Astolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 313, pp.119598. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2024.119598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vortex-induced vibrations of a cantilevered blunt plate: POD of TR-PIV measurements and structural modal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Watine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gabillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-André Astolfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 117, pp.103832. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2022.103832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogous piezoelectric network for multimodal vibration attenuation of a thin circular ring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alper Erturk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (11), pp.115024. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/ad0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of shear deformation and rotary inertia on the electrical analogs of beams and plates for multimodal piezoelectric damping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alper Erturk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Circuit Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52 (6), pp.2985-2998. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cta.3899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical analogs of curved beams and application to piezoelectric network damping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Darleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Dell’isola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (4), pp.578-601. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10812865211027622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shunts vs networks: tuning and comparison of centralized and decentralized piezoelectric vibration absorbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Raze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Kerschen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (11), pp.115006. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/ac92b0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal-based synthesis of passive electrical networks for multimodal piezoelectric damping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Raze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Kerschen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 176, pp.109120. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2022.109120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of passive damping treatments based on constrained viscoelastic layers and multi-resonant piezoelectric networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Darleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/2684-6500.63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analogue twin for piezoelectric vibration damping of multiple nonlinear resonances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Kerschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 511, pp.116323. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2021.116323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of parametric uncertainties on vibration mitigation with periodically distributed and interconnected piezoelectric patches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Areias Trindade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (9), pp.971-985. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389X20942847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration damping of marine lifting surfaces with resonant piezoelectric shunts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pernod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-André Astolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 496, pp.115921. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2020.115921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband vibration damping of non-periodic plates by piezoelectric coupling to their electrical analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Darleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (5), pp.054001. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/ab7948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully passive nonlinear piezoelectric vibration absorber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Kerschen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 376 (2127), pp.20170142. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2017.0142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a passive electrical analogue for piezoelectric damping of a plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Aucejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth A. Cunefare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (7), pp.1301-1314. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389X17731232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromechanical wave finite element method for interconnected piezoelectric waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Aucejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 199, pp.46 - 56. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruc.2018.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive self-tuning inductor for piezoelectric shunt damping considering temperature variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Darleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 432, pp.105-118. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2018.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of inductors with high inductance values for resonant piezoelectric damping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Aucejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Multon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 259, pp.68-76. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2017.03.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657528v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Band-gap control with local and interconnected LC piezoelectric shunts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar A Flores Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bergamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart van Damme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Cenedese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (11), pp.111902. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4994779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal vibration damping of a plate by piezoelectric coupling to its analogous electrical network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Aucejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth A. Cunefare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (11), </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0964-1726/25/11/115042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal vibration damping of a beam with a periodic array of piezoelectric patches connected to a passive electrical network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Aucejo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (11), </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0964-1726/24/11/115037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal coupling of periodic lattices and application to rod vibration damping with a piezoelectric network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Aucejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (4), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0964-1726/24/4/045018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of piezoelectric transducers in hydrofoils made of composite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Watine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th ECCOMAS Thematic Conference on Smart Structures and Materials, SMART 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Linz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two fully-passive multimodal damping techniques: multi-branch shunts and interconnected piezoelectric networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th ECCOMAS Thematic Conference on Smart Structures and Materials, SMART 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Linz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental calibration of digital piezoelectric shunts: practical considerations, parameter estimation and dielectric losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens D. Richardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Høgsberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th ECCOMAS Thematic Conference on Smart Structures and Materials, SMART 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Linz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amortissement piézoélectrique pour la réduction des vibrations d'hydrofoils sous écoulement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Haudeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amandolese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Giraud-Audine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Acoustique et Applications Navales, JAAN2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive resonant piezoelectric shunt using tunable inductance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Haudeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Queste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Giraud-Audine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amandolese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th ECCOMAS Thematic Conference on Smart Structures and Materials, SMART 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Linz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezo-elasto-hydrodynamic models for piezoelectric shunt damping of hydrofoils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Haudeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amandolese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Giraud-Audine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du GdR EX-MODELI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of a Digital Piezoelectric Shunt for Vibration Mitigation from Capacitance Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens D. Richardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Høgsberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Conference on Adaptive Structures and Technologies, ICAST 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive damping of several resonances using multi-branch resonant piezoelectric shunts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd International Congress &amp; Exposition on Noise Control Engineering, INTERNOISE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3397/IN_2024_3151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de l'amortissement de structures métalliques remplies de matériau viscoélastique par calcul de modes complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical analysis of the vibrational behavior of metallic structures filled with damping materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd International Congress &amp; Exposition on Noise Control Engineering, INTERNOISE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3397/IN_2024_2860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal analysis of metallic structures filled with elastomer and inverse identification of material parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Conference on Noise and Vibration Engineering, ISMA2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of vortex-induced vibrations of a cantilevered hydrofoil with passive piezoelectric shunt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Haudeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amandolese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Giraud-Audine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd International Congress &amp; Exposition on Noise Control Engineering, INTERNOISE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Nantes, France. pp.ID 2693, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3397/IN_2024_2693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized placement of piezoelectric patches from a purely mechanical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling Complexity in Mechanics and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M&amp;MoCS, Sep 2024, Siracusa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration Damping Using Analogous Piezoelectric Networks: 10 Years of Research at Cnam and Georgia Tech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Darleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Aucejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth A. Cunefare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Conference on Adaptive Structures and Technologies, ICAST 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a resonant piezoelectric shunt on the structural vibrations of a truncated hydrofoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Watine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gabillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Andre Astolfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ECCOMAS Thematic Conference on Smart Structures and Materials, SMART 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Patras, Greece. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7712/150123.9780.444936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogous piezoelectric networks for the design of highly damped metastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling complexity in mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M&amp;MoCS, Sep 2023, Alghero, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement vibratoire de structures metalliques remplies de matériau viscoélastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Acoustique et Applications Navales, JAAN2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amortissement de résonances non linéaires par couplage piézoélectrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du GdR EX-MODELI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal vibration damping of a thin circular ring coupled to an analogous piezoelectric network: numerical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alper Erturk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ECCOMAS Thematic Conference on Smart Structures and Materials, SMART 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Patras, Greece. pp.203 - 213, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7712/150123.9778.444165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and tuning of multiple shunted piezoelectric transducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens D. Richardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Høgsberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ECCOMAS Thematic Conference on Smart Structures and Materials, SMART 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Patras, Greece. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7712/150123.9777.444070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wave finite element approach for the analysis of periodic structures covered with electrically interconnected piezoelectric patches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Wave Mechanics and Vibrations, WMVC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient design of viscoelastic damping treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Noise and Vibration Engineering, ISMA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de deux techniques d'amortissement passif : couche viscoélastique contrainte et réseau piézoélectrique multi- résonant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Darleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un jumeau analogique pour l'amortissement de vibrations non-linéaires par couplage piézoélectrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Kerschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positionnement optimal de couches minces piézoélectriques dans un objectif de maximisation de couplages modaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of piezoelectric shunts on vortex induced vibrations of marine lifting surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Watine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gabillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Andre Astolfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès Français de Mécanique, CFM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive control of a periodic structure using a network of periodically-coupled piezoelectric shunt circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Raze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Paknejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guoying Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference on Noise and Vibration Engineering, ISMA 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vortex Induced Vibrations Analysis of a Cantilevered Blunt Plate by Proper Orthogonal Decomposition of TR-PIV and Structural Modal Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Watine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gabillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-André Astolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pernod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2020 Fluids Engineering Division Summer Meeting, FEDSM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Virtual conference, United States. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/FEDSM2020-20226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of damping performances of constrained viscoelastic layers and passive piezoelectric networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Darleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Euro-Mediterranean Conference on Structural Dynamics and Vibroacoustics, MEDYNA 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband vibration damping of a non-periodic plate by piezoelectric coupling to its electrical analogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Darleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ECCOMAS Thematic Conference on Smart Structures and Materials, SMART 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02237890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration mitigation of multiple nonlinear resonances through an analogous piezoelectric network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Kerschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ECCOMAS Thematic Conference on Smart Structures and Materials, SMART 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02237690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive vibration damping of hydrofoils using resonant piezoelectric shunt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pernod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-André Astolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ECCOMAS Thematic Conference on Smart Structures and Materials, SMART 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02237897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amortissement vibratoire d'hydrofoil par couplage piézoélectrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pernod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-André Astolfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of parametric uncertainties on vibration mitigation of a rod with interconnected piezoelectric patches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Areias Trindade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Adaptive Structures and Technologies, ICAST2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of damping performances of constrained viscoelastic layers and passive piezoelectric networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Darleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th International Congress and Exposition on Noise Control Engineering, INTERNOISE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02238171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration mitigation through analogous piezoelectric coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Aucejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth A. Cunefare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Kerschen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint MEMOCS Workshop on Models of Complex Materials and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Arpino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plate electrical analogue for multimodal energy transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Darleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Nationales sur la Récupération et le Stockage d'Energie, JNRSE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02238860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Damping of a Nonlinear Structure with a Passive Piezoelectric Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Kerschen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th IMAC Conference and Exposition on Structural Dynamics, IMAC XXXVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Orlando, United States. pp.161-163, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-75390-4_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural vibration damping of composite fan blades using passive piezoelectric shunts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de Smet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference on Adaptive Structures and Technologies, ICAST 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature on the tuning of a piezoelectric resonant shunt composed of variable inductance or variable capacitance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Darleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Noise and Vibration Engineering, ISMA2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multimodal nonlinear piezoelectric vibration absorber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Raze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Paknejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guoying Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Noise and Vibration Engineering, ISMA2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02238537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting Up Plane And Thin Panels With Representative Simply Supported Boundary Conditions : Comparative Results And Applications In Three Laboratories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Atalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Aucejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives on energy harvesting through analogous piezoelectric networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Kerschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées Nationales sur la Récupération et le Stockage d'Energie, JNRSE 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave finite element method for electromechanical periodic waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Aucejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ECCOMAS Young Investigators Conference, YIC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amortissement vibratoire multimodal de plaques par couplage à leurs réseaux piézoélectriques analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth A. Cunefare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Aucejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès Français de Mécanique, CFM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive realization of a nonlinear piezoelectric tuned vibration absorber with a saturable inductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Kerschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manifestation du GDR DYNOLIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave Finite Element method for electromechanical periodic waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Aucejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th ECCOMAS Thematic Conference on Smart Structures and Materials, SMART 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive realization of a nonlinear piezoelectric tuned vibration absorber with a saturable inductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Kerschen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Nonlinear Dynamics Conference, ENOC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid passive-active modal networks for structural acoustic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth A. Cunefare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Smart Structures/NDE 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Portland, United States. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2260440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of passive inductor designs for piezoelectric shunt damping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Aucejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Smart Structures/NDE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Las Vegas, Nevada, United States. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2219200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Damping of a Plate With a Passive Piezoelectric Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Aucejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth A. Cunefare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th IMAC Conference and Exposition on Structural Dynamics, IMAC XXXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amortissement Multimodal par Couplage Piézoélectrique à un Analogue Electrique Passif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Aucejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth A. Cunefare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Colloque VIbrations, SHocks and NOise, VISHNO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739704v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of a multimodal piezoelectric damping involving the electrical analogue of a plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth A. Cunefare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Aucejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Smart Structures and Materials + Nondestructive Evaluation and Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Las Vegas, United States. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2218357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverse wave propagation in a one-dimensional structure coupled to its electrical analogue: comparison of transfer matrix models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Aucejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Congress on Computational Methods in Applied Sciences and Engineering, ECCOMAS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Hersonissos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of electromechanical transfer matrix models for passive damping involving an array of shunted piezoelectric patches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Aucejo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Congress on Sound and Vibration, ICSV22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal vibration damping through a periodic array of piezoelectric patches connected to a passive network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Aucejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Smart Structures and Materials + Nondestructive Evaluation and Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2083835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave propagation in coupled periodic lattices and application to vibration attenuation through a piezoelectric network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Aucejo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Noise and Vibration Engineering, ISMA2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave propagation in coupled periodic lattices and application to vibration attenuation through a piezoelectric network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Aucejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Colloque Vibrations, Chocs et Bruit, VCB 2014/19th Symposium Vibrations, Shocks and Noise, VISHNO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques passives d'amortissement vibratoire par circuits piézoélectriques résonants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées des Jeunes Chercheurs en Acoustique, Vibrations et Bruit, JJCAB2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Besançon, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de l’amortissement de structures métalliques remplies de matériau viscoélastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journées Jeunes Chercheurs en Acoustique vibrations et Bruit, JJCAB 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrofoil Flow Induced Vibration Mitigation by Passive Resonant Piezoelectric Shunt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Watine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gabillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-André Astolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées Jeunes Chercheurs en vibrations, Acoustique et Bruit, JJCAB 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrofoil flow induced vibration mitigation by passive resonant piezoelectric shunt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Watine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gabillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-André Astolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th International Conference on Adaptive Structures and Technologies, ICAST2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual conference, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive vibration damping of hydrofoils using resonant piezoelectric shunts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pernod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-André Astolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Jeunes Chercheurs en vibrations, Acoustique et Bruit, JJCAB 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amortissement vibratoire multimodal d’une plaque non périodique par couplage à son réseau piézoélectrique analogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Darleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Jeunes Chercheurs en vibrations, Acoustique et Bruit, JJCAB 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal vibration damping through a periodic array of piezoelectric patches connected to a passive network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Aucejo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées Jeunes Chercheurs en vibrations, Acoustique et Bruit, JJCAB 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal vibration damping of structures coupled to their analogous piezoelectric networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lossouarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Structural mechanics [physics.class-ph]. Conservatoire national des arts et metiers - CNAM, 2016. English. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016CNAM1062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01507059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId196"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -10741,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3DD05359"/>
+    <w:nsid w:val="6B7F3E44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10972,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/boris-lossouarn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7382-3137" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197840906" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459939v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens D. Richardt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lossouarn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan H&#248;gsberg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois De&#252;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119598" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331960v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Haudeville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amandolese" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraud-Audine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2025.104442" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396247v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Flament" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Ramond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Audrain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ae2249" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459950v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/adbac8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663191v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2024.109009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663193v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Luo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alper Erturk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118385" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663190v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463241241838" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830138v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Watine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gabillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Andr&#233; Astolfi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.119598" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830139v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X241282054" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04001650v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2022.103832" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663188v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ad0139" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663192v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.3899" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427357v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Darleux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Giorgio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dell&#8217;isola" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10812865211027622" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03822559v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Raze" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dietrich" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Kerschen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac92b0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020696v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dietrich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109120" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445574v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rouleau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2684-6500.63" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445568v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116323" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909839v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Areias Trindade" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X20942847" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106873v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pernod" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115921" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909828v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab7948" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166431v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2017.0142" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739210v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Aucejo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth A. Cunefare" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X17731232" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739213v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2018.01.009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166426v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.06.017" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657528v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Multon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.03.030" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196662v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar A Flores Parra" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bergamini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart van Damme" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Cenedese" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994779" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691082v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/25/11/115042" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691081v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/24/11/115037" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691077v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/24/4/045018" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460146v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460211v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460114v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morvan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460033v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460179v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Queste" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853858v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853874v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3151" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853854v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611017v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Marion" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Voisin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leblond" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853873v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_2860" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853878v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696860v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_2693" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853856v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852007v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853867v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853847v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853844v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853880v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Andre Astolfi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9780.444936" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853887v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9778.444165" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853884v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9777.444070" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099005v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848525v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853839v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848407v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717951v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853870v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196687v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2020-20226" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196704v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Paknejad" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoying Zhao" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196472v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02237690v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02237897v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632090v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02237890v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196646v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02238171v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196461v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02238860v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171676v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75390-4_15" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179614v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thierry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Smet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171707v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02238537v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922760v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berry" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Atalla" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739716v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196456v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739733v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196464v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739786v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179436v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Collet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2260440" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739729v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739670v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739704v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739220v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2219200" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739219v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2218357" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739657v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739217v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2083835" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739575v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739546v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305526v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384170v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853865v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445667v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445730v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913611v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916880v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739562v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01507059v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016CNAM1062" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/boris-lossouarn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7382-3137" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197840906" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=qNkawGgAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459939v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens D. Richardt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lossouarn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan H&#248;gsberg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois De&#252;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119598" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396247v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Flament" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Ramond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Audrain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ae2249" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331960v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Haudeville" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amandolese" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraud-Audine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2025.104442" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459950v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/adbac8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663191v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2024.109009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663193v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Luo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alper Erturk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118385" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663190v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463241241838" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830139v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X241282054" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830138v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Watine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gabillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Andr&#233; Astolfi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.119598" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04001650v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2022.103832" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663188v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ad0139" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663192v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.3899" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427357v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Darleux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Giorgio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dell&#8217;isola" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10812865211027622" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03822559v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Raze" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dietrich" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Kerschen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac92b0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020696v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dietrich" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109120" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445574v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rouleau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2684-6500.63" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445568v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116323" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909839v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Areias Trindade" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X20942847" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106873v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pernod" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115921" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909828v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab7948" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166431v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2017.0142" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739210v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Aucejo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth A. Cunefare" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X17731232" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739213v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2018.01.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166426v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.06.017" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657528v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Multon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.03.030" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196662v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar A Flores Parra" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bergamini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart van Damme" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Cenedese" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994779" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691082v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/25/11/115042" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691081v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/24/11/115037" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691077v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/24/4/045018" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460114v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morvan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460146v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460211v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460033v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460179v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Queste" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853854v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853858v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853874v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3151" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611017v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Marion" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Voisin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leblond" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853873v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_2860" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853878v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696860v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_2693" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852007v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853856v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853880v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Andre Astolfi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9780.444936" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853844v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853867v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853847v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853887v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9778.444165" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853884v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9777.444070" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853839v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099005v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848525v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848407v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717951v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853870v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196704v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Paknejad" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoying Zhao" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196687v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2020-20226" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196472v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02237890v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02237690v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02237897v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632090v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196646v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02238171v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196461v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02238860v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171676v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75390-4_15" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179614v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thierry" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Smet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171707v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02238537v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922760v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Atalla" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739733v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196464v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739716v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196456v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739786v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739729v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179436v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Collet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2260440" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739220v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2219200" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739670v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739704v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739219v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2218357" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739657v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739575v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739217v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2083835" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739546v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305526v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384170v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853865v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445730v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445667v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913611v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916880v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739562v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01507059v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016CNAM1062" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>