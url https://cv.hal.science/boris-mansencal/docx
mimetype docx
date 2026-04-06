--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -189,3031 +189,3165 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust deep MRI contrast synthesis using a prior-based and task-oriented 3D network</w:t>
+                <w:t xml:space="preserve">Ultra-high resolution multimodal MRI densely labelled holistic structural brain atlas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">José V Manjón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sergio Morell-Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Ruiz-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Vivo-Hernando</w:t>
+                <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregorio Rubio</w:t>
+                <w:t xml:space="preserve">Edern Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imaging Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 3, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (1), pp.9457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/IMAG.a.116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-026-40186-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05232296v1</w:t>
+                <w:t xml:space="preserve">hal-05560922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomical progression of genetic frontotemporal lobar degeneration across the lifespan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust deep MRI contrast synthesis using a prior-based and task-oriented 3D network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Morell-Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Ruiz-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Planche</w:t>
+                <w:t xml:space="preserve">Marien Gadea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Mansencal</w:t>
+                <w:t xml:space="preserve">Roberto Vivo-Hernando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Fonov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Tourdias</w:t>
+                <w:t xml:space="preserve">Gregorio Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awaf195⟩</w:t>
+              <w:t xml:space="preserve">Imaging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/IMAG.a.116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05090549v1</w:t>
+                <w:t xml:space="preserve">hal-05232296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">petBrain: a new pipeline for amyloid, Tau tangles and neurodegeneration quantification using PET and MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Coupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Mansencal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floréal Morandat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Morell-Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (1), pp.209. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13195-025-01839-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05293794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DeepCERES: A deep learning method for cerebellar lobule segmentation using ultra-high resolution multimodal MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Morell-Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Ruiz-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marien Gadea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Vivo-Hernando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregorio Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 308, pp.121063. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2025.121063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifespan Tree of Brain Anatomy: Diagnostic Values for Motor and Cognitive Neurodegenerative Diseases</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Anatomical progression of genetic frontotemporal lobar degeneration across the lifespan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Fonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José V Manjón</w:t>
+                <w:t xml:space="preserve">José Manjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Péran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wassilios G Meissner</w:t>
+                <w:t xml:space="preserve">Thomas Tourdias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hbm.70336⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awaf195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05233807v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05090549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staging of progressive supranuclear palsy-Richardson syndrome using MRI brain charts for the human lifespan</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Lifespan Tree of Brain Anatomy: Diagnostic Values for Motor and Cognitive Neurodegenerative Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Coupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José V Manjón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Péran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose V Manjon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Tourdias</w:t>
+                <w:t xml:space="preserve">Wassilios G Meissner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/braincomms/fcae055⟩</w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46 (13), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hbm.70336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474466v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability of Thalamic Nuclei at CSF Interface During the Entire Course of Multiple Sclerosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data-driven normative values based on generative manifold learning for quantitative MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Attyé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismail Koubiyr</w:t>
+                <w:t xml:space="preserve">Félix Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takayuki Yamamoto</w:t>
+                <w:t xml:space="preserve">Vanina Anglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Blyau</w:t>
+                <w:t xml:space="preserve">Alexandre Krainik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reda A Kamroui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Boris Mansencal</w:t>
+                <w:t xml:space="preserve">Philippe Kahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology Neuroimmunology &amp; Neuroinflammation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11 (3), </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.7563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1212/NXI.0000000000200222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-58141-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04552287v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid transformer with domain adaptation using interpretability techniques for the application to the detection of risk situations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Staging of progressive supranuclear palsy-Richardson syndrome using MRI brain charts for the human lifespan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Mansencal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rupayan Mallick</w:t>
+                <w:t xml:space="preserve">Jose V Manjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Boris Mansencal</w:t>
+                <w:t xml:space="preserve">Wassilios Meissner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tourdias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11042-024-18687-x⟩</w:t>
+              <w:t xml:space="preserve">Brain Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (2), pp.fcae055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/braincomms/fcae055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04538657v1</w:t>
+                <w:t xml:space="preserve">hal-04474466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven normative values based on generative manifold learning for quantitative MRI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vulnerability of Thalamic Nuclei at CSF Interface During the Entire Course of Multiple Sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Koubiyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takayuki Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Attyé</w:t>
+                <w:t xml:space="preserve">Simon Blyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Renard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Kahane</w:t>
+                <w:t xml:space="preserve">Reda A Kamroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-58141-4⟩</w:t>
+              <w:t xml:space="preserve">Neurology Neuroimmunology &amp; Neuroinflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/NXI.0000000000200222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04597090v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain Structure Ages - A new biomarker for multi-disease classification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A hybrid transformer with domain adaptation using interpretability techniques for the application to the detection of risk situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupayan Mallick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akka Zemmari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huy-Dung Nguyen</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Kamel Guerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hbm.26558⟩</w:t>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11042-024-18687-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04080401v2</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards better Interpretable and Generalizable AD detection using Collective Artificial Intelligence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Brain Structure Ages - A new biomarker for multi-disease classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huy-Dung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Coupé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2022.102171⟩</w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hbm.26558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03696845v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04080401v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lifespan neurodegeneration of the human brain in multiple sclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Coupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda A Kamroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Koubiyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 44 (17), pp.5602-5611. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hbm.26464⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep grading for MRI-based differential diagnosis of Alzheimer's disease and Frontotemporal dementia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huy-Dung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Coupé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 144, pp.102636. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.artmed.2023.102636⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083953v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatomical MRI staging of frontotemporal dementia variants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose V Manjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tourdias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 19 (8), pp.3283-3294. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/alz.12975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal detection of new MS lesions using deep learning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Towards better Interpretable and Generalizable AD detection using Collective Artificial Intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huy-Dung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Coupé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroimaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnimg.2022.948235⟩</w:t>
+              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 104, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2022.102171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03777594v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DeepLesionBrain: Towards a broader deep-learning generalization for multiple sclerosis lesion segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Abdellah Kamraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tourdias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Manjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 76, pp.102312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.media.2021.102312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03693815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HAVAs : Alzheimer disease detection using normative and pathological lifespan models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Coupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José V. Manjón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tourdias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hbm.25850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03693875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural progression of Alzheimer’s disease over decades: the MRI staging scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Manjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Lanuza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tourdias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 4 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/braincomms/fcac109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AssemblyNet: A large ensemble of CNNs for 3D whole brain MRI segmentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Longitudinal detection of new MS lesions using deep learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Abdellah Kamraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Mansencal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José V. Manjón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Coupé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.117026⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroimaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnimg.2022.948235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930959v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A physical learning companion for Mental-Imagery BCI User Training</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AssemblyNet: A large ensemble of CNNs for 3D whole brain MRI segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Coupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Mansencal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Pillette</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bernard N'Kaoua</w:t>
+                <w:t xml:space="preserve">Baudouin Denis de Senneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhcs.2019.102380⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 219, pp.117026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.117026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02434157v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DocCreator: A New Software for Creating Synthetic Ground-Truthed Document Images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A physical learning companion for Mental-Imagery BCI User Training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Pillette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jeunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Mansencal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger N'Kambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Journet</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bernard N'Kaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jimaging3040062⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 136, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhcs.2019.102380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01668915v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Music with Active Audio CDs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DocCreator: A New Software for Creating Synthetic Ground-Truthed Document Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Visani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Mansencal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kieu Van-Cuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Marchand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Girin</w:t>
+                <w:t xml:space="preserve">Antoine Billy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-23126-1_3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jimaging3040062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00625211v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Interactive Music with Active Audio CDs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Mansencal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Girin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6684, pp.31-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23126-1_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00625211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Multiple Moving Object Detection for Fast Video Content Description in Compressed Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Manerba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Leonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2008, pp.1-15. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2008/231930⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00308053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3223,2173 +3357,2173 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FLAIRBrainSeg: Fine-grained brain segmentation using FLAIR MRI only</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edern Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tourdias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josè V Manjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Imaging with Deep Learning (MIDL 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Salt Lake City, UT, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05213598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SportsVideo: A Multimedia Dataset for Sports Event and Position Detection in Table Tennis and Swimming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Erades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Etienne Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Péteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MediaEval 2023 Workshop collocated with MMM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapted nnU-Net: A Robust Baseline for Cross-Modality Synthesis and Medical Image Inpainting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Longuefosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edern Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Denis de Senneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SASHIMI 2024 - International Workshop on Simulation and Synthesis in Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Marrakesh, Morocco. pp.24-33, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-73281-2_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Transformer based on deformable patch location for differential diagnosis between Alzheimer's disease and Frontotemporal dementia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huy-Dung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Coupé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Workshop, MLMI 2023, Held in Conjunction with MICCAI 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Vancouver, Canada. pp.53-63, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-45676-3_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport Task: Fine Grained Action Detection and Classification of Table Tennis Strokes from Videos for MediaEval 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Etienne Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Calandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Péteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MediaEval 2022 Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Bergen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03958838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretable differential diagnosis for Alzheimer's disease and Frontotemporal dementia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huy-Dung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Coupé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Medical Image Computing and Computer Assisted Intervention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Resorts World Convention Centre, Singapore. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-16431-6_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03696832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Grading based on Collective Artificial Intelligence for AD Diagnosis and Prognosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huy-Dung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Coupé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Interpretability of Machine Intelligence in Medical Image Computing at MICCAI 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Strasbourg, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-87444-5_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03370898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sports Video: Fine-Grained Action Detection and Classification of Table Tennis Strokes from Videos for MediaEval 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Etienne Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Calandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Péteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MediaEval 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sports Video Classification: Classification of Strokes in Table Tennis for MediaEval 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Etienne Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Péteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mascarilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MediaEval 2020 Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Online, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03104270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of Strokes in Table Tennis with a Three Stream Spatio-Temporal CNN for MediaEval 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Etienne Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Péteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Morlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MediaEval 2020 Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Online, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03104275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siamese Spatio-temporal convolutional neural network for stroke classification in Table Tennis games</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">AssemblyNet: A Novel Deep Decision-Making Process for Whole Brain MRI Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Coupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Denis de Senneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MediaEval 2019 Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Medical Image Computing and Computer-Assisted Intervention (MICCAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Shenzhen, China. pp.466-474, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-32248-9_52⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02937668v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AssemblyNet: A Novel Deep Decision-Making Process for Whole Brain MRI Segmentation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Sports Video Annotation: Detection of Strokes in Table Tennis task for MediaEval 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Etienne Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Baudouin Denis de Senneville</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Péteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Calandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Medical Image Computing and Computer-Assisted Intervention (MICCAI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MediaEval 2019 Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Sophia Antipolis, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358626v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sports Video Annotation: Detection of Strokes in Table Tennis task for MediaEval 2019</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Siamese Spatio-temporal convolutional neural network for stroke classification in Table Tennis games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Etienne Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Péteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Morlier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MediaEval 2019 Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02937666v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRIM at TRECVID 2018: Instance Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Quénot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRECVid workshop 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Gaithersburg, Maryland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01919901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive, free and reproducible grountruthed document image databases generation with DocCreator</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">IRIM at TRECVID 2017: Instance Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bredin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Voiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on Open Services and Tools for Document Analysis, 14th IAPR International Conference on Document Analysis and Recognition, OST@ICDAR 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TRECVid workshop 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Gaithersburg, Maryland, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01860368v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIM at TRECVID 2017: Instance Search</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Massive, free and reproducible grountruthed document image databases generation with DocCreator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Visani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRECVid workshop 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st International Workshop on Open Services and Tools for Document Analysis, 14th IAPR International Conference on Document Analysis and Recognition, OST@ICDAR 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Kyoto, Japan. pp.1139-1143, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2017.188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01834223v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PEANUT: Personalised Emotional Agent for Neurotechnology User-Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Pillette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jeunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger N 'Kambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard N 'Kaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International BCI Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Graz, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3217/978-3-85125-533-1-76⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01519480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRIM at TRECVID 2016: Instance Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5408,2492 +5542,2492 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRECVid workshop 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, National Institute of Standards and Technology (NIST), Nov 2016, Gaithersburg, Maryland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01416953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRIM at TRECVID 2015: Semantic Indexing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Redi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mérialdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of TRECVid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Gaithersburg, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01233398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRIM at TRECVID 2014: Semantic Indexing and Instance Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ballas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of TRECVID</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01132491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRIM at TRECVID 2013: Semantic Indexing and Instance Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ballas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Redi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. TRECVID Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Gaithersburg, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tale following: Real-time speech recognition applied to live performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Larralde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMC Sound and Music Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Stockholm, Sweden. pp.389-394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00868248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search of objects of interest in videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Domenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 10th International Workshop on Content-Based Multimedia Indexing (CBMI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Annecy, France. pp.248-253, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CBMI.2012.6269809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00718360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRIM at TRECVID 2012: Semantic Indexing and Instance Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ballas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Shabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRECVID - TREC Video Retrieval Evaluation workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Gaithersburg, MD, United States. 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00770258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRIM at TRECVID 2011: Semantic Indexing and Instance Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Delezoide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Delezoide</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Redi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Merialdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRECVID 2011 - TREC Video Retrieval Evaluation Online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Gaithersburg, MD, United States. 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00677651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRIM at TRECVID 2010: High Level Feature Extraction and Instance Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gorisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TREC Video Retrieval Evaluation workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Gaithersburg, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRIM at TRECVID 2010: Semantic Indexing and Instance Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gorisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRECVID 2010 - TREC Video Retrieval Evaluation workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Gaithersburg, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00591099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRIM at TRECVID2009: High Level Feature Extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Delezoide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Moëllic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gorisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRECVID 2009 - TREC Video Retrieval Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Gaithersburg, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00468199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-Object Particle Filter Tracking with a Dual Consistency Check: Application to Mid-Level Concept Detection in Videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yifan Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Workshop on Content-Based Multimedia Indexing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Grenoble, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CBMI.2010.5529902⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00502553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Music with Active Audio CDs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMMR 2010 - 7th International Symposium on Computer Music Modeling and Retrieval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Málaga, Spain. pp.73--74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00502792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering of scene repeats for essential rushes preview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Benini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Leonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Image Analysis for Multimedia Interactive Services (WIAMIS) 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, London, United Kingdom. pp.234-237, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WIAMIS.2009.5031476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00362789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The COST292 Experimental Framework for Rushes Summarization Task in TRECVID 2008</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">COST292 experimental framework for TRECVID 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qianni Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tolias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Kaes</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Saracoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naiara Aginako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TVS'08 (Trec Video Summarization)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TREC Video Retrieval Evaluation Online Proceedings (TRECVID)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00351993v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00352229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COST292 experimental framework for TRECVID 2008</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Rushes summarization by IRIM consortium: redundancy removal and multi-feature fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Quénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmet Saracoglu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Naiara Aginako</w:t>
+                <w:t xml:space="preserve">Matthieu Cord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TREC Video Retrieval Evaluation Online Proceedings (TRECVID)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TRECVID BBC Rushes Summarization Workshop at ACM Multimedia'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Vancouver, BC, Canada. pp.80-84, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1463563.1463577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00352229v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00347902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rushes summarization by IRIM consortium: redundancy removal and multi-feature fusion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">RetroSpat: a Perception-Based System for Semi-Automatic Diffusion of Acousmatic Music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Mouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRECVID BBC Rushes Summarization Workshop at ACM Multimedia'08</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sound and Music Computing (SMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Berlin, Germany. pp.33-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00347902v1</w:t>
+                <w:t xml:space="preserve">hal-00351948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RetroSpat: a Perception-Based System for Semi-Automatic Diffusion of Acousmatic Music</w:t>
+                <w:t xml:space="preserve">The COST292 Experimental Framework for Rushes Summarization Task in TRECVID 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Mouba</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Umut Naci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uros Damnjanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sound and Music Computing (SMC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TVS'08 (Trec Video Summarization)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Vancouver, Canada. pp.40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1463563.1463569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00351948v1</w:t>
+                <w:t xml:space="preserve">hal-00351993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object-Based Indexing of Compressed Video Content: from SD to HD Video</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The COST292 experimental framework for TRECVID 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Chandramouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Damnjanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Piatrik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Image Analysis and Processing _ VMDL07</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TREC Video Retrieval Evaluation Online Proceedings (TRECVID)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Gaithersburg, Maryland (USA), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIAPW.2007.34⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00307882v1</w:t>
+                <w:t xml:space="preserve">hal-00307919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The COST292 experimental framework for TRECVID 2007</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Object-Based Indexing of Compressed Video Content: from SD to HD Video</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Domenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Mansencal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TREC Video Retrieval Evaluation Online Proceedings (TRECVID)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference on Image Analysis and Processing _ VMDL07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Modena, Italy. pp.71--76, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIAPW.2007.34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00307919v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00307882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FLAIRBRAINSEG: Segmentation cérébrale fine par IRM FLAIR uniquement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edern Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tourdias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose V Manjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IABM 2025 - Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7903,157 +8037,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Move-to-Data: A new Continual Learning approach with Deep CNNs, Application for image-class recognition *</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miltiadis Poursanidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akka Zemmari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymar de Rugy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02865878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId221"/>
+      <w:footerReference w:type="default" r:id="rId223"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8121,51 +8255,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="409F0FA0"/>
+    <w:nsid w:val="CE126E08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8352,51 +8486,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/boris-mansencal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9190-4819" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/228223601" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/104153124271424490814" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-6160-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232296v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Morell-Ortega" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ruiz-Perez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Gadea" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Vivo-Hernando" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Rubio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/IMAG.a.116" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090549v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Planche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mansencal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Fonov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manjon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tourdias" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaf195" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293794v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Coup&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Morandat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-025-01839-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938516v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121063" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233807v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; V Manj&#243;n" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P&#233;ran" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassilios G Meissner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.70336" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474466v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose V Manjon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassilios Meissner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcae055" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552287v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Koubiyr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Yamamoto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blyau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda A Kamroui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000200222" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538657v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupayan Mallick" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akka Zemmari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Guerda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-024-18687-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597090v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Atty&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Renard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Anglade" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krainik" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kahane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-58141-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080401v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy-Dung Nguyen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Cl&#233;ment" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26558" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696845v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2022.102171" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423268v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26464" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083953v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2023.102636" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402295v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Catheline" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.12975" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777594v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Abdellah Kamraoui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; V. Manj&#243;n" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnimg.2022.948235" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693815v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Thong Ta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2021.102312" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693875v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Catheline" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.25850" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694033v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Lanuza" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcac109" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930959v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Giraud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Denis de Senneville" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117026" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02434157v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pillette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jeunet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger N'Kambou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard N'Kaoua" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2019.102380" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668915v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Journet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Visani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu Van-Cuong" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Billy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging3040062" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625211v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marchand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23126-1_3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308053v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Manerba" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leonardi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/231930" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213598v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Le Bot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#232; V Manjon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490839v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Erades" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Martin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuillemot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud P&#233;teri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903826v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Longuefosse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73281-2_3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201135v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45676-3_6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958838v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Calandre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696832v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16431-6_6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370898v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87444-5_3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482216v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104270v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mascarilla" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104275v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morlier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937668v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358626v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32248-9_52" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937666v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919901v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Qu&#233;not" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860368v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.188" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834223v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benoit" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Voiron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519480v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger N 'Kambou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard N 'Kaoua" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-533-1-76" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01416953v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233398v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Borgne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gosselin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Redi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M&#233;rialdo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132491v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Labb&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953092v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868248v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larralde" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718360v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Vieux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Domenger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2012.6269809" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770258v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Shabou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Henri Gosselin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677651v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delezoide" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Merialdo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953839v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gorisse" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pellerin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591099v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468199v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Mo&#235;llic" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502553v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Zhou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2010.5529902" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502792v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362789v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Rossi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Benini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Leonardi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIAMIS.2009.5031476" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351993v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut Naci" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uros Damnjanovic" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kaes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1463563.1463569" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352229v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianni Zhang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tolias" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Saracoglu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiara Aginako" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347902v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cord" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1463563.1463577" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351948v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Mouba" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rivet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307882v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIAPW.2007.34" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307919v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chandramouli" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Damnjanovic" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Piatrik" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Izquierdo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495209v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865878v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miltiadis Poursanidis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymar de Rugy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/boris-mansencal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9190-4819" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/228223601" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/104153124271424490814" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-6160-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560922v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; V Manj&#243;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Morell-Ortega" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ruiz-Perez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mansencal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Le Bot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-40186-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232296v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Gadea" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Vivo-Hernando" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Rubio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/IMAG.a.116" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293794v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Coup&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Morandat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-025-01839-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938516v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121063" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090549v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Planche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Fonov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manjon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tourdias" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaf195" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233807v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P&#233;ran" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassilios G Meissner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.70336" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597090v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Atty&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Renard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Anglade" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krainik" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kahane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-58141-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474466v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose V Manjon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassilios Meissner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcae055" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552287v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Koubiyr" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Yamamoto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blyau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda A Kamroui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000200222" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538657v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupayan Mallick" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akka Zemmari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Guerda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-024-18687-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080401v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy-Dung Nguyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Cl&#233;ment" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26558" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423268v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26464" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083953v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2023.102636" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402295v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Catheline" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.12975" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696845v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2022.102171" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693815v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Abdellah Kamraoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Thong Ta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2021.102312" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693875v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; V. Manj&#243;n" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Catheline" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.25850" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694033v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Lanuza" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcac109" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777594v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnimg.2022.948235" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930959v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Giraud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Denis de Senneville" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117026" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02434157v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pillette" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jeunet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger N'Kambou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard N'Kaoua" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2019.102380" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668915v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Journet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Visani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu Van-Cuong" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Billy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging3040062" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625211v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marchand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23126-1_3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308053v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Manerba" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leonardi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/231930" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213598v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#232; V Manjon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490839v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Erades" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Martin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuillemot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud P&#233;teri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903826v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Longuefosse" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73281-2_3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201135v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45676-3_6" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958838v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Calandre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696832v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16431-6_6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370898v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87444-5_3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482216v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104270v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mascarilla" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104275v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morlier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358626v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32248-9_52" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937666v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937668v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919901v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Qu&#233;not" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834223v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benoit" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Voiron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860368v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.188" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519480v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger N 'Kambou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard N 'Kaoua" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-533-1-76" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01416953v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233398v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Borgne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gosselin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Redi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M&#233;rialdo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132491v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Labb&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953092v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868248v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larralde" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718360v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Vieux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Domenger" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2012.6269809" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770258v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Shabou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Henri Gosselin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677651v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delezoide" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Merialdo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953839v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gorisse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pellerin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591099v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468199v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Mo&#235;llic" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502553v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Zhou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2010.5529902" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502792v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362789v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Rossi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Benini" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Leonardi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIAMIS.2009.5031476" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352229v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianni Zhang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tolias" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Saracoglu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiara Aginako" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347902v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cord" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1463563.1463577" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351948v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Mouba" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rivet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351993v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut Naci" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uros Damnjanovic" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kaes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1463563.1463569" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307919v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chandramouli" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Damnjanovic" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Piatrik" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Izquierdo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307882v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIAPW.2007.34" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495209v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865878v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miltiadis Poursanidis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymar de Rugy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>