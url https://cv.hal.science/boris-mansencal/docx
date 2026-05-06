--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -491,459 +491,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05232296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">petBrain: a new pipeline for amyloid, Tau tangles and neurodegeneration quantification using PET and MRI</w:t>
+                <w:t xml:space="preserve">Anatomical progression of genetic frontotemporal lobar degeneration across the lifespan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Coupé</w:t>
+                <w:t xml:space="preserve">Vincent Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floréal Morandat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sergio Morell-Ortega</w:t>
+                <w:t xml:space="preserve">Vladimir Fonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Villain</w:t>
+                <w:t xml:space="preserve">José Manjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tourdias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13195-025-01839-y⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awaf195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05293794v1</w:t>
+                <w:t xml:space="preserve">hal-05090549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DeepCERES: A deep learning method for cerebellar lobule segmentation using ultra-high resolution multimodal MRI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">petBrain: a new pipeline for amyloid, Tau tangles and neurodegeneration quantification using PET and MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Coupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Mansencal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floréal Morandat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Morell-Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gregorio Rubio</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (1), pp.209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13195-025-01839-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2025.121063⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04938516v1</w:t>
+                <w:t xml:space="preserve">hal-05293794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomical progression of genetic frontotemporal lobar degeneration across the lifespan</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Tourdias</w:t>
+                <w:t xml:space="preserve">DeepCERES: A deep learning method for cerebellar lobule segmentation using ultra-high resolution multimodal MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Morell-Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Ruiz-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marien Gadea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Vivo-Hernando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregorio Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 308, pp.121063. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/brain/awaf195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2025.121063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05090549v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lifespan Tree of Brain Anatomy: Diagnostic Values for Motor and Cognitive Neurodegenerative Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Coupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1027,563 +1027,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05233807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven normative values based on generative manifold learning for quantitative MRI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Staging of progressive supranuclear palsy-Richardson syndrome using MRI brain charts for the human lifespan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Mansencal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Attyé</w:t>
+                <w:t xml:space="preserve">Jose V Manjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Renard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Kahane</w:t>
+                <w:t xml:space="preserve">Wassilios Meissner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tourdias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-58141-4⟩</w:t>
+              <w:t xml:space="preserve">Brain Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (2), pp.fcae055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/braincomms/fcae055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04597090v1</w:t>
+                <w:t xml:space="preserve">hal-04474466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staging of progressive supranuclear palsy-Richardson syndrome using MRI brain charts for the human lifespan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Planche</w:t>
+                <w:t xml:space="preserve">Vulnerability of Thalamic Nuclei at CSF Interface During the Entire Course of Multiple Sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Koubiyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takayuki Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Blyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda A Kamroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Tourdias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/braincomms/fcae055⟩</w:t>
+              <w:t xml:space="preserve">Neurology Neuroimmunology &amp; Neuroinflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/NXI.0000000000200222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474466v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability of Thalamic Nuclei at CSF Interface During the Entire Course of Multiple Sclerosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A hybrid transformer with domain adaptation using interpretability techniques for the application to the detection of risk situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupayan Mallick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismail Koubiyr</w:t>
+                <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takayuki Yamamoto</w:t>
+                <w:t xml:space="preserve">Akka Zemmari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Blyau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Reda A Kamroui</w:t>
+                <w:t xml:space="preserve">Kamel Guerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology Neuroimmunology &amp; Neuroinflammation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/NXI.0000000000200222⟩</w:t>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11042-024-18687-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04552287v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid transformer with domain adaptation using interpretability techniques for the application to the detection of risk situations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data-driven normative values based on generative manifold learning for quantitative MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Attyé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rupayan Mallick</w:t>
+                <w:t xml:space="preserve">Félix Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
+                <w:t xml:space="preserve">Vanina Anglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akka Zemmari</w:t>
+                <w:t xml:space="preserve">Alexandre Krainik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Guerda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Boris Mansencal</w:t>
+                <w:t xml:space="preserve">Philippe Kahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.7563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11042-024-18687-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-58141-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04538657v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain Structure Ages - A new biomarker for multi-disease classification</w:t>
               </w:r>
@@ -1608,51 +1608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Coupé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 45 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1680,1091 +1680,1091 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04080401v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifespan neurodegeneration of the human brain in multiple sclerosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Towards better Interpretable and Generalizable AD detection using Collective Artificial Intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huy-Dung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Mansencal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Coupé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 44 (17), pp.5602-5611. </w:t>
+              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 104, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hbm.26464⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2022.102171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423268v1</w:t>
+                <w:t xml:space="preserve">hal-03696845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep grading for MRI-based differential diagnosis of Alzheimer's disease and Frontotemporal dementia</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Lifespan neurodegeneration of the human brain in multiple sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Coupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda A Kamroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Koubiyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 144, pp.102636. </w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44 (17), pp.5602-5611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.artmed.2023.102636⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hbm.26464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04083953v2</w:t>
+                <w:t xml:space="preserve">hal-04423268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomical MRI staging of frontotemporal dementia variants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Deep grading for MRI-based differential diagnosis of Alzheimer's disease and Frontotemporal dementia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huy-Dung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Coupé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/alz.12975⟩</w:t>
+              <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 144, pp.102636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.artmed.2023.102636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04402295v1</w:t>
+                <w:t xml:space="preserve">hal-04083953v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards better Interpretable and Generalizable AD detection using Collective Artificial Intelligence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michaël Clément</w:t>
+                <w:t xml:space="preserve">Anatomical MRI staging of frontotemporal dementia variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose V Manjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tourdias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Catheline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 104, </w:t>
+              <w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (8), pp.3283-3294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2022.102171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/alz.12975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03696845v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DeepLesionBrain: Towards a broader deep-learning generalization for multiple sclerosis lesion segmentation</w:t>
+                <w:t xml:space="preserve">Longitudinal detection of new MS lesions using deep learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Abdellah Kamraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Mansencal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">José V. Manjón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Coupé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 76, pp.102312. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroimaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.media.2021.102312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnimg.2022.948235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03693815v1</w:t>
+                <w:t xml:space="preserve">hal-03777594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HAVAs : Alzheimer disease detection using normative and pathological lifespan models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Coupé</w:t>
+                <w:t xml:space="preserve">DeepLesionBrain: Towards a broader deep-learning generalization for multiple sclerosis lesion segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Abdellah Kamraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José V. Manjón</w:t>
+                <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tourdias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gwénaëlle Catheline</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Manjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hbm.25850⟩</w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 76, pp.102312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2021.102312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03693875v1</w:t>
+                <w:t xml:space="preserve">hal-03693815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural progression of Alzheimer’s disease over decades: the MRI staging scheme</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">José Manjon</w:t>
+                <w:t xml:space="preserve">HAVAs : Alzheimer disease detection using normative and pathological lifespan models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Coupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José V. Manjón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tourdias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/braincomms/fcac109⟩</w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hbm.25850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694033v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03693875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal detection of new MS lesions using deep learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reda Abdellah Kamraoui</w:t>
+                <w:t xml:space="preserve">Structural progression of Alzheimer’s disease over decades: the MRI staging scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Manjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Lanuza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tourdias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroimaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Brain Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnimg.2022.948235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/braincomms/fcac109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03777594v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AssemblyNet: A large ensemble of CNNs for 3D whole brain MRI segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Coupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3235,51 +3235,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Moving Object Detection for Fast Video Content Description in Compressed Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Manerba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Leonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3410,51 +3410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tourdias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josè V Manjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3794,51 +3794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Coupé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Workshop, MLMI 2023, Held in Conjunction with MICCAI 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Vancouver, Canada. pp.53-63, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3911,51 +3911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Calandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Péteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4036,51 +4036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Coupé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Medical Image Computing and Computer Assisted Intervention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Resorts World Convention Centre, Singapore. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4153,51 +4153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Coupé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Interpretability of Machine Intelligence in Medical Image Computing at MICCAI 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Strasbourg, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4270,51 +4270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Calandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Péteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4369,51 +4369,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sports Video Classification: Classification of Strokes in Table Tennis for MediaEval 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Etienne Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4494,51 +4494,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of Strokes in Table Tennis with a Three Stream Spatio-Temporal CNN for MediaEval 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Etienne Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4596,450 +4596,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03104275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AssemblyNet: A Novel Deep Decision-Making Process for Whole Brain MRI Segmentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Coupé</w:t>
+                <w:t xml:space="preserve">Siamese Spatio-temporal convolutional neural network for stroke classification in Table Tennis games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Etienne Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Péteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Morlier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Medical Image Computing and Computer-Assisted Intervention (MICCAI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MediaEval 2019 Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Sophia Antipolis, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02358626v1</w:t>
+                <w:t xml:space="preserve">hal-02937668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sports Video Annotation: Detection of Strokes in Table Tennis task for MediaEval 2019</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
+                <w:t xml:space="preserve">AssemblyNet: A Novel Deep Decision-Making Process for Whole Brain MRI Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Coupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jordan Calandre</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Denis de Senneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MediaEval 2019 Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Medical Image Computing and Computer-Assisted Intervention (MICCAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Shenzhen, China. pp.466-474, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-32248-9_52⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02937666v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siamese Spatio-temporal convolutional neural network for stroke classification in Table Tennis games</w:t>
+                <w:t xml:space="preserve">Sports Video Annotation: Detection of Strokes in Table Tennis task for MediaEval 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Etienne Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Péteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Calandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MediaEval 2019 Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02937668v1</w:t>
+                <w:t xml:space="preserve">hal-02937666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRIM at TRECVID 2018: Instance Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5084,256 +5084,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01919901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIM at TRECVID 2017: Instance Search</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Massive, free and reproducible grountruthed document image databases generation with DocCreator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Visani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRECVid workshop 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st International Workshop on Open Services and Tools for Document Analysis, 14th IAPR International Conference on Document Analysis and Recognition, OST@ICDAR 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Kyoto, Japan. pp.1139-1143, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2017.188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01834223v1</w:t>
+                <w:t xml:space="preserve">hal-01860368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive, free and reproducible grountruthed document image databases generation with DocCreator</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IRIM at TRECVID 2017: Instance Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bredin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Voiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on Open Services and Tools for Document Analysis, 14th IAPR International Conference on Document Analysis and Recognition, OST@ICDAR 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TRECVid workshop 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Gaithersburg, Maryland, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01860368v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PEANUT: Personalised Emotional Agent for Neurotechnology User-Training</w:t>
               </w:r>
@@ -5466,90 +5466,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRIM at TRECVID 2016: Instance Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Voiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRECVid workshop 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, National Institute of Standards and Technology (NIST), Nov 2016, Gaithersburg, Maryland, United States</w:t>
@@ -6061,51 +6061,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search of objects of interest in videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6534,277 +6534,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIM at TRECVID 2010: Semantic Indexing and Instance Search</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IRIM at TRECVID2009: High Level Feature Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Delezoide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Moëllic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gorisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRECVID 2010 - TREC Video Retrieval Evaluation workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Gaithersburg, MD, United States</w:t>
+              <w:t xml:space="preserve">TRECVID 2009 - TREC Video Retrieval Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Gaithersburg, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00591099v1</w:t>
+                <w:t xml:space="preserve">hal-00468199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIM at TRECVID2009: High Level Feature Extraction</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IRIM at TRECVID 2010: Semantic Indexing and Instance Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gorisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRECVID 2009 - TREC Video Retrieval Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Gaithersburg, MD, United States</w:t>
+              <w:t xml:space="preserve">TRECVID 2010 - TREC Video Retrieval Evaluation workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Gaithersburg, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00468199v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00591099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-Object Particle Filter Tracking with a Dual Consistency Check: Application to Mid-Level Concept Detection in Videos</w:t>
               </w:r>
@@ -6816,51 +6816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yifan Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Workshop on Content-Based Multimedia Indexing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Grenoble, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7041,51 +7041,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Leonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Image Analysis for Multimedia Interactive Services (WIAMIS) 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, London, United Kingdom. pp.234-237, </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7113,528 +7113,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00362789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COST292 experimental framework for TRECVID 2008</w:t>
+                <w:t xml:space="preserve">The COST292 Experimental Framework for Rushes Summarization Task in TRECVID 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qianni Zhang</w:t>
+                <w:t xml:space="preserve">Umut Naci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Tolias</w:t>
+                <w:t xml:space="preserve">Uros Damnjanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmet Saracoglu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Naiara Aginako</w:t>
+                <w:t xml:space="preserve">Christian Kaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TREC Video Retrieval Evaluation Online Proceedings (TRECVID)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TVS'08 (Trec Video Summarization)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Vancouver, Canada. pp.40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1463563.1463569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00352229v1</w:t>
+                <w:t xml:space="preserve">hal-00351993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rushes summarization by IRIM consortium: redundancy removal and multi-feature fusion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
+                <w:t xml:space="preserve">COST292 experimental framework for TRECVID 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qianni Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tolias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Cord</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Saracoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naiara Aginako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRECVID BBC Rushes Summarization Workshop at ACM Multimedia'08</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TREC Video Retrieval Evaluation Online Proceedings (TRECVID)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00347902v1</w:t>
+                <w:t xml:space="preserve">hal-00352229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RetroSpat: a Perception-Based System for Semi-Automatic Diffusion of Acousmatic Music</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Mouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Rivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sound and Music Computing (SMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Berlin, Germany. pp.33-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00351948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The COST292 Experimental Framework for Rushes Summarization Task in TRECVID 2008</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Uros Damnjanovic</w:t>
+                <w:t xml:space="preserve">Rushes summarization by IRIM consortium: redundancy removal and multi-feature fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Quénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Kaes</w:t>
+                <w:t xml:space="preserve">Matthieu Cord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TVS'08 (Trec Video Summarization)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Vancouver, Canada. pp.40, </w:t>
+              <w:t xml:space="preserve">TRECVID BBC Rushes Summarization Workshop at ACM Multimedia'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Vancouver, BC, Canada. pp.80-84, </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1463563.1463569⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1463563.1463577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00351993v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00347902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The COST292 experimental framework for TRECVID 2007</w:t>
               </w:r>
@@ -7758,51 +7758,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Object-Based Indexing of Compressed Video Content: from SD to HD Video</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Domenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7933,64 +7933,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tourdias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose V Manjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IABM 2025 - Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Nice, France</w:t>
@@ -8064,64 +8064,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Move-to-Data: A new Continual Learning approach with Deep CNNs, Application for image-class recognition *</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miltiadis Poursanidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akka Zemmari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8255,51 +8255,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CE126E08"/>
+    <w:nsid w:val="8792FDD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8486,51 +8486,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/boris-mansencal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9190-4819" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/228223601" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/104153124271424490814" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-6160-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560922v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; V Manj&#243;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Morell-Ortega" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ruiz-Perez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mansencal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Le Bot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-40186-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232296v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Gadea" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Vivo-Hernando" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Rubio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/IMAG.a.116" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293794v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Coup&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Morandat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-025-01839-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938516v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121063" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090549v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Planche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Fonov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manjon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tourdias" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaf195" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233807v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P&#233;ran" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassilios G Meissner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.70336" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597090v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Atty&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Renard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Anglade" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krainik" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kahane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-58141-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474466v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose V Manjon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassilios Meissner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcae055" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552287v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Koubiyr" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Yamamoto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blyau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda A Kamroui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000200222" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538657v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupayan Mallick" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akka Zemmari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Guerda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-024-18687-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080401v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy-Dung Nguyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Cl&#233;ment" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26558" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423268v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26464" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083953v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2023.102636" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402295v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Catheline" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.12975" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696845v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2022.102171" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693815v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Abdellah Kamraoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Thong Ta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2021.102312" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693875v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; V. Manj&#243;n" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Catheline" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.25850" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694033v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Lanuza" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcac109" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777594v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnimg.2022.948235" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930959v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Giraud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Denis de Senneville" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117026" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02434157v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pillette" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jeunet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger N'Kambou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard N'Kaoua" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2019.102380" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668915v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Journet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Visani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu Van-Cuong" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Billy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging3040062" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625211v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marchand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23126-1_3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308053v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Manerba" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leonardi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/231930" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213598v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#232; V Manjon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490839v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Erades" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Martin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuillemot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud P&#233;teri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903826v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Longuefosse" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73281-2_3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201135v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45676-3_6" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958838v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Calandre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696832v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16431-6_6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370898v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87444-5_3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482216v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104270v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mascarilla" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104275v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morlier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358626v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32248-9_52" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937666v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937668v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919901v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Qu&#233;not" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834223v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benoit" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Voiron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860368v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.188" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519480v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger N 'Kambou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard N 'Kaoua" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-533-1-76" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01416953v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233398v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Borgne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gosselin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Redi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M&#233;rialdo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132491v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Labb&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953092v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868248v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larralde" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718360v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Vieux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Domenger" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2012.6269809" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770258v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Shabou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Henri Gosselin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677651v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delezoide" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Merialdo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953839v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gorisse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pellerin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591099v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468199v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Mo&#235;llic" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502553v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Zhou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2010.5529902" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502792v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362789v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Rossi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Benini" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Leonardi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIAMIS.2009.5031476" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352229v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianni Zhang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tolias" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Saracoglu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiara Aginako" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347902v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cord" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1463563.1463577" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351948v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Mouba" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rivet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351993v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut Naci" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uros Damnjanovic" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kaes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1463563.1463569" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307919v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chandramouli" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Damnjanovic" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Piatrik" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Izquierdo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307882v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIAPW.2007.34" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495209v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865878v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miltiadis Poursanidis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymar de Rugy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/boris-mansencal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9190-4819" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/228223601" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/104153124271424490814" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-6160-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560922v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; V Manj&#243;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Morell-Ortega" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ruiz-Perez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mansencal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Le Bot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-40186-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232296v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Gadea" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Vivo-Hernando" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Rubio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/IMAG.a.116" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090549v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Planche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Fonov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manjon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tourdias" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaf195" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293794v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Coup&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Morandat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-025-01839-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938516v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121063" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233807v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P&#233;ran" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassilios G Meissner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.70336" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474466v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose V Manjon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassilios Meissner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcae055" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552287v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Koubiyr" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Yamamoto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blyau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda A Kamroui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000200222" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538657v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupayan Mallick" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akka Zemmari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Guerda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-024-18687-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597090v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Atty&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Renard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Anglade" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krainik" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kahane" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-58141-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080401v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy-Dung Nguyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Cl&#233;ment" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26558" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696845v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2022.102171" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423268v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26464" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083953v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2023.102636" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402295v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Catheline" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.12975" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777594v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Abdellah Kamraoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; V. Manj&#243;n" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnimg.2022.948235" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693815v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Thong Ta" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2021.102312" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693875v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Catheline" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.25850" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694033v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Lanuza" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcac109" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930959v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Giraud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Denis de Senneville" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117026" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02434157v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pillette" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jeunet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger N'Kambou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard N'Kaoua" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2019.102380" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668915v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Journet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Visani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu Van-Cuong" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Billy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging3040062" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625211v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marchand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23126-1_3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308053v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Manerba" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leonardi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/231930" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213598v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#232; V Manjon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490839v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Erades" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Martin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuillemot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud P&#233;teri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903826v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Longuefosse" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73281-2_3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201135v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45676-3_6" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958838v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Calandre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696832v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16431-6_6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370898v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87444-5_3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482216v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104270v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mascarilla" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104275v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morlier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937668v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358626v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32248-9_52" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937666v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919901v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Qu&#233;not" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860368v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.188" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834223v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benoit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Voiron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519480v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger N 'Kambou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard N 'Kaoua" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-533-1-76" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01416953v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233398v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Borgne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gosselin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Redi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M&#233;rialdo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132491v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Labb&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953092v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868248v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larralde" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718360v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Vieux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Domenger" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2012.6269809" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770258v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Shabou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Henri Gosselin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677651v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delezoide" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Merialdo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953839v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gorisse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pellerin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468199v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Mo&#235;llic" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591099v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502553v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Zhou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2010.5529902" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502792v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362789v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Rossi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Benini" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Leonardi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIAMIS.2009.5031476" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351993v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut Naci" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uros Damnjanovic" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kaes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1463563.1463569" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352229v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianni Zhang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tolias" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Saracoglu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiara Aginako" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351948v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Mouba" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rivet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347902v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cord" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1463563.1463577" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307919v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chandramouli" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Damnjanovic" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Piatrik" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Izquierdo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307882v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIAPW.2007.34" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495209v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865878v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miltiadis Poursanidis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymar de Rugy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>