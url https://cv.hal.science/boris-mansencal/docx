--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -357,593 +357,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05560922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust deep MRI contrast synthesis using a prior-based and task-oriented 3D network</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anatomical progression of genetic frontotemporal lobar degeneration across the lifespan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marien Gadea</w:t>
+                <w:t xml:space="preserve">Vincent Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Vivo-Hernando</w:t>
+                <w:t xml:space="preserve">Vladimir Fonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregorio Rubio</w:t>
+                <w:t xml:space="preserve">José Manjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tourdias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imaging Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/IMAG.a.116⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awaf195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05232296v1</w:t>
+                <w:t xml:space="preserve">hal-05090549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomical progression of genetic frontotemporal lobar degeneration across the lifespan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Planche</w:t>
+                <w:t xml:space="preserve">petBrain: a new pipeline for amyloid, Tau tangles and neurodegeneration quantification using PET and MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Coupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Manjon</w:t>
+                <w:t xml:space="preserve">Floréal Morandat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Morell-Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Tourdias</w:t>
+                <w:t xml:space="preserve">Nicolas Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (1), pp.209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/brain/awaf195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13195-025-01839-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05090549v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05293794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">petBrain: a new pipeline for amyloid, Tau tangles and neurodegeneration quantification using PET and MRI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DeepCERES: A deep learning method for cerebellar lobule segmentation using ultra-high resolution multimodal MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Morell-Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Ruiz-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Coupé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Boris Mansencal</w:t>
+                <w:t xml:space="preserve">Marien Gadea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floréal Morandat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sergio Morell-Ortega</w:t>
+                <w:t xml:space="preserve">Roberto Vivo-Hernando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Villain</w:t>
+                <w:t xml:space="preserve">Gregorio Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (1), pp.209. </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 308, pp.121063. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13195-025-01839-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2025.121063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05293794v1</w:t>
+                <w:t xml:space="preserve">hal-04938516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DeepCERES: A deep learning method for cerebellar lobule segmentation using ultra-high resolution multimodal MRI</w:t>
+                <w:t xml:space="preserve">Robust deep MRI contrast synthesis using a prior-based and task-oriented 3D network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Morell-Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Ruiz-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marien Gadea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Vivo-Hernando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregorio Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 308, pp.121063. </w:t>
+              <w:t xml:space="preserve">Imaging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2025.121063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1162/IMAG.a.116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04938516v1</w:t>
+                <w:t xml:space="preserve">hal-05232296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lifespan Tree of Brain Anatomy: Diagnostic Values for Motor and Cognitive Neurodegenerative Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Coupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1027,429 +1027,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05233807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staging of progressive supranuclear palsy-Richardson syndrome using MRI brain charts for the human lifespan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Planche</w:t>
+                <w:t xml:space="preserve">A hybrid transformer with domain adaptation using interpretability techniques for the application to the detection of risk situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupayan Mallick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akka Zemmari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Guerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Tourdias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/braincomms/fcae055⟩</w:t>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11042-024-18687-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04474466v1</w:t>
+                <w:t xml:space="preserve">hal-04538657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability of Thalamic Nuclei at CSF Interface During the Entire Course of Multiple Sclerosis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Takayuki Yamamoto</w:t>
+                <w:t xml:space="preserve">Staging of progressive supranuclear palsy-Richardson syndrome using MRI brain charts for the human lifespan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Blyau</w:t>
+                <w:t xml:space="preserve">Jose V Manjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reda A Kamroui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Boris Mansencal</w:t>
+                <w:t xml:space="preserve">Wassilios Meissner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tourdias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology Neuroimmunology &amp; Neuroinflammation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11 (3), </w:t>
+              <w:t xml:space="preserve">Brain Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (2), pp.fcae055. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1212/NXI.0000000000200222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/braincomms/fcae055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04552287v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid transformer with domain adaptation using interpretability techniques for the application to the detection of risk situations</w:t>
+                <w:t xml:space="preserve">Vulnerability of Thalamic Nuclei at CSF Interface During the Entire Course of Multiple Sclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rupayan Mallick</w:t>
+                <w:t xml:space="preserve">Ismail Koubiyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
+                <w:t xml:space="preserve">Takayuki Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akka Zemmari</w:t>
+                <w:t xml:space="preserve">Simon Blyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Guerda</w:t>
+                <w:t xml:space="preserve">Reda A Kamroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Neurology Neuroimmunology &amp; Neuroinflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11042-024-18687-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1212/NXI.0000000000200222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04538657v1</w:t>
+                <w:t xml:space="preserve">hal-04552287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-driven normative values based on generative manifold learning for quantitative MRI</w:t>
               </w:r>
@@ -1608,51 +1608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Coupé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 45 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1680,226 +1680,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04080401v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards better Interpretable and Generalizable AD detection using Collective Artificial Intelligence</w:t>
+                <w:t xml:space="preserve">Deep grading for MRI-based differential diagnosis of Alzheimer's disease and Frontotemporal dementia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huy-Dung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Coupé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 104, </w:t>
+              <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 144, pp.102636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2022.102171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.artmed.2023.102636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03696845v1</w:t>
+                <w:t xml:space="preserve">hal-04083953v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lifespan neurodegeneration of the human brain in multiple sclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Coupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda A Kamroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Koubiyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 44 (17), pp.5602-5611. </w:t>
@@ -1931,840 +1944,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep grading for MRI-based differential diagnosis of Alzheimer's disease and Frontotemporal dementia</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Anatomical MRI staging of frontotemporal dementia variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose V Manjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tourdias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Catheline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.artmed.2023.102636⟩</w:t>
+              <w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (8), pp.3283-3294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/alz.12975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04083953v2</w:t>
+                <w:t xml:space="preserve">hal-04402295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomical MRI staging of frontotemporal dementia variants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Planche</w:t>
+                <w:t xml:space="preserve">Towards better Interpretable and Generalizable AD detection using Collective Artificial Intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huy-Dung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Coupé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19 (8), pp.3283-3294. </w:t>
+              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 104, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/alz.12975⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2022.102171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402295v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal detection of new MS lesions using deep learning</w:t>
+                <w:t xml:space="preserve">DeepLesionBrain: Towards a broader deep-learning generalization for multiple sclerosis lesion segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Abdellah Kamraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tourdias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Manjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroimaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 76, pp.102312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnimg.2022.948235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2021.102312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03777594v1</w:t>
+                <w:t xml:space="preserve">hal-03693815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DeepLesionBrain: Towards a broader deep-learning generalization for multiple sclerosis lesion segmentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reda Abdellah Kamraoui</w:t>
+                <w:t xml:space="preserve">HAVAs : Alzheimer disease detection using normative and pathological lifespan models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Coupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">José V. Manjón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Mansencal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tourdias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">José Manjon</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.media.2021.102312⟩</w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hbm.25850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03693815v1</w:t>
+                <w:t xml:space="preserve">hal-03693875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HAVAs : Alzheimer disease detection using normative and pathological lifespan models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">José V. Manjón</w:t>
+                <w:t xml:space="preserve">Structural progression of Alzheimer’s disease over decades: the MRI staging scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Manjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Lanuza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tourdias</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwénaëlle Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hbm.25850⟩</w:t>
+              <w:t xml:space="preserve">Brain Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/braincomms/fcac109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03693875v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural progression of Alzheimer’s disease over decades: the MRI staging scheme</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">José Manjon</w:t>
+                <w:t xml:space="preserve">Longitudinal detection of new MS lesions using deep learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Abdellah Kamraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José V. Manjón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Coupé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4 (3), </w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroimaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/braincomms/fcac109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnimg.2022.948235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694033v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AssemblyNet: A large ensemble of CNNs for 3D whole brain MRI segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Coupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3235,51 +3235,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Moving Object Detection for Fast Video Content Description in Compressed Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Manerba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Leonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3410,51 +3410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tourdias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josè V Manjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3794,51 +3794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Coupé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Workshop, MLMI 2023, Held in Conjunction with MICCAI 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Vancouver, Canada. pp.53-63, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3911,51 +3911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Calandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Péteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4036,51 +4036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Coupé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Medical Image Computing and Computer Assisted Intervention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Resorts World Convention Centre, Singapore. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4108,312 +4108,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03696832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Grading based on Collective Artificial Intelligence for AD Diagnosis and Prognosis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michaël Clément</w:t>
+                <w:t xml:space="preserve">Sports Video: Fine-Grained Action Detection and Classification of Table Tennis Strokes from Videos for MediaEval 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Etienne Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Calandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Péteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Interpretability of Machine Intelligence in Medical Image Computing at MICCAI 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MediaEval 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Online, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03370898v1</w:t>
+                <w:t xml:space="preserve">hal-03482216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sports Video: Fine-Grained Action Detection and Classification of Table Tennis Strokes from Videos for MediaEval 2021</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jordan Calandre</w:t>
+                <w:t xml:space="preserve">Deep Grading based on Collective Artificial Intelligence for AD Diagnosis and Prognosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huy-Dung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Coupé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MediaEval 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Interpretability of Machine Intelligence in Medical Image Computing at MICCAI 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Strasbourg, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-87444-5_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03482216v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sports Video Classification: Classification of Strokes in Table Tennis for MediaEval 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Etienne Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4494,51 +4494,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of Strokes in Table Tennis with a Three Stream Spatio-Temporal CNN for MediaEval 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Etienne Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4596,178 +4596,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03104275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siamese Spatio-temporal convolutional neural network for stroke classification in Table Tennis games</w:t>
+                <w:t xml:space="preserve">Sports Video Annotation: Detection of Strokes in Table Tennis task for MediaEval 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Etienne Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Péteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Calandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MediaEval 2019 Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02937668v1</w:t>
+                <w:t xml:space="preserve">hal-02937666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AssemblyNet: A Novel Deep Decision-Making Process for Whole Brain MRI Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Coupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4851,195 +4855,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sports Video Annotation: Detection of Strokes in Table Tennis task for MediaEval 2019</w:t>
+                <w:t xml:space="preserve">Siamese Spatio-temporal convolutional neural network for stroke classification in Table Tennis games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Etienne Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Péteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Morlier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MediaEval 2019 Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02937666v1</w:t>
+                <w:t xml:space="preserve">hal-02937668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRIM at TRECVID 2018: Instance Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5207,51 +5207,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRIM at TRECVID 2017: Instance Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5466,51 +5466,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRIM at TRECVID 2016: Instance Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6042,269 +6042,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00868248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search of objects of interest in videos</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
+                <w:t xml:space="preserve">IRIM at TRECVID 2012: Semantic Indexing and Instance Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ballas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Vieux</w:t>
+                <w:t xml:space="preserve">Aymen Shabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Domenger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 10th International Workshop on Content-Based Multimedia Indexing (CBMI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TRECVID - TREC Video Retrieval Evaluation workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Gaithersburg, MD, United States. 12p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00718360v1</w:t>
+                <w:t xml:space="preserve">hal-00770258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIM at TRECVID 2012: Semantic Indexing and Instance Search</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Labbé</w:t>
+                <w:t xml:space="preserve">Search of objects of interest in videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Mansencal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymen Shabou</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Philippe Domenger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRECVID - TREC Video Retrieval Evaluation workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 10th International Workshop on Content-Based Multimedia Indexing (CBMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Annecy, France. pp.248-253, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CBMI.2012.6269809⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00770258v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00718360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRIM at TRECVID 2011: Semantic Indexing and Instance Search</w:t>
               </w:r>
@@ -6316,51 +6316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Delezoide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Redi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6409,402 +6409,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00677651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIM at TRECVID 2010: High Level Feature Extraction and Instance Search</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IRIM at TRECVID2009: High Level Feature Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Delezoide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Moëllic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">David Gorisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TREC Video Retrieval Evaluation workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Gaithersburg, MD, United States</w:t>
+              <w:t xml:space="preserve">TRECVID 2009 - TREC Video Retrieval Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Gaithersburg, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953839v1</w:t>
+                <w:t xml:space="preserve">hal-00468199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIM at TRECVID2009: High Level Feature Extraction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+                <w:t xml:space="preserve">IRIM at TRECVID 2010: Semantic Indexing and Instance Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gorisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alain Moëllic</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+                <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRECVID 2009 - TREC Video Retrieval Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Gaithersburg, MD, United States</w:t>
+              <w:t xml:space="preserve">TRECVID 2010 - TREC Video Retrieval Evaluation workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Gaithersburg, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00468199v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00591099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIM at TRECVID 2010: Semantic Indexing and Instance Search</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">IRIM at TRECVID 2010: High Level Feature Extraction and Instance Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gorisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRECVID 2010 - TREC Video Retrieval Evaluation workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Gaithersburg, MD, United States</w:t>
+              <w:t xml:space="preserve">TREC Video Retrieval Evaluation workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Gaithersburg, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00591099v1</w:t>
+                <w:t xml:space="preserve">hal-00953839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-Object Particle Filter Tracking with a Dual Consistency Check: Application to Mid-Level Concept Detection in Videos</w:t>
               </w:r>
@@ -6816,51 +6816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yifan Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Workshop on Content-Based Multimedia Indexing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Grenoble, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7041,51 +7041,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Leonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Image Analysis for Multimedia Interactive Services (WIAMIS) 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, London, United Kingdom. pp.234-237, </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7113,528 +7113,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00362789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The COST292 Experimental Framework for Rushes Summarization Task in TRECVID 2008</w:t>
+                <w:t xml:space="preserve">COST292 experimental framework for TRECVID 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Umut Naci</w:t>
+                <w:t xml:space="preserve">Qianni Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uros Damnjanovic</w:t>
+                <w:t xml:space="preserve">G. Tolias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Kaes</w:t>
+                <w:t xml:space="preserve">Ahmet Saracoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naiara Aginako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TVS'08 (Trec Video Summarization)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TREC Video Retrieval Evaluation Online Proceedings (TRECVID)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00351993v1</w:t>
+                <w:t xml:space="preserve">hal-00352229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COST292 experimental framework for TRECVID 2008</w:t>
+                <w:t xml:space="preserve">RetroSpat: a Perception-Based System for Semi-Automatic Diffusion of Acousmatic Music</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qianni Zhang</w:t>
+                <w:t xml:space="preserve">Joan Mouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Tolias</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Michel Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TREC Video Retrieval Evaluation Online Proceedings (TRECVID)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, United States</w:t>
+              <w:t xml:space="preserve">Sound and Music Computing (SMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Berlin, Germany. pp.33-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00352229v1</w:t>
+                <w:t xml:space="preserve">hal-00351948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RetroSpat: a Perception-Based System for Semi-Automatic Diffusion of Acousmatic Music</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Marchand</w:t>
+                <w:t xml:space="preserve">Rushes summarization by IRIM consortium: redundancy removal and multi-feature fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Quénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sound and Music Computing (SMC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TRECVID BBC Rushes Summarization Workshop at ACM Multimedia'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Vancouver, BC, Canada. pp.80-84, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1463563.1463577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00351948v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00347902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rushes summarization by IRIM consortium: redundancy removal and multi-feature fusion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">The COST292 Experimental Framework for Rushes Summarization Task in TRECVID 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umut Naci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uros Damnjanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Mansencal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Cord</w:t>
+                <w:t xml:space="preserve">Christian Kaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRECVID BBC Rushes Summarization Workshop at ACM Multimedia'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Vancouver, BC, Canada. pp.80-84, </w:t>
+              <w:t xml:space="preserve">TVS'08 (Trec Video Summarization)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Vancouver, Canada. pp.40, </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1463563.1463577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1463563.1463569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00347902v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00351993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The COST292 experimental framework for TRECVID 2007</w:t>
               </w:r>
@@ -7758,64 +7758,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Object-Based Indexing of Compressed Video Content: from SD to HD Video</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Domenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7933,64 +7933,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tourdias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose V Manjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IABM 2025 - Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Nice, France</w:t>
@@ -8064,64 +8064,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Move-to-Data: A new Continual Learning approach with Deep CNNs, Application for image-class recognition *</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miltiadis Poursanidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akka Zemmari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8255,51 +8255,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8792FDD2"/>
+    <w:nsid w:val="22ECEBDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8486,51 +8486,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/boris-mansencal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9190-4819" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/228223601" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/104153124271424490814" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-6160-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560922v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; V Manj&#243;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Morell-Ortega" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ruiz-Perez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mansencal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Le Bot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-40186-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232296v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Gadea" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Vivo-Hernando" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Rubio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/IMAG.a.116" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090549v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Planche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Fonov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manjon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tourdias" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaf195" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293794v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Coup&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Morandat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-025-01839-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938516v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121063" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233807v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P&#233;ran" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassilios G Meissner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.70336" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474466v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose V Manjon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassilios Meissner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcae055" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552287v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Koubiyr" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Yamamoto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blyau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda A Kamroui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000200222" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538657v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupayan Mallick" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akka Zemmari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Guerda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-024-18687-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597090v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Atty&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Renard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Anglade" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krainik" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kahane" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-58141-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080401v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy-Dung Nguyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Cl&#233;ment" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26558" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696845v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2022.102171" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423268v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26464" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083953v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2023.102636" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402295v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Catheline" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.12975" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777594v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Abdellah Kamraoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; V. Manj&#243;n" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnimg.2022.948235" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693815v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Thong Ta" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2021.102312" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693875v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Catheline" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.25850" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694033v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Lanuza" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcac109" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930959v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Giraud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Denis de Senneville" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117026" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02434157v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pillette" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jeunet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger N'Kambou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard N'Kaoua" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2019.102380" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668915v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Journet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Visani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu Van-Cuong" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Billy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging3040062" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625211v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marchand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23126-1_3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308053v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Manerba" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leonardi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/231930" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213598v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#232; V Manjon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490839v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Erades" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Martin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuillemot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud P&#233;teri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903826v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Longuefosse" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73281-2_3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201135v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45676-3_6" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958838v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Calandre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696832v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16431-6_6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370898v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87444-5_3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482216v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104270v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mascarilla" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104275v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morlier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937668v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358626v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32248-9_52" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937666v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919901v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Qu&#233;not" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860368v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.188" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834223v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benoit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Voiron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519480v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger N 'Kambou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard N 'Kaoua" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-533-1-76" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01416953v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233398v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Borgne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gosselin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Redi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M&#233;rialdo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132491v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Labb&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953092v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868248v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larralde" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718360v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Vieux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Domenger" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2012.6269809" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770258v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Shabou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Henri Gosselin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677651v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delezoide" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Merialdo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953839v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gorisse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pellerin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468199v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Mo&#235;llic" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591099v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502553v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Zhou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2010.5529902" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502792v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362789v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Rossi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Benini" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Leonardi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIAMIS.2009.5031476" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351993v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut Naci" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uros Damnjanovic" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kaes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1463563.1463569" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352229v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianni Zhang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tolias" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Saracoglu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiara Aginako" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351948v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Mouba" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rivet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347902v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cord" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1463563.1463577" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307919v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chandramouli" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Damnjanovic" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Piatrik" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Izquierdo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307882v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIAPW.2007.34" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495209v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865878v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miltiadis Poursanidis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymar de Rugy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/boris-mansencal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9190-4819" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/228223601" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/104153124271424490814" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-6160-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560922v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; V Manj&#243;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Morell-Ortega" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ruiz-Perez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mansencal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Le Bot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-40186-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090549v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Planche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Fonov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manjon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tourdias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaf195" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293794v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Coup&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Morandat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-025-01839-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938516v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Gadea" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Vivo-Hernando" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Rubio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121063" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232296v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/IMAG.a.116" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233807v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P&#233;ran" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassilios G Meissner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.70336" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538657v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupayan Mallick" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akka Zemmari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Guerda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-024-18687-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474466v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose V Manjon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassilios Meissner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcae055" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552287v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Koubiyr" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Yamamoto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blyau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda A Kamroui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000200222" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597090v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Atty&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Renard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Anglade" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krainik" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kahane" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-58141-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080401v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy-Dung Nguyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Cl&#233;ment" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26558" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083953v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2023.102636" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423268v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26464" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402295v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Catheline" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.12975" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696845v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2022.102171" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693815v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Abdellah Kamraoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Thong Ta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2021.102312" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693875v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; V. Manj&#243;n" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Catheline" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.25850" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694033v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Lanuza" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcac109" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777594v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnimg.2022.948235" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930959v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Giraud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Denis de Senneville" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117026" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02434157v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pillette" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jeunet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger N'Kambou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard N'Kaoua" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2019.102380" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668915v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Journet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Visani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu Van-Cuong" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Billy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging3040062" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625211v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marchand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23126-1_3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308053v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Manerba" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leonardi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/231930" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213598v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#232; V Manjon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490839v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Erades" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Martin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuillemot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud P&#233;teri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903826v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Longuefosse" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73281-2_3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201135v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45676-3_6" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958838v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Calandre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696832v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16431-6_6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482216v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370898v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87444-5_3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104270v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mascarilla" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104275v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morlier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937666v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358626v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32248-9_52" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937668v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919901v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Qu&#233;not" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860368v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.188" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834223v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benoit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Voiron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519480v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger N 'Kambou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard N 'Kaoua" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-533-1-76" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01416953v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233398v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Borgne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gosselin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Redi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M&#233;rialdo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132491v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Labb&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953092v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868248v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larralde" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770258v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Shabou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Henri Gosselin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718360v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Vieux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Domenger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2012.6269809" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677651v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delezoide" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Merialdo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468199v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Mo&#235;llic" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gorisse" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591099v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pellerin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953839v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502553v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Zhou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2010.5529902" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502792v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362789v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Rossi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Benini" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Leonardi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIAMIS.2009.5031476" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352229v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianni Zhang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tolias" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Saracoglu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiara Aginako" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351948v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Mouba" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rivet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347902v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cord" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1463563.1463577" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351993v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut Naci" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uros Damnjanovic" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kaes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1463563.1463569" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307919v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chandramouli" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Damnjanovic" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Piatrik" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Izquierdo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307882v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIAPW.2007.34" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495209v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865878v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miltiadis Poursanidis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymar de Rugy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>