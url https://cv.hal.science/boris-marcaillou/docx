--- v0 (2026-03-19)
+++ v1 (2026-04-21)
@@ -831,299 +831,299 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Possible Tsunamigenic Near‐Trench Strike‐Slip Fault, Offshore North Ecuador–South Colombia</w:t>
+                <w:t xml:space="preserve">Lateral Evolution of the Deep Crustal Structure of the Lesser Antilles Subduction Zone from Wide-Angle Seismic Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Collot</w:t>
+                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
+                <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Michaud</w:t>
+                <w:t xml:space="preserve">Muriel Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Galve</w:t>
+                <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Proust</w:t>
+                <w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 130 (12), pp.e2024JB030779. </w:t>
+              <w:t xml:space="preserve">Tektonika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (2), pp.108-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024jb030779⟩</w:t>
+                <w:t xml:space="preserve">⟨10.55575/tektonika2025.3.2.77⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05440725v1</w:t>
+                <w:t xml:space="preserve">hal-05328141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateral Evolution of the Deep Crustal Structure of the Lesser Antilles Subduction Zone from Wide-Angle Seismic Modeling</w:t>
+                <w:t xml:space="preserve">A Possible Tsunamigenic Near‐Trench Strike‐Slip Fault, Offshore North Ecuador–South Colombia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
+                <w:t xml:space="preserve">Jean-Yves Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Marcaillou</w:t>
+                <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Laurencin</w:t>
+                <w:t xml:space="preserve">F Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Laigle</w:t>
+                <w:t xml:space="preserve">A Galve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t>
+                <w:t xml:space="preserve">Jean-Noël Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tektonika</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 3 (2), pp.108-126. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (12), pp.e2024JB030779. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.55575/tektonika2025.3.2.77⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024jb030779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05328141v1</w:t>
+                <w:t xml:space="preserve">insu-05440725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleogeographic evolution and vertical motion of the central Lesser Antilles forearc since the Early Miocene: A potential driver for land fauna dispersals between the americas</w:t>
               </w:r>
@@ -1135,51 +1135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Cornée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyvane de Min</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Quillévéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1269,51 +1269,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Museur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Roest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1524,90 +1524,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermally-constrained fluid circulation and seismicity in the Lesser Antilles subduction zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kingsley Ezenwaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 597, pp.117823. </w:t>
@@ -1658,77 +1658,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coexistence of Adjacent Siliciclastic, Carbonate, and Mixed Sedimentary Systems: An Example From Seafloor Morphology in the Northern Lesser Antilles Forearc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Morena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Cattaneo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1792,64 +1792,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep structure of the Grenada Basin from wide‐angle seismic, bathymetric and gravity data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crelia Padron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐frédéric Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1907,645 +1907,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03118869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caribbean plate boundaries control on the tectonic duality in the back-arc of the Lesser Antilles subduction zone during the Eocene</w:t>
+                <w:t xml:space="preserve">Lost islands in the northern Lesser Antilles: possible milestones in the Cenozoic dispersal of terrestrial organisms between South-America and the Greater Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nestor G. Cerpa</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Cornee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riad Hassani</w:t>
+                <w:t xml:space="preserve">Philippe Münch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Arcay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serge Lallemand</w:t>
+                <w:t xml:space="preserve">Mélody Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Garrocq</w:t>
+                <w:t xml:space="preserve">Marcelle Boudagher-Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Quillévéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 40 (11), pp.e2021TC006885. </w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 217, pp.103617. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021TC006885⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2021.103617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360128v2</w:t>
+                <w:t xml:space="preserve">hal-03191176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleogene V‐Shaped Basins and Neogene Subsidence of the Northern Lesser Antilles Forearc</w:t>
+                <w:t xml:space="preserve">Genetic relations between the Aves Ridge and the Grenada back‐arc Basin, East Caribbean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milton Boucard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Clément Garrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐frédéric Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crelia Padron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020tc006524⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (2), pp.e2020JB020466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JB020466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03188497v1</w:t>
+                <w:t xml:space="preserve">hal-03118193v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic relations between the Aves Ridge and the Grenada back‐arc Basin, East Caribbean Sea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Caribbean plate boundaries control on the tectonic duality in the back-arc of the Lesser Antilles subduction zone during the Eocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nestor G. Cerpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riad Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Arcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Garrocq</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Crelia Padron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020JB020466⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (11), pp.e2021TC006885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021TC006885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03118193v2</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360128v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lost islands in the northern Lesser Antilles: possible milestones in the Cenozoic dispersal of terrestrial organisms between South-America and the Greater Antilles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paleogene V‐Shaped Basins and Neogene Subsidence of the Northern Lesser Antilles Forearc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélody Philippon</w:t>
+                <w:t xml:space="preserve">Milton Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelle Boudagher-Fadel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Quillévéré</w:t>
+                <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Laurencin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 217, pp.103617. </w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2021.103617⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020tc006524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03191176v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pervasive detachment faults within the slow spreading oceanic crust at the poorly coupled Antilles subduction zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2, pp.203. </w:t>
@@ -2717,77 +2717,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">By Land or Sea: How Did Mammals Get to the Caribbean Islands?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Münch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 101, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2994,51 +2994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3089,51 +3089,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of increasing convergence obliquity and shallow slab geometry onto tectonic deformation and seismogenic behavior along the Northern Lesser Antilles zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3353,64 +3353,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The polyphased tectonic evolution of the Anegada Passage in the northern Lesser Antilles subduction zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3481,575 +3481,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the Demerara passive-transform margin and associated sedimentary processes. Initial results from the IGUANES cruise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Loncke</w:t>
+                <w:t xml:space="preserve">Seamount subduction at the North-Ecuadorian convergent margin: Effects on structures, inter-seismic coupling and seismogenesis,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Maillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Basile</w:t>
+                <w:t xml:space="preserve">J-Yves Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Roest</w:t>
+                <w:t xml:space="preserve">A. Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bayon</w:t>
+                <w:t xml:space="preserve">Elia d'Acremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mahamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1144/SP431.7⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 433, pp.146-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2015.10.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741165v1</w:t>
+                <w:t xml:space="preserve">hal-01256399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seamount subduction at the North-Ecuadorian convergent margin: Effects on structures, inter-seismic coupling and seismogenesis,</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J-Yves Collot</w:t>
+                <w:t xml:space="preserve">Structure of the Demerara passive-transform margin and associated sedimentary processes. Initial results from the IGUANES cruise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Loncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ribodetti</w:t>
+                <w:t xml:space="preserve">A. Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Basile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elia d'Acremont</w:t>
+                <w:t xml:space="preserve">R. Roest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mahamat</w:t>
+                <w:t xml:space="preserve">G. Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 433, pp.146-158. </w:t>
+              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 431 (1), pp.179 - 197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2015.10.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1144/SP431.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01256399v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonic and sedimentary architecture of the Karukera spur: A record of the Lesser Antilles fore-arc deformations since the Neogene</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Origin of an enigmatic regional Mio-Pliocene unconformity on the Demerara plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Munch</w:t>
+                <w:t xml:space="preserve">F. Pattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Loncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Leticee</w:t>
+                <w:t xml:space="preserve">P. Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gaullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Basile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 363, pp.15-37. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2015.02.007⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 365, pp.21-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2015.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01172231v1</w:t>
+                <w:t xml:space="preserve">hal-01365920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of an enigmatic regional Mio-Pliocene unconformity on the Demerara plateau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tectonic and sedimentary architecture of the Karukera spur: A record of the Lesser Antilles fore-arc deformations since the Neogene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyvane de Min</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Cornee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Pattier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Loncke</w:t>
+                <w:t xml:space="preserve">Philippe Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Imbert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Basile</w:t>
+                <w:t xml:space="preserve">J.L. Leticee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 365, pp.21-35. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 363, pp.15-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2015.02.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2015.04.001⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01365920v1</w:t>
+                <w:t xml:space="preserve">hal-01172231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional velocity structure of the outer fore arc of the Colombia-Ecuador subduction zone and implications for the 1958 megathrust earthquake rupture zone</w:t>
               </w:r>
@@ -4074,51 +4074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Galvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 119 (2), pp.1041 - 1060. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4243,77 +4243,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pliocene to Pleistocene carbonate systems of the Guadeloupe archipelago, French Lesser Antilles: a land and sea study (the KaShallow project)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Cornee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4371,282 +4371,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00816463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to &amp;quot;Caribbean geosciences</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How wide is the seismogenic zone of the Lesser Antilles forearc?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André M-A Gutscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham K. Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Marcaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Graindorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 184 (1-2), pp.3-4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.184.1-2.3⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 184 (1-2), pp.47-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.184.1-2.47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00830337v1</w:t>
+                <w:t xml:space="preserve">insu-00814056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How wide is the seismogenic zone of the Lesser Antilles forearc?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction to &amp;quot;Caribbean geosciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Marcaillou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 184 (1-2), pp.47-59. </w:t>
+              <w:t xml:space="preserve">, 2013, 184 (1-2), pp.3-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.184.1-2.47⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.184.1-2.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00814056v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismogenic zone temperatures and heat-flow anomalies in the To-nankai margin segment based on temperature data from IODP expedition 333 and thermal model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4774,51 +4774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mercier de Lépinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Mazabraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4921,51 +4921,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Spence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5050,51 +5050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Agudelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5154,51 +5154,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronostratigraphy and tectonic deformation of the north Ecuadorian-south Colombian offshore Manglares forearc basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Collot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 255 (1-2), pp.30-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5238,260 +5238,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00407875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal regime from bottom simulating reflectors along the north Ecuador-south Colombia margin; relation to margin segmentation and great subduction earthquakes</w:t>
+                <w:t xml:space="preserve">Structure of the Malpelo Ridge (Colombia) from seismic and gravity modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Spence</w:t>
+                <w:t xml:space="preserve">P. Charvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Collot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 27 (4), pp.289-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11001-006-9009-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2005JB004239⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00407607v1</w:t>
+                <w:t xml:space="preserve">hal-00407606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the Malpelo Ridge (Colombia) from seismic and gravity modelling</w:t>
+                <w:t xml:space="preserve">Thermal regime from bottom simulating reflectors along the north Ecuador-south Colombia margin; relation to margin segmentation and great subduction earthquakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Charvis</w:t>
+                <w:t xml:space="preserve">G. Spence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11001-006-9009-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 111 (B12), pp.B12407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2005JB004239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00407606v1</w:t>
+                <w:t xml:space="preserve">hal-00407607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seafloor Margin Map Helps in Understanding Subduction Earthquakes</w:t>
               </w:r>
@@ -5503,51 +5503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Spence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Gonidec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5919,90 +5919,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentación térmica del margen del Norte del Ecuador y del Sur de Colombia (1-4°N): su relación con la ubicación de la zona sismogénica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Spence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collot J-Y, V. Sallares, and A. Pazmiño. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geologia y Geofisica Marina y Terestre del Ecuador desde la costa continental hasta las islas Gapapagos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNDM-INOCAR-IRD, pp.180-202, 2009, PSE001-09, Guayaquil, Ecuador</w:t>
@@ -6076,51 +6076,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D travel-time tomography of the incoming plate at the Northern Lesser Antilles subduction trench</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Prada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6197,90 +6197,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manta-Ray: a study of the relationship between fluids and seismicity in the Lesser Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Schenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6344,90 +6344,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonic accommodation of the northern Antilles strike slip to subduction transition along the Porto-Rico – Anegada – Lesser Antilles Margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Domoison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Albert Audemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Cornee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne (Austria), Austria. </w:t>
@@ -6459,359 +6459,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault type identification and characterization in the Lesser Antilles using high resolution bathymetry and reflection seismic data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subduction d'une croûte océanique hydratée aux Petites Antilles - Premiers resultats de la campagne oceanographique Manta-Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurhellen de Larocque Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème réunion des sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes (FRA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269888v1</w:t>
+                <w:t xml:space="preserve">hal-05269891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subduction d'une croûte océanique hydratée aux Petites Antilles - Premiers resultats de la campagne oceanographique Manta-Ray</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Fault type identification and characterization in the Lesser Antilles using high resolution bathymetry and reflection seismic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Johanna Klein</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème réunion des sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes (FRA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05269891v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulation de fluides à travers l'avant arc externe de la subduction des Petites Antilles du Nord, influence sur la sismicité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kingsley Ezenwaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milton Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème réunion des sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes (FRA), France</w:t>
@@ -6840,90 +6840,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of strain partitioning in the Northern Lesser Antilles (Guadeloupe to Virgin Island)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milton Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6959,471 +6959,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat Flow measurements reveal pervasive fluid circulation, related to the subducting slow-spreading oceanic basement, within the Northern Lesser Antilles outer forearc.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les failles polygonales affleurantes du bassin de Grenade : un marqueur de la subsidence différentielle dans le bassin d'arrière–arc des Caraïbes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Biari</w:t>
+                <w:t xml:space="preserve">Aurélien Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crélia Padron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587962v1</w:t>
+                <w:t xml:space="preserve">hal-03588051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between Fluid Migration and the Deep Crustal Structure at the Lesser Antilles Island arc.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Heat Flow measurements reveal pervasive fluid circulation, related to the subducting slow-spreading oceanic basement, within the Northern Lesser Antilles outer forearc.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kingsley Ezenwaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Marcaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mireille Laigle</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Biari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588172v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les failles polygonales affleurantes du bassin de Grenade : un marqueur de la subsidence différentielle dans le bassin d'arrière–arc des Caraïbes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Solène Meyer</w:t>
+                <w:t xml:space="preserve">Relation between Fluid Migration and the Deep Crustal Structure at the Lesser Antilles Island arc.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Marcaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélody Philippon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serge Lallemand</w:t>
+                <w:t xml:space="preserve">Milton Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588051v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations génétiques entre la Ride d'Aves et le bassin arrière-arc de Grenade, Caraïbe orientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Garrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crelia Padron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7491,51 +7491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Schenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Skrubej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7612,77 +7612,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de l'interprétation sismostratigraphique à travers l'arc des Petites Antilles à la compréhension des mouvements verticaux régionaux au cours du Cénozoïque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Cornee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélody Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7718,286 +7718,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The control of the northern and southern Caribbean plate boundaries on the tectonic duality in the back-arc of the Lesser Antilles subduction zone during the Eocene</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Riad Hassani</w:t>
+                <w:t xml:space="preserve">Genetic Relations Between the Aves Ridge and the Grenada Back-Arc Basin, East Caribbean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Garrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Garrocq</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Marcaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Fredeŕic Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crelia Padron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geophysical Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-10993⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588237v1</w:t>
+                <w:t xml:space="preserve">hal-03360725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Relations Between the Aves Ridge and the Grenada Back-Arc Basin, East Caribbean Sea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">The control of the northern and southern Caribbean plate boundaries on the tectonic duality in the back-arc of the Lesser Antilles subduction zone during the Eocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nestor G. Cerpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Arcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riad Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Garrocq</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Crelia Padron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geophysical Union General Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-10993⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03360725v1</w:t>
+                <w:t xml:space="preserve">hal-03588237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep structure of the Demerara Plateau and its two-fold tectonic evolution: from a volcanic margin to a Transform Marginal Plateau, insights from the conjugate Guinea plateau</w:t>
               </w:r>
@@ -8117,90 +8117,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging the megathrust in subduction zones: lessons from Greece, Ecuador and the Lesser Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Agurto-Detzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bécel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milton Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chalumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8251,90 +8251,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleogeographic reconstructions of the northern Lesser Antilles during the Neo-gene (24-2 Ma)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Cornee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melody Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelle Boudagher-Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Quillévéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8376,51 +8376,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does regional-scaled vigorous fluid fluxes reconcile thermal segmentation and interplate coupling variations at the Ecuadorian subduction zone?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8501,103 +8501,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of strain partitioning in the Northern Lesser Antilles (Guadeloupe to Virgin Island).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGU, Dec 2019, San Francisco, United States</w:t>
@@ -8620,277 +8620,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02523479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is “V” shaped Basins and Spurs system in Northern Lesser Antilles Forearc related to transition from Subduction to Collision? - T31D-0270</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transform Marginal Plateaus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melodie Philippon</w:t>
+                <w:t xml:space="preserve">Lies Loncke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Roest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Basile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">, AGU, Dec 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03474222v1</w:t>
+                <w:t xml:space="preserve">hal-02527196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transform Marginal Plateaus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is “V” shaped Basins and Spurs system in Northern Lesser Antilles Forearc related to transition from Subduction to Collision? - T31D-0270</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milton Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Marcaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Laurencin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lies Loncke</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">David Graindorge</w:t>
+                <w:t xml:space="preserve">Melodie Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, AGU, Dec 2019, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02527196v1</w:t>
+                <w:t xml:space="preserve">hal-03474222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep megadeposits as paleoseismic indicators in the Lesser Antilles subduction zone</w:t>
               </w:r>
@@ -8902,64 +8902,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Morena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Cattaneo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9023,77 +9023,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing the Neogene tectono-sedimentary evolution of the Northern Lesser Antilles forearc: a land-sea study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Len Leticee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Cornee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Leveneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelle Boudagher-Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Quillévéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9135,103 +9135,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonic partitioning at oblique convergence poorly-coupled subduction zones: the example of the Northern Lesser Antilles margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milton Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoëfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t>
@@ -9260,103 +9260,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation Between the Nature of the Subducting Plate, Heat Flow and Fluid Escape Structures at the Lesser Antilles Island arc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Biari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t>
@@ -9398,51 +9398,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coeval subduction erosion and underplating associated with a crustal splay fault at the Ecuador-Colombia convergent margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9506,90 +9506,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of trench sedimentation rate on heat flow and location of the thermally-defined seismogenic zone in the North Ecuador – South Colombia margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Spence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium of Andean Geodynamic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9666,51 +9666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Agudelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, AGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Fall Meeting, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9825,51 +9825,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6346FD51"/>
+    <w:nsid w:val="F79320E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10056,51 +10056,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/boris-marcaillou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0494-9550" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081557442" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://antithesis.oca.eu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05440725v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Collot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Michaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Galve" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jb030779" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05328141v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelhoefer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Marcaillou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Laurencin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laigle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2025.3.2.77" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071041v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Corn&#233;e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyvane de Min" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Melinte-Dobrinescu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2023.106264" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630949v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Graindorge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Museur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Roest" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Basile" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/sp524-2021-96" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034635v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Collot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sutherland" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Etienne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Patriat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W R Roest" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022gc010721" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794164v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kingsley Ezenwaka" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117823" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722078v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morena" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cattaneo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beck" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.834029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118869v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crelia Padron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020472" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360128v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor G. Cerpa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Hassani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Arcay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Garrocq" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC006885" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188497v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Boucard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Lebrun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020tc006524" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118193v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020466" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191176v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Philippon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Boudagher-Fadel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103617" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360100v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-021-00269-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450495v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Padron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Meyer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Beaufort" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Oliot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021gc009809" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118194v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Antoine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EO151745" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532555v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loncke" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R. Roest" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klingelhoefer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Basile" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Graindorge" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2019.102940" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318584v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurencin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcaillou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL083490" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852728v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Evain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.03.048" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01614136v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Collot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Patriat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Etienne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rouillard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soetaert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004542" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690623v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004511" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01741165v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maillard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roest" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bayon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP431.7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256399v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Yves Collot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribodetti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahamat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.10.043" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172231v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Leticee" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.02.007" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LBGFG3C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365920v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pattier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Imbert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaullier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.04.001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854917v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Constanza Garc&#237;a Cano" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Galv&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charvis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2012JB009978" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842747v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villeneuve" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00816463v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Guennoc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.99" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830337v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00814056v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; M-A Gutscher" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham K. Westbrook" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gailler" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.47" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852297v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masataka Kinoshita" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiya Kanamatsu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Screaton" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.06.048" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V9P4K8Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00643489v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mazabraud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL049799" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407876v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Spence" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelin Wang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.04.049" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPSG3XHZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408245v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Collot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Agudelo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005691" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407875v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2008.07.003" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZHM6XK5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407607v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Spence" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB004239" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407606v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charvis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11001-006-9009-y" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RS7CLX2G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453741v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migeon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Gonidec" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005EO460003" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407305v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sage" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JB003060" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456890v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvarado" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sosson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456896v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269860v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Klein" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Prada" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibo Huang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6526" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269859v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schenini" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-7066" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269856v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Domoison" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Albert Audemard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-13411" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269888v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269891v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurhellen de Larocque Latour" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269887v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587725v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587962v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Biari" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588172v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588051v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gay" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;lia Padron" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Meyer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588175v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360726v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Skrubej" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Combe" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9551" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587746v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Doligez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588237v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360725v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frede&#341;ic Lebrun" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10993" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587834v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelho&#235;fer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360728v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Agurto-Detzel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;cel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chalumeau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-14636" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02898861v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Philippon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527197v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Auffray" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vasconez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523479v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474222v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie Philippon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527196v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lies Loncke" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383782v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bieber" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17600/16001800" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318882v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Len Leticee" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leveneur" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118894v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118930v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456903v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456901v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497763v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/boris-marcaillou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0494-9550" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081557442" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://antithesis.oca.eu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05328141v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelhoefer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Marcaillou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Laurencin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laigle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2025.3.2.77" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05440725v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Collot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Michaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Galve" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jb030779" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071041v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Corn&#233;e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyvane de Min" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Melinte-Dobrinescu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2023.106264" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630949v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Graindorge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Museur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Roest" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Basile" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/sp524-2021-96" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034635v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Collot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sutherland" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Etienne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Patriat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W R Roest" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022gc010721" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794164v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kingsley Ezenwaka" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117823" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722078v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morena" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cattaneo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beck" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.834029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118869v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crelia Padron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020472" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191176v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Philippon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Boudagher-Fadel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103617" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118193v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Garrocq" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020466" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360128v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor G. Cerpa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Hassani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Arcay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC006885" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188497v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Boucard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Lebrun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020tc006524" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360100v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-021-00269-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450495v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Padron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Meyer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Beaufort" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Oliot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021gc009809" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118194v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Antoine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EO151745" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532555v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loncke" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R. Roest" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klingelhoefer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Basile" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Graindorge" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2019.102940" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318584v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurencin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcaillou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL083490" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852728v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Evain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.03.048" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01614136v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Collot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Patriat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Etienne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rouillard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soetaert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004542" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690623v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004511" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256399v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Yves Collot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribodetti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahamat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.10.043" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01741165v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maillard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roest" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bayon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP431.7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365920v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pattier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Imbert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaullier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.04.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172231v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Leticee" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.02.007" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LBGFG3C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854917v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Constanza Garc&#237;a Cano" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Galv&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charvis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2012JB009978" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842747v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villeneuve" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00816463v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Guennoc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.99" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00814056v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; M-A Gutscher" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham K. Westbrook" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gailler" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.47" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830337v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852297v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masataka Kinoshita" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiya Kanamatsu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Screaton" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.06.048" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V9P4K8Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00643489v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mazabraud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL049799" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407876v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Spence" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelin Wang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.04.049" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPSG3XHZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408245v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Collot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Agudelo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005691" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407875v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2008.07.003" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZHM6XK5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407606v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charvis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11001-006-9009-y" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RS7CLX2G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407607v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Spence" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB004239" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453741v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migeon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Gonidec" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005EO460003" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407305v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sage" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JB003060" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456890v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvarado" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sosson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456896v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269860v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Klein" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Prada" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibo Huang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6526" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269859v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schenini" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-7066" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269856v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Domoison" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Albert Audemard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-13411" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269891v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurhellen de Larocque Latour" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269888v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269887v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587725v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588051v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gay" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;lia Padron" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Meyer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587962v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Biari" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588172v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588175v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360726v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Skrubej" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Combe" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9551" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587746v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Doligez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360725v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frede&#341;ic Lebrun" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10993" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588237v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587834v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelho&#235;fer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360728v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Agurto-Detzel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;cel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chalumeau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-14636" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02898861v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Philippon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527197v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Auffray" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vasconez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523479v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527196v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lies Loncke" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474222v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie Philippon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383782v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bieber" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17600/16001800" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318882v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Len Leticee" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leveneur" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118894v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118930v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456903v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456901v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497763v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>