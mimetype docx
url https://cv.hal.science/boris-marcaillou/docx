--- v1 (2026-04-21)
+++ v2 (2026-05-13)
@@ -1103,429 +1103,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05440725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleogeographic evolution and vertical motion of the central Lesser Antilles forearc since the Early Miocene: A potential driver for land fauna dispersals between the americas</w:t>
+                <w:t xml:space="preserve">The Norfolk Ridge: A Proximal Record of the Tonga‐Kermadec Subduction Initiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Cornée</w:t>
+                <w:t xml:space="preserve">J Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyvane de Min</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t>
+                <w:t xml:space="preserve">R Sutherland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Quillévéré</w:t>
+                <w:t xml:space="preserve">S Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihaela Melinte-Dobrinescu</w:t>
+                <w:t xml:space="preserve">M Patriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W R Roest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2023.106264⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (3), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022gc010721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04071041v1</w:t>
+                <w:t xml:space="preserve">hal-04034635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep structure of the Demerara Plateau and its two-fold tectonic evolution: from a volcanic margin to a Transform Marginal Plateau, insights from the conjugate Guinea Plateau</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paleogeographic evolution and vertical motion of the central Lesser Antilles forearc since the Early Miocene: A potential driver for land fauna dispersals between the americas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Museur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Cornée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter Roest</w:t>
+                <w:t xml:space="preserve">Lyvane de Min</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Basile</w:t>
+                <w:t xml:space="preserve">Frédéric Quillévéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Melinte-Dobrinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1144/sp524-2021-96⟩</w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 152, pp.106264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2023.106264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03630949v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Norfolk Ridge: A Proximal Record of the Tonga‐Kermadec Subduction Initiation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep structure of the Demerara Plateau and its two-fold tectonic evolution: from a volcanic margin to a Transform Marginal Plateau, insights from the conjugate Guinea Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Sutherland</w:t>
+                <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Etienne</w:t>
+                <w:t xml:space="preserve">Thomas Museur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Patriat</w:t>
+                <w:t xml:space="preserve">Walter Roest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W R Roest</w:t>
+                <w:t xml:space="preserve">Christophe Basile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (3), pp.1-23. </w:t>
+              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 524 (1), pp.339-366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2022gc010721⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1144/sp524-2021-96⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04034635v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermally-constrained fluid circulation and seismicity in the Lesser Antilles subduction zone</w:t>
               </w:r>
@@ -1773,697 +1773,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep structure of the Grenada Basin from wide‐angle seismic, bathymetric and gravity data</w:t>
+                <w:t xml:space="preserve">Lost islands in the northern Lesser Antilles: possible milestones in the Cenozoic dispersal of terrestrial organisms between South-America and the Greater Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crelia Padron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Boris Marcaillou</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Cornee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐frédéric Lebrun</w:t>
+                <w:t xml:space="preserve">Philippe Münch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Lallemand</w:t>
+                <w:t xml:space="preserve">Mélody Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelle Boudagher-Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Quillévéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020JB020472⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 217, pp.103617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2021.103617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03118869v1</w:t>
+                <w:t xml:space="preserve">hal-03191176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lost islands in the northern Lesser Antilles: possible milestones in the Cenozoic dispersal of terrestrial organisms between South-America and the Greater Antilles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caribbean plate boundaries control on the tectonic duality in the back-arc of the Lesser Antilles subduction zone during the Eocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Münch</w:t>
+                <w:t xml:space="preserve">Nestor G. Cerpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélody Philippon</w:t>
+                <w:t xml:space="preserve">Riad Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelle Boudagher-Fadel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Quillévéré</w:t>
+                <w:t xml:space="preserve">Diane Arcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Garrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2021.103617⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (11), pp.e2021TC006885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021TC006885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03191176v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360128v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic relations between the Aves Ridge and the Grenada back‐arc Basin, East Caribbean Sea</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Lallemand</w:t>
+                <w:t xml:space="preserve">Paleogene V‐Shaped Basins and Neogene Subsidence of the Northern Lesser Antilles Forearc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milton Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Crelia Padron</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Laurencin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020tc006524⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020JB020466⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03118193v2</w:t>
+                <w:t xml:space="preserve">hal-03188497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caribbean plate boundaries control on the tectonic duality in the back-arc of the Lesser Antilles subduction zone during the Eocene</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Genetic relations between the Aves Ridge and the Grenada back‐arc Basin, East Caribbean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Garrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Garrocq</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Marcaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐frédéric Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crelia Padron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021TC006885⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (2), pp.e2020JB020466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JB020466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360128v2</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03118193v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleogene V‐Shaped Basins and Neogene Subsidence of the Northern Lesser Antilles Forearc</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Milton Boucard</w:t>
+                <w:t xml:space="preserve">Deep structure of the Grenada Basin from wide‐angle seismic, bathymetric and gravity data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crelia Padron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐frédéric Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 40 (3), </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020tc006524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020JB020472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03188497v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03118869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pervasive detachment faults within the slow spreading oceanic crust at the poorly coupled Antilles subduction zone</w:t>
               </w:r>
@@ -2711,265 +2711,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03450495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">By Land or Sea: How Did Mammals Get to the Caribbean Islands?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transform marginal plateaus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier Antoine</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Loncke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.R. Roest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Klingelhoefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Basile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Graindorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020EO151745⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 203, pp.102940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2019.102940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03118194v1</w:t>
+                <w:t xml:space="preserve">hal-02532555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transform marginal plateaus</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Basile</w:t>
+                <w:t xml:space="preserve">By Land or Sea: How Did Mammals Get to the Caribbean Islands?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Münch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Graindorge</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-Olivier Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Marcaillou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 203, pp.102940. </w:t>
+              <w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2019.102940⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020EO151745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02532555v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03118194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Bunce Fault and Strain Partitioning in the Northern Lesser Antilles</w:t>
               </w:r>
@@ -2981,77 +2981,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 46 (16), pp.9573-9582. </w:t>
@@ -3102,64 +3102,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of increasing convergence obliquity and shallow slab geometry onto tectonic deformation and seismogenic behavior along the Northern Lesser Antilles zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3213,295 +3213,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01852728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deepwater fold-and-thrust belt along New Caledonia's western margin: relation to post-obduction vertical motions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Soetaert</w:t>
+                <w:t xml:space="preserve">The polyphased tectonic evolution of the Anegada Passage in the northern Lesser Antilles subduction zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Laurencin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Marcaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Graindorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Klingelhoefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 36, pp.2108-2122. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017TC004542⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 36 (5), pp.945-961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017TC004511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01614136v1</w:t>
+                <w:t xml:space="preserve">hal-01690623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The polyphased tectonic evolution of the Anegada Passage in the northern Lesser Antilles subduction zone</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Lallemand</w:t>
+                <w:t xml:space="preserve">Deepwater fold-and-thrust belt along New Caledonia's western margin: relation to post-obduction vertical motions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Patriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Soetaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 36 (5), pp.945-961. </w:t>
+              <w:t xml:space="preserve">, 2017, 36, pp.2108-2122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2017TC004511⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2017TC004542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690623v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01614136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seamount subduction at the North-Ecuadorian convergent margin: Effects on structures, inter-seismic coupling and seismogenesis,</w:t>
               </w:r>
@@ -3621,77 +3621,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of the Demerara passive-transform margin and associated sedimentary processes. Initial results from the IGUANES cruise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Loncke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Basile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Roest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3768,90 +3768,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of an enigmatic regional Mio-Pliocene unconformity on the Demerara plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pattier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Loncke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gaullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Basile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 365, pp.21-35. </w:t>
@@ -3889,77 +3889,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonic and sedimentary architecture of the Karukera spur: A record of the Lesser Antilles fore-arc deformations since the Neogene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyvane de Min</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Cornee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4146,477 +4146,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01854917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-Mesozoic origin and paleogeography of blocks in the Caribbean, South Appalachian and West African domains and their impact on the post&amp;quot;variscan&amp;quot; evolution,</w:t>
+                <w:t xml:space="preserve">How wide is the seismogenic zone of the Lesser Antilles forearc?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Villeneuve</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc-André M-A Gutscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham K. Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Marcaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Graindorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 184 (1-2), pp.5-20. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.184.1-2.5⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 184 (1-2), pp.47-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.184.1-2.47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00842747v1</w:t>
+                <w:t xml:space="preserve">insu-00814056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pliocene to Pleistocene carbonate systems of the Guadeloupe archipelago, French Lesser Antilles: a land and sea study (the KaShallow project)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction to &amp;quot;Caribbean geosciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Marcaillou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 184 (1-2), pp.99-110. </w:t>
+              <w:t xml:space="preserve">, 2013, 184 (1-2), pp.3-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.184.1-2.99⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.184.1-2.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00816463v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How wide is the seismogenic zone of the Lesser Antilles forearc?</w:t>
+                <w:t xml:space="preserve">Pre-Mesozoic origin and paleogeography of blocks in the Caribbean, South Appalachian and West African domains and their impact on the post&amp;quot;variscan&amp;quot; evolution,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-André M-A Gutscher</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Marcaillou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 184 (1-2), pp.47-59. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.184.1-2.47⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 184 (1-2), pp.5-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.184.1-2.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00814056v1</w:t>
+                <w:t xml:space="preserve">hal-00842747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to &amp;quot;Caribbean geosciences</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pliocene to Pleistocene carbonate systems of the Guadeloupe archipelago, French Lesser Antilles: a land and sea study (the KaShallow project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Munch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Cornee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Thinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pol Guennoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 184 (1-2), pp.3-4. </w:t>
+              <w:t xml:space="preserve">, 2013, 184 (1-2), pp.99-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.184.1-2.3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.184.1-2.99⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830337v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00816463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismogenic zone temperatures and heat-flow anomalies in the To-nankai margin segment based on temperature data from IODP expedition 333 and thermal model</w:t>
               </w:r>
@@ -4876,389 +4876,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00643489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal segmentation along the N. Ecuador-S. Colombia margin (1-4 degrees N): prominent influence of sedimentation rate in the trench</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Origin of a crustal splay fault and its relation to the seismogenic zone and underplating at the erosional north Ecuador–south Colombia oceanic margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Agudelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ribodetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marcaillou</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2008.04.049⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 113, pp.B12102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008JB005691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00407876v1</w:t>
+                <w:t xml:space="preserve">hal-00408245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of a crustal splay fault and its relation to the seismogenic zone and underplating at the erosional north Ecuador–south Colombia oceanic margin</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chronostratigraphy and tectonic deformation of the north Ecuadorian-south Colombian offshore Manglares forearc basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marcaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Collot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2008JB005691⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 255 (1-2), pp.30-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2008.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00408245v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00407875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronostratigraphy and tectonic deformation of the north Ecuadorian-south Colombian offshore Manglares forearc basin</w:t>
+                <w:t xml:space="preserve">Thermal segmentation along the N. Ecuador-S. Colombia margin (1-4 degrees N): prominent influence of sedimentation rate in the trench</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Spence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 255 (1-2), pp.30-44. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 272 (1-2), pp.296-308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2008.07.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2008.04.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00407875v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00407876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of the Malpelo Ridge (Colombia) from seismic and gravity modelling</w:t>
               </w:r>
@@ -5270,51 +5270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Charvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Collot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 27 (4), pp.289-300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5386,51 +5386,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Spence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5477,51 +5477,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seafloor Margin Map Helps in Understanding Subduction Earthquakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5611,51 +5611,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are rupture zone limits of great subduction earthquakes controlled by upper plate structures? Evidence from MCS data aquired across the Northen Ecuador-South West Colombia margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5663,51 +5663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Agudelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 109, pp.B11103. </w:t>
@@ -5777,51 +5777,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visión general de la morfología submarina del margen convergente de Ecuador-Sur de Colombia: implicaciones sobre la transferencia de masa y la edad de la subducción de la Cordillera de Carnegie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5932,51 +5932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Spence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6102,51 +6102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Prada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Roest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haibo Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6344,90 +6344,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonic accommodation of the northern Antilles strike slip to subduction transition along the Porto-Rico – Anegada – Lesser Antilles Margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Domoison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Albert Audemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Cornee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne (Austria), Austria. </w:t>
@@ -6767,51 +6767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kingsley Ezenwaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milton Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème réunion des sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes (FRA), France</w:t>
@@ -6834,293 +6834,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of strain partitioning in the Northern Lesser Antilles (Guadeloupe to Virgin Island)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Deep structure of the Demerara Plateau and its two-fold tectonic evolution: from a volcanic margin to a Transform Marginal Plateau, insights from the conjugate Guinea plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Museur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauke Klingelhoëfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Roest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Basile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/sp524-2021-96⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587725v1</w:t>
+                <w:t xml:space="preserve">hal-03587834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les failles polygonales affleurantes du bassin de Grenade : un marqueur de la subsidence différentielle dans le bassin d'arrière–arc des Caraïbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crélia Padron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélody Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat Flow measurements reveal pervasive fluid circulation, related to the subducting slow-spreading oceanic basement, within the Northern Lesser Antilles outer forearc.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kingsley Ezenwaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7142,110 +7151,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Biari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation between Fluid Migration and the Deep Crustal Structure at the Lesser Antilles Island arc.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7254,884 +7263,875 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milton Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations génétiques entre la Ride d'Aves et le bassin arrière-arc de Grenade, Caraïbe orientale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A review of strain partitioning in the Northern Lesser Antilles (Guadeloupe to Virgin Island)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Laurencin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milton Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Crelia Padron</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588175v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multichannel Seismic Imaging of the Northern Andean subduction margin in Ecuador: preliminary seismic processing results from HIPER campaign</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Combe</w:t>
+                <w:t xml:space="preserve">Relations génétiques entre la Ride d'Aves et le bassin arrière-arc de Grenade, Caraïbe orientale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Garrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Marcaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crelia Padron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geophysical Union General Assembly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360726v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de l'interprétation sismostratigraphique à travers l'arc des Petites Antilles à la compréhension des mouvements verticaux régionaux au cours du Cénozoïque</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
+                <w:t xml:space="preserve">Multichannel Seismic Imaging of the Northern Andean subduction margin in Ecuador: preliminary seismic processing results from HIPER campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Schenini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Skrubej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geophysical Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9551⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587746v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Relations Between the Aves Ridge and the Grenada Back-Arc Basin, East Caribbean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Garrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Fredeŕic Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crelia Padron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geophysical Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-10993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The control of the northern and southern Caribbean plate boundaries on the tectonic duality in the back-arc of the Lesser Antilles subduction zone during the Eocene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apport de l'interprétation sismostratigraphique à travers l'arc des Petites Antilles à la compréhension des mouvements verticaux régionaux au cours du Cénozoïque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nestor G. Cerpa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Riad Hassani</w:t>
+                <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Cornee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Lallemand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Garrocq</w:t>
+                <w:t xml:space="preserve">Mélody Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588237v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep structure of the Demerara Plateau and its two-fold tectonic evolution: from a volcanic margin to a Transform Marginal Plateau, insights from the conjugate Guinea plateau</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Basile</w:t>
+                <w:t xml:space="preserve">The control of the northern and southern Caribbean plate boundaries on the tectonic duality in the back-arc of the Lesser Antilles subduction zone during the Eocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nestor G. Cerpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Arcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riad Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Garrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587834v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging the megathrust in subduction zones: lessons from Greece, Ecuador and the Lesser Antilles</w:t>
               </w:r>
@@ -8156,51 +8156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Agurto-Detzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bécel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milton Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chalumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8251,103 +8251,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleogeographic reconstructions of the northern Lesser Antilles during the Neo-gene (24-2 Ma)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Cornee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melody Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelle Boudagher-Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Quillévéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caribbean science and Innovation Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Le Gosier, France</w:t>
@@ -8370,743 +8370,743 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02898861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does regional-scaled vigorous fluid fluxes reconcile thermal segmentation and interplate coupling variations at the Ecuadorian subduction zone?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Marcaillou</w:t>
+                <w:t xml:space="preserve">Deep megadeposits as paleoseismic indicators in the Lesser Antilles subduction zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Cattaneo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Auffray</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Michaud</w:t>
+                <w:t xml:space="preserve">Arthur Bieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Andean Geodynamics (ISAG)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.2019 - 15192, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17600/16001800⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02527197v1</w:t>
+                <w:t xml:space="preserve">hal-02383782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of strain partitioning in the Northern Lesser Antilles (Guadeloupe to Virgin Island).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Marcaillou</w:t>
+                <w:t xml:space="preserve">Is “V” shaped Basins and Spurs system in Northern Lesser Antilles Forearc related to transition from Subduction to Collision? - T31D-0270</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milton Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melodie Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, AGU, Dec 2019, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02523479v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transform Marginal Plateaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lies Loncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Roest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Basile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGU, Dec 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02527196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is “V” shaped Basins and Spurs system in Northern Lesser Antilles Forearc related to transition from Subduction to Collision? - T31D-0270</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Muriel Laurencin</w:t>
+                <w:t xml:space="preserve">Does regional-scaled vigorous fluid fluxes reconcile thermal segmentation and interplate coupling variations at the Ecuadorian subduction zone?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Marcaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melodie Philippon</w:t>
+                <w:t xml:space="preserve">Frédérique Rolandone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Vasconez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Andean Geodynamics (ISAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Quito, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03474222v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep megadeposits as paleoseismic indicators in the Lesser Antilles subduction zone</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
+                <w:t xml:space="preserve">A review of strain partitioning in the Northern Lesser Antilles (Guadeloupe to Virgin Island).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Marcaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Laurencin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Graindorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Bieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGU, Dec 2019, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17600/16001800⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02383782v1</w:t>
+                <w:t xml:space="preserve">hal-02523479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing the Neogene tectono-sedimentary evolution of the Northern Lesser Antilles forearc: a land-sea study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Len Leticee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Cornee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Leveneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelle Boudagher-Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Quillévéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, washington D.C., United States</w:t>
@@ -9161,77 +9161,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milton Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoëfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t>
@@ -9299,51 +9299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Biari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9385,90 +9385,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coeval subduction erosion and underplating associated with a crustal splay fault at the Ecuador-Colombia convergent margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Agudelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium of Andean Geodynamic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9532,51 +9532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Spence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9614,77 +9614,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural control on the megathrust slip: the example of the Ecuador-Colombia active margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Agudelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9825,51 +9825,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F79320E6"/>
+    <w:nsid w:val="28DF6B75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10056,51 +10056,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/boris-marcaillou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0494-9550" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081557442" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://antithesis.oca.eu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05328141v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelhoefer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Marcaillou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Laurencin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laigle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2025.3.2.77" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05440725v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Collot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Michaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Galve" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jb030779" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071041v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Corn&#233;e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyvane de Min" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Melinte-Dobrinescu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2023.106264" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630949v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Graindorge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Museur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Roest" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Basile" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/sp524-2021-96" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034635v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Collot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sutherland" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Etienne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Patriat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W R Roest" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022gc010721" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794164v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kingsley Ezenwaka" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117823" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722078v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morena" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cattaneo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beck" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.834029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118869v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crelia Padron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020472" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191176v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Philippon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Boudagher-Fadel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103617" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118193v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Garrocq" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020466" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360128v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor G. Cerpa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Hassani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Arcay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC006885" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188497v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Boucard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Lebrun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020tc006524" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360100v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-021-00269-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450495v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Padron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Meyer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Beaufort" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Oliot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021gc009809" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118194v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Antoine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EO151745" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532555v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loncke" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R. Roest" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klingelhoefer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Basile" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Graindorge" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2019.102940" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318584v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurencin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcaillou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL083490" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852728v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Evain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.03.048" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01614136v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Collot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Patriat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Etienne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rouillard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soetaert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004542" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690623v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004511" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256399v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Yves Collot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribodetti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahamat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.10.043" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01741165v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maillard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roest" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bayon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP431.7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365920v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pattier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Imbert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaullier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.04.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172231v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Leticee" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.02.007" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LBGFG3C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854917v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Constanza Garc&#237;a Cano" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Galv&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charvis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2012JB009978" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842747v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villeneuve" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00816463v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Guennoc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.99" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00814056v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; M-A Gutscher" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham K. Westbrook" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gailler" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.47" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830337v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852297v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masataka Kinoshita" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiya Kanamatsu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Screaton" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.06.048" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V9P4K8Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00643489v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mazabraud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL049799" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407876v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Spence" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelin Wang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.04.049" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPSG3XHZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408245v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Collot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Agudelo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005691" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407875v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2008.07.003" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZHM6XK5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407606v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charvis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11001-006-9009-y" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RS7CLX2G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407607v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Spence" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB004239" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453741v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migeon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Gonidec" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005EO460003" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407305v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sage" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JB003060" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456890v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvarado" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sosson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456896v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269860v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Klein" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Prada" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibo Huang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6526" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269859v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schenini" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-7066" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269856v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Domoison" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Albert Audemard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-13411" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269891v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurhellen de Larocque Latour" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269888v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269887v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587725v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588051v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gay" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;lia Padron" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Meyer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587962v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Biari" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588172v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588175v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360726v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Skrubej" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Combe" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9551" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587746v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Doligez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360725v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frede&#341;ic Lebrun" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10993" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588237v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587834v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelho&#235;fer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360728v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Agurto-Detzel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;cel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chalumeau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-14636" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02898861v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Philippon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527197v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Auffray" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vasconez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523479v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527196v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lies Loncke" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474222v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie Philippon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383782v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bieber" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17600/16001800" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318882v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Len Leticee" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leveneur" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118894v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118930v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456903v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456901v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497763v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/boris-marcaillou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0494-9550" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081557442" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://antithesis.oca.eu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05328141v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelhoefer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Marcaillou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Laurencin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laigle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2025.3.2.77" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05440725v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Collot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Michaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Galve" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jb030779" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034635v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Collot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sutherland" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Etienne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Patriat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W R Roest" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022gc010721" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071041v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Corn&#233;e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyvane de Min" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Melinte-Dobrinescu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2023.106264" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630949v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Graindorge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Museur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Roest" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Basile" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/sp524-2021-96" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794164v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kingsley Ezenwaka" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117823" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722078v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morena" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cattaneo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beck" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.834029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191176v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Philippon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Boudagher-Fadel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103617" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360128v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor G. Cerpa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Hassani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Arcay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Garrocq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC006885" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188497v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Boucard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Lebrun" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020tc006524" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118193v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crelia Padron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020466" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118869v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020472" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360100v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-021-00269-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450495v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Padron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Meyer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Beaufort" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Oliot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021gc009809" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532555v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loncke" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R. Roest" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klingelhoefer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Basile" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Graindorge" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2019.102940" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118194v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Antoine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EO151745" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318584v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurencin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcaillou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL083490" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852728v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Evain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.03.048" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690623v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004511" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01614136v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Collot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Patriat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Etienne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rouillard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soetaert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004542" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256399v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Yves Collot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribodetti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahamat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.10.043" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01741165v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maillard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roest" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bayon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP431.7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365920v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pattier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Imbert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaullier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.04.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172231v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Leticee" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.02.007" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LBGFG3C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854917v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Constanza Garc&#237;a Cano" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Galv&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charvis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2012JB009978" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00814056v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; M-A Gutscher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham K. Westbrook" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gailler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.47" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830337v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842747v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villeneuve" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00816463v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Guennoc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.99" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852297v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masataka Kinoshita" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiya Kanamatsu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Screaton" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.06.048" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V9P4K8Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00643489v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mazabraud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL049799" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408245v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Collot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Agudelo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005691" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407875v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2008.07.003" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZHM6XK5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407876v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Spence" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelin Wang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.04.049" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPSG3XHZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407606v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charvis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11001-006-9009-y" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RS7CLX2G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407607v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Spence" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB004239" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453741v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migeon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Gonidec" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005EO460003" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407305v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sage" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JB003060" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456890v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvarado" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sosson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456896v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269860v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Klein" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Prada" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibo Huang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6526" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269859v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schenini" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-7066" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269856v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Domoison" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Albert Audemard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-13411" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269891v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurhellen de Larocque Latour" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269888v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269887v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587834v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelho&#235;fer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588051v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gay" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;lia Padron" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Meyer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587962v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Biari" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588172v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587725v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588175v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360726v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Skrubej" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Combe" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9551" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360725v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frede&#341;ic Lebrun" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10993" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587746v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Doligez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588237v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360728v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Agurto-Detzel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;cel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chalumeau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-14636" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02898861v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Philippon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383782v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bieber" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17600/16001800" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474222v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie Philippon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527196v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lies Loncke" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527197v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Auffray" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vasconez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523479v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318882v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Len Leticee" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leveneur" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118894v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118930v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456903v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456901v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497763v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>