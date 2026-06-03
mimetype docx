--- v2 (2026-05-13)
+++ v3 (2026-06-03)
@@ -1103,429 +1103,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05440725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Norfolk Ridge: A Proximal Record of the Tonga‐Kermadec Subduction Initiation</w:t>
+                <w:t xml:space="preserve">Paleogeographic evolution and vertical motion of the central Lesser Antilles forearc since the Early Miocene: A potential driver for land fauna dispersals between the americas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Collot</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Cornée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Sutherland</w:t>
+                <w:t xml:space="preserve">Lyvane de Min</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Etienne</w:t>
+                <w:t xml:space="preserve">Frédéric Quillévéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Patriat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">W R Roest</w:t>
+                <w:t xml:space="preserve">Mihaela Melinte-Dobrinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022gc010721⟩</w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 152, pp.106264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2023.106264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04034635v1</w:t>
+                <w:t xml:space="preserve">hal-04071041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleogeographic evolution and vertical motion of the central Lesser Antilles forearc since the Early Miocene: A potential driver for land fauna dispersals between the americas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep structure of the Demerara Plateau and its two-fold tectonic evolution: from a volcanic margin to a Transform Marginal Plateau, insights from the conjugate Guinea Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Graindorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Cornée</w:t>
+                <w:t xml:space="preserve">Thomas Museur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyvane de Min</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t>
+                <w:t xml:space="preserve">Walter Roest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Quillévéré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mihaela Melinte-Dobrinescu</w:t>
+                <w:t xml:space="preserve">Christophe Basile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2023.106264⟩</w:t>
+              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 524 (1), pp.339-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/sp524-2021-96⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04071041v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep structure of the Demerara Plateau and its two-fold tectonic evolution: from a volcanic margin to a Transform Marginal Plateau, insights from the conjugate Guinea Plateau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Norfolk Ridge: A Proximal Record of the Tonga‐Kermadec Subduction Initiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Graindorge</w:t>
+                <w:t xml:space="preserve">R Sutherland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Museur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
+                <w:t xml:space="preserve">S Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter Roest</w:t>
+                <w:t xml:space="preserve">M Patriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Basile</w:t>
+                <w:t xml:space="preserve">W R Roest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 524 (1), pp.339-366. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (3), pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1144/sp524-2021-96⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2022gc010721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03630949v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04034635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermally-constrained fluid circulation and seismicity in the Lesser Antilles subduction zone</w:t>
               </w:r>
@@ -1831,51 +1831,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélody Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelle Boudagher-Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Quillévéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth-Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 217, pp.103617. </w:t>
@@ -1907,217 +1907,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03191176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caribbean plate boundaries control on the tectonic duality in the back-arc of the Lesser Antilles subduction zone during the Eocene</w:t>
+                <w:t xml:space="preserve">Genetic relations between the Aves Ridge and the Grenada back‐arc Basin, East Caribbean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nestor G. Cerpa</w:t>
+                <w:t xml:space="preserve">Clément Garrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riad Hassani</w:t>
+                <w:t xml:space="preserve">Serge Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Arcay</w:t>
+                <w:t xml:space="preserve">Jean‐frédéric Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Lallemand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Garrocq</w:t>
+                <w:t xml:space="preserve">Crelia Padron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021TC006885⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (2), pp.e2020JB020466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JB020466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360128v2</w:t>
+                <w:t xml:space="preserve">hal-03118193v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleogene V‐Shaped Basins and Neogene Subsidence of the Northern Lesser Antilles Forearc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milton Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Marcaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2126,292 +2126,292 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 40 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2020tc006524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03188497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic relations between the Aves Ridge and the Grenada back‐arc Basin, East Caribbean Sea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Caribbean plate boundaries control on the tectonic duality in the back-arc of the Lesser Antilles subduction zone during the Eocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nestor G. Cerpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riad Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Arcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Garrocq</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Crelia Padron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 126 (2), pp.e2020JB020466. </w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (11), pp.e2021TC006885. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020JB020466⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2021TC006885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03118193v2</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360128v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep structure of the Grenada Basin from wide‐angle seismic, bathymetric and gravity data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crelia Padron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐frédéric Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
@@ -2711,265 +2711,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03450495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transform marginal plateaus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">By Land or Sea: How Did Mammals Get to the Caribbean Islands?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Münch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Loncke</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-Olivier Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Marcaillou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2019.102940⟩</w:t>
+              <w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020EO151745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02532555v1</w:t>
+                <w:t xml:space="preserve">hal-03118194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">By Land or Sea: How Did Mammals Get to the Caribbean Islands?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Münch</w:t>
+                <w:t xml:space="preserve">Transform marginal plateaus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Loncke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.R. Roest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Klingelhoefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Basile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier Antoine</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Graindorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 101, </w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 203, pp.102940. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020EO151745⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2019.102940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03118194v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02532555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Bunce Fault and Strain Partitioning in the Northern Lesser Antilles</w:t>
               </w:r>
@@ -2981,77 +2981,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 46 (16), pp.9573-9582. </w:t>
@@ -3102,64 +3102,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of increasing convergence obliquity and shallow slab geometry onto tectonic deformation and seismogenic behavior along the Northern Lesser Antilles zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3213,295 +3213,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01852728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The polyphased tectonic evolution of the Anegada Passage in the northern Lesser Antilles subduction zone</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Lallemand</w:t>
+                <w:t xml:space="preserve">Deepwater fold-and-thrust belt along New Caledonia's western margin: relation to post-obduction vertical motions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Patriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Soetaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 36 (5), pp.945-961. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017TC004511⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 36, pp.2108-2122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017TC004542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01690623v1</w:t>
+                <w:t xml:space="preserve">insu-01614136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deepwater fold-and-thrust belt along New Caledonia's western margin: relation to post-obduction vertical motions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Soetaert</w:t>
+                <w:t xml:space="preserve">The polyphased tectonic evolution of the Anegada Passage in the northern Lesser Antilles subduction zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Laurencin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Marcaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Graindorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Klingelhoefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 36, pp.2108-2122. </w:t>
+              <w:t xml:space="preserve">, 2017, 36 (5), pp.945-961. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2017TC004542⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2017TC004511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01614136v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seamount subduction at the North-Ecuadorian convergent margin: Effects on structures, inter-seismic coupling and seismogenesis,</w:t>
               </w:r>
@@ -3585,2175 +3585,2187 @@
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 433, pp.146-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2015.10.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01256399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of the Demerara passive-transform margin and associated sedimentary processes. Initial results from the IGUANES cruise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Loncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Basile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Roest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 431 (1), pp.179 - 197. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1144/SP431.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of an enigmatic regional Mio-Pliocene unconformity on the Demerara plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pattier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Loncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gaullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Basile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 365, pp.21-35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.margeo.2015.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01365920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonic and sedimentary architecture of the Karukera spur: A record of the Lesser Antilles fore-arc deformations since the Neogene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyvane de Min</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Cornee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Leticee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 363, pp.15-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.margeo.2015.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional velocity structure of the outer fore arc of the Colombia-Ecuador subduction zone and implications for the 1958 megathrust earthquake rupture zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Constanza García Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Galvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 119 (2), pp.1041 - 1060. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2012JB009978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01854917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How wide is the seismogenic zone of the Lesser Antilles forearc?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André M-A Gutscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham K. Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 184 (1-2), pp.47-59. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2113/gssgfbull.184.1-2.47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00814056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to &amp;quot;Caribbean geosciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 184 (1-2), pp.3-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.184.1-2.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-Mesozoic origin and paleogeography of blocks in the Caribbean, South Appalachian and West African domains and their impact on the post&amp;quot;variscan&amp;quot; evolution,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 184 (1-2), pp.5-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2113/gssgfbull.184.1-2.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pliocene to Pleistocene carbonate systems of the Guadeloupe archipelago, French Lesser Antilles: a land and sea study (the KaShallow project)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Cornee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pol Guennoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 184 (1-2), pp.99-110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2113/gssgfbull.184.1-2.99⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00816463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismogenic zone temperatures and heat-flow anomalies in the To-nankai margin segment based on temperature data from IODP expedition 333 and thermal model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masataka Kinoshita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshiya Kanamatsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Screaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 349, pp.171-185. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.06.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 2010 Haiti earthquake: A complex fault pattern constrained by seismologic and tectonic observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mercier de Lépinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Mazabraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 38, pp.L22305. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2011GL049799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00643489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of a crustal splay fault and its relation to the seismogenic zone and underplating at the erosional north Ecuador–south Colombia oceanic margin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-Y. Collot</w:t>
+                <w:t xml:space="preserve">Thermal segmentation along the N. Ecuador-S. Colombia margin (1-4 degrees N): prominent influence of sedimentation rate in the trench</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Agudelo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Marcaillou</w:t>
+                <w:t xml:space="preserve">George Spence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2008JB005691⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 272 (1-2), pp.296-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2008.04.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00408245v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00407876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronostratigraphy and tectonic deformation of the north Ecuadorian-south Colombian offshore Manglares forearc basin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Origin of a crustal splay fault and its relation to the seismogenic zone and underplating at the erosional north Ecuador–south Colombia oceanic margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Agudelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ribodetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marcaillou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Collot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2008.07.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 113, pp.B12102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008JB005691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00407875v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00408245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal segmentation along the N. Ecuador-S. Colombia margin (1-4 degrees N): prominent influence of sedimentation rate in the trench</w:t>
+                <w:t xml:space="preserve">Chronostratigraphy and tectonic deformation of the north Ecuadorian-south Colombian offshore Manglares forearc basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Collot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 255 (1-2), pp.30-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2008.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2008.04.049⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00407876v1</w:t>
+                <w:t xml:space="preserve">hal-00407875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of the Malpelo Ridge (Colombia) from seismic and gravity modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Charvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Collot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 27 (4), pp.289-300. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11001-006-9009-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00407606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal regime from bottom simulating reflectors along the north Ecuador-south Colombia margin; relation to margin segmentation and great subduction earthquakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Spence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 111 (B12), pp.B12407. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2005JB004239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00407607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seafloor Margin Map Helps in Understanding Subduction Earthquakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Spence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Gonidec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 86 (46), pp.463-465. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2005EO460003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00453741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are rupture zone limits of great subduction earthquakes controlled by upper plate structures? Evidence from MCS data aquired across the Northen Ecuador-South West Colombia margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Agudelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 109, pp.B11103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2004JB003060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00407305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5763,283 +5775,283 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visión general de la morfología submarina del margen convergente de Ecuador-Sur de Colombia: implicaciones sobre la transferencia de masa y la edad de la subducción de la Cordillera de Carnegie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collot J-Y, V. Sallares, and A. Pazmiño. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geologia y Geofisica Marina y Terestre del Ecuador desde la costa continental hasta las islas Gapapagos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNDM-INOCAR-IRD, pp.47-74, 2009, PSE001-09, Guayaquil, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00456890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentación térmica del margen del Norte del Ecuador y del Sur de Colombia (1-4°N): su relación con la ubicación de la zona sismogénica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Spence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collot J-Y, V. Sallares, and A. Pazmiño. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geologia y Geofisica Marina y Terestre del Ecuador desde la costa continental hasta las islas Gapapagos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNDM-INOCAR-IRD, pp.180-202, 2009, PSE001-09, Guayaquil, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00456896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6049,493 +6061,493 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D travel-time tomography of the incoming plate at the Northern Lesser Antilles subduction trench</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Prada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Roest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haibo Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne (Austria), Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-6526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manta-Ray: a study of the relationship between fluids and seismicity in the Lesser Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Schenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne (Austria), Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-7066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonic accommodation of the northern Antilles strike slip to subduction transition along the Porto-Rico – Anegada – Lesser Antilles Margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Domoison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Albert Audemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Cornee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne (Austria), Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-13411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subduction d'une croûte océanique hydratée aux Petites Antilles - Premiers resultats de la campagne oceanographique Manta-Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurhellen de Larocque Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6554,87 +6566,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème réunion des sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes (FRA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault type identification and characterization in the Lesser Antilles using high resolution bathymetry and reflection seismic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6679,73 +6691,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème réunion des sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes (FRA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulation de fluides à travers l'avant arc externe de la subduction des Petites Antilles du Nord, influence sur la sismicité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6767,353 +6779,344 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kingsley Ezenwaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milton Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème réunion des sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes (FRA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep structure of the Demerara Plateau and its two-fold tectonic evolution: from a volcanic margin to a Transform Marginal Plateau, insights from the conjugate Guinea plateau</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Basile</w:t>
+                <w:t xml:space="preserve">Les failles polygonales affleurantes du bassin de Grenade : un marqueur de la subsidence différentielle dans le bassin d'arrière–arc des Caraïbes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crélia Padron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587834v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les failles polygonales affleurantes du bassin de Grenade : un marqueur de la subsidence différentielle dans le bassin d'arrière–arc des Caraïbes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Lallemand</w:t>
+                <w:t xml:space="preserve">Relation between Fluid Migration and the Deep Crustal Structure at the Lesser Antilles Island arc.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Marcaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Laurencin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milton Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588051v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat Flow measurements reveal pervasive fluid circulation, related to the subducting slow-spreading oceanic basement, within the Northern Lesser Antilles outer forearc.</w:t>
               </w:r>
@@ -7218,1356 +7221,1356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between Fluid Migration and the Deep Crustal Structure at the Lesser Antilles Island arc.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A review of strain partitioning in the Northern Lesser Antilles (Guadeloupe to Virgin Island)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milton Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mireille Laigle</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588172v1</w:t>
+                <w:t xml:space="preserve">hal-03587725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of strain partitioning in the Northern Lesser Antilles (Guadeloupe to Virgin Island)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Graindorge</w:t>
+                <w:t xml:space="preserve">Multichannel Seismic Imaging of the Northern Andean subduction margin in Ecuador: preliminary seismic processing results from HIPER campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Schenini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Skrubej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geophysical Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9551⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587725v1</w:t>
+                <w:t xml:space="preserve">hal-03360726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations génétiques entre la Ride d'Aves et le bassin arrière-arc de Grenade, Caraïbe orientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Garrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Marcaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crelia Padron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multichannel Seismic Imaging of the Northern Andean subduction margin in Ecuador: preliminary seismic processing results from HIPER campaign</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Combe</w:t>
+                <w:t xml:space="preserve">Apport de l'interprétation sismostratigraphique à travers l'arc des Petites Antilles à la compréhension des mouvements verticaux régionaux au cours du Cénozoïque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Cornee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geophysical Union General Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9551⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03360726v1</w:t>
+                <w:t xml:space="preserve">hal-03587746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Relations Between the Aves Ridge and the Grenada Back-Arc Basin, East Caribbean Sea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">The control of the northern and southern Caribbean plate boundaries on the tectonic duality in the back-arc of the Lesser Antilles subduction zone during the Eocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nestor G. Cerpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Arcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riad Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Garrocq</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Crelia Padron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geophysical Union General Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-10993⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03360725v1</w:t>
+                <w:t xml:space="preserve">hal-03588237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de l'interprétation sismostratigraphique à travers l'arc des Petites Antilles à la compréhension des mouvements verticaux régionaux au cours du Cénozoïque</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic Relations Between the Aves Ridge and the Grenada Back-Arc Basin, East Caribbean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Garrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Marcaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Doligez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
+                <w:t xml:space="preserve">Jean-Fredeŕic Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crelia Padron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geophysical Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-10993⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587746v1</w:t>
+                <w:t xml:space="preserve">hal-03360725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The control of the northern and southern Caribbean plate boundaries on the tectonic duality in the back-arc of the Lesser Antilles subduction zone during the Eocene</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clément Garrocq</w:t>
+                <w:t xml:space="preserve">Deep structure of the Demerara Plateau and its two-fold tectonic evolution: from a volcanic margin to a Transform Marginal Plateau, insights from the conjugate Guinea plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Graindorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Museur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauke Klingelhoëfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Roest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Basile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/sp524-2021-96⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588237v1</w:t>
+                <w:t xml:space="preserve">hal-03587834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging the megathrust in subduction zones: lessons from Greece, Ecuador and the Lesser Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Agurto-Detzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bécel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milton Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chalumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geophysical Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-14636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleogeographic reconstructions of the northern Lesser Antilles during the Neo-gene (24-2 Ma)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Cornee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melody Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelle Boudagher-Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Quillévéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caribbean science and Innovation Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Le Gosier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02898861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep megadeposits as paleoseismic indicators in the Lesser Antilles subduction zone</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
+                <w:t xml:space="preserve">Transform Marginal Plateaus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lies Loncke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Roest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arthur Bieber</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Basile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGU, Dec 2019, San Francisco, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383782v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is “V” shaped Basins and Spurs system in Northern Lesser Antilles Forearc related to transition from Subduction to Collision? - T31D-0270</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milton Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8629,668 +8632,677 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03474222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transform Marginal Plateaus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does regional-scaled vigorous fluid fluxes reconcile thermal segmentation and interplate coupling variations at the Ecuadorian subduction zone?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Marcaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lies Loncke</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">David Graindorge</w:t>
+                <w:t xml:space="preserve">Romain Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Rolandone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Vasconez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGU, Dec 2019, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Andean Geodynamics (ISAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Quito, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02527196v1</w:t>
+                <w:t xml:space="preserve">hal-02527197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does regional-scaled vigorous fluid fluxes reconcile thermal segmentation and interplate coupling variations at the Ecuadorian subduction zone?</w:t>
+                <w:t xml:space="preserve">A review of strain partitioning in the Northern Lesser Antilles (Guadeloupe to Virgin Island).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">François Michaud</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Laurencin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Graindorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Andean Geodynamics (ISAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Quito, Ecuador</w:t>
+              <w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGU, Dec 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527197v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of strain partitioning in the Northern Lesser Antilles (Guadeloupe to Virgin Island).</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
+                <w:t xml:space="preserve">Deep megadeposits as paleoseismic indicators in the Lesser Antilles subduction zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Cattaneo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Bieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.2019 - 15192, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17600/16001800⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02523479v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing the Neogene tectono-sedimentary evolution of the Northern Lesser Antilles forearc: a land-sea study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Len Leticee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Cornee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Leveneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelle Boudagher-Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Quillévéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, washington D.C., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonic partitioning at oblique convergence poorly-coupled subduction zones: the example of the Northern Lesser Antilles margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milton Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauke Klingelhoëfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03118894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation Between the Nature of the Subducting Plate, Heat Flow and Fluid Escape Structures at the Lesser Antilles Island arc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9349,415 +9361,415 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03118930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coeval subduction erosion and underplating associated with a crustal splay fault at the Ecuador-Colombia convergent margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Agudelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium of Andean Geodynamic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00456903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of trench sedimentation rate on heat flow and location of the thermally-defined seismogenic zone in the North Ecuador – South Colombia margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Spence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium of Andean Geodynamic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00456901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural control on the megathrust slip: the example of the Ecuador-Colombia active margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Agudelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, AGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Fall Meeting, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00497763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId263"/>
+      <w:footerReference w:type="default" r:id="rId264"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9825,51 +9837,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="28DF6B75"/>
+    <w:nsid w:val="CA4679D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10056,51 +10068,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/boris-marcaillou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0494-9550" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081557442" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://antithesis.oca.eu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05328141v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelhoefer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Marcaillou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Laurencin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laigle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2025.3.2.77" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05440725v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Collot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Michaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Galve" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jb030779" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034635v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Collot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sutherland" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Etienne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Patriat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W R Roest" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022gc010721" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071041v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Corn&#233;e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyvane de Min" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Melinte-Dobrinescu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2023.106264" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630949v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Graindorge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Museur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Roest" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Basile" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/sp524-2021-96" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794164v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kingsley Ezenwaka" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117823" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722078v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morena" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cattaneo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beck" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.834029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191176v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Philippon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Boudagher-Fadel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103617" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360128v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor G. Cerpa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Hassani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Arcay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Garrocq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC006885" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188497v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Boucard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Lebrun" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020tc006524" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118193v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crelia Padron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020466" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118869v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020472" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360100v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-021-00269-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450495v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Padron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Meyer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Beaufort" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Oliot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021gc009809" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532555v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loncke" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R. Roest" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klingelhoefer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Basile" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Graindorge" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2019.102940" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118194v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Antoine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EO151745" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318584v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurencin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcaillou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL083490" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852728v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Evain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.03.048" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690623v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004511" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01614136v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Collot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Patriat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Etienne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rouillard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soetaert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004542" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256399v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Yves Collot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribodetti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahamat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.10.043" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01741165v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maillard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roest" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bayon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP431.7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365920v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pattier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Imbert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaullier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.04.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172231v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Leticee" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.02.007" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LBGFG3C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854917v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Constanza Garc&#237;a Cano" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Galv&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charvis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2012JB009978" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00814056v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; M-A Gutscher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham K. Westbrook" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gailler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.47" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830337v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842747v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villeneuve" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00816463v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Guennoc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.99" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852297v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masataka Kinoshita" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiya Kanamatsu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Screaton" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.06.048" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V9P4K8Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00643489v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mazabraud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL049799" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408245v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Collot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Agudelo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005691" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407875v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2008.07.003" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZHM6XK5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407876v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Spence" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelin Wang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.04.049" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPSG3XHZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407606v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charvis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11001-006-9009-y" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RS7CLX2G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407607v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Spence" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB004239" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453741v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migeon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Gonidec" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005EO460003" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407305v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sage" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JB003060" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456890v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvarado" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sosson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456896v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269860v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Klein" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Prada" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibo Huang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6526" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269859v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schenini" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-7066" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269856v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Domoison" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Albert Audemard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-13411" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269891v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurhellen de Larocque Latour" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269888v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269887v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587834v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelho&#235;fer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588051v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gay" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;lia Padron" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Meyer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587962v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Biari" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588172v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587725v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588175v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360726v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Skrubej" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Combe" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9551" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360725v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frede&#341;ic Lebrun" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10993" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587746v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Doligez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588237v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360728v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Agurto-Detzel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;cel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chalumeau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-14636" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02898861v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Philippon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383782v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bieber" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17600/16001800" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474222v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie Philippon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527196v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lies Loncke" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527197v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Auffray" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vasconez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523479v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318882v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Len Leticee" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leveneur" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118894v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118930v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456903v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456901v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497763v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/boris-marcaillou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0494-9550" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081557442" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://antithesis.oca.eu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05328141v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelhoefer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Marcaillou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Laurencin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laigle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2025.3.2.77" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05440725v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Collot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Michaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Galve" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jb030779" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071041v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Corn&#233;e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyvane de Min" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Melinte-Dobrinescu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2023.106264" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630949v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Graindorge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Museur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Roest" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Basile" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/sp524-2021-96" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034635v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Collot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sutherland" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Etienne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Patriat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W R Roest" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022gc010721" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794164v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kingsley Ezenwaka" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117823" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722078v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morena" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cattaneo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beck" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.834029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191176v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Philippon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Boudagher-Fadel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103617" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118193v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Garrocq" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crelia Padron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020466" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188497v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Boucard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Lebrun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020tc006524" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360128v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor G. Cerpa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Hassani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Arcay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC006885" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118869v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020472" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360100v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-021-00269-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450495v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Padron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Meyer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Beaufort" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Oliot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021gc009809" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118194v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Antoine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EO151745" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532555v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loncke" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R. Roest" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klingelhoefer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Basile" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Graindorge" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2019.102940" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318584v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurencin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcaillou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL083490" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852728v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Evain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.03.048" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01614136v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Collot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Patriat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Etienne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rouillard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soetaert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004542" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690623v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004511" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256399v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Yves Collot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribodetti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahamat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.10.043" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8H0KZWV8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01741165v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maillard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roest" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bayon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP431.7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365920v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pattier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Imbert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaullier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.04.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172231v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Leticee" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.02.007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LBGFG3C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854917v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Constanza Garc&#237;a Cano" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Galv&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charvis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2012JB009978" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00814056v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; M-A Gutscher" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham K. Westbrook" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gailler" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.47" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830337v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842747v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villeneuve" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00816463v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Guennoc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.99" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852297v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masataka Kinoshita" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiya Kanamatsu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Screaton" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.06.048" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V9P4K8Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00643489v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mazabraud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL049799" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407876v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Spence" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelin Wang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.04.049" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPSG3XHZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408245v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Collot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Agudelo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005691" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407875v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2008.07.003" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZHM6XK5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407606v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charvis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11001-006-9009-y" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RS7CLX2G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407607v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Spence" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB004239" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453741v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migeon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Gonidec" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005EO460003" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407305v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sage" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JB003060" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456890v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvarado" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sosson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456896v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269860v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Klein" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Prada" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibo Huang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6526" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269859v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schenini" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-7066" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269856v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Domoison" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Albert Audemard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-13411" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269891v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurhellen de Larocque Latour" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269888v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269887v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588051v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gay" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;lia Padron" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Meyer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588172v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587962v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Biari" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587725v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360726v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Skrubej" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Combe" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9551" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588175v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587746v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Doligez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588237v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360725v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frede&#341;ic Lebrun" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10993" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587834v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelho&#235;fer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360728v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Agurto-Detzel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;cel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chalumeau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-14636" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02898861v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Philippon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527196v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lies Loncke" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474222v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie Philippon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527197v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Auffray" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vasconez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523479v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383782v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bieber" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17600/16001800" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318882v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Len Leticee" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leveneur" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118894v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118930v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456903v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456901v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497763v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>