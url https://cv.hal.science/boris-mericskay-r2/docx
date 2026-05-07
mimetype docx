--- v0 (2026-03-24)
+++ v1 (2026-05-07)
@@ -427,278 +427,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03925756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels productions, usages et partages des cartographies de végétation dans l’estuaire de la Loire ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Préparer et analyser les données de &amp;quot;Demandes de valeurs foncières&amp;quot; en open data : proposition d’une méthodologie reproductible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Mericskay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Sawtschuk</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Kristell Le Bot</w:t>
+                <w:t xml:space="preserve">Florent Demoraes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/vertigo.36682⟩</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Cartographie, Imagerie, SIG, Document 1031, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.39583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04140062v1</w:t>
+                <w:t xml:space="preserve">hal-03792187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préparer et analyser les données de &amp;quot;Demandes de valeurs foncières&amp;quot; en open data : proposition d’une méthodologie reproductible</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quels productions, usages et partages des cartographies de végétation dans l’estuaire de la Loire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sawtschuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Le Dez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Urvois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mericskay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Demoraes</w:t>
+                <w:t xml:space="preserve">Kristell Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Cartographie, Imagerie, SIG, Document 1031, </w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.39583⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.36682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03792187v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04140062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How visually effective are animated cartograms? Potential improvements based on the example of segregation in Bogotá (1993-2005)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Demoraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1178,51 +1178,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’efficacité visuelle des cartogrammes animés en question - Une piste d’amélioration à travers l’exemple de la ségrégation à Bogotá (1993-2005)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Demoraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1696,243 +1696,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01800761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux et perspectives de l'enseignement des SIG aux géographes et aux urbanistes</w:t>
+                <w:t xml:space="preserve">Quelle place pour l'enseignement de la cartographie à l'heure de la géomatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mericskay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n°231-232, pp.35-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01781572v1</w:t>
+                <w:t xml:space="preserve">halshs-02297693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour l'enseignement de la cartographie à l'heure de la géomatique ?</w:t>
+                <w:t xml:space="preserve">Enjeux et perspectives de l'enseignement des SIG aux géographes et aux urbanistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mericskay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ISI.22.5.53-58⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02074722v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour l'enseignement de la cartographie à l'heure de la géomatique</w:t>
+                <w:t xml:space="preserve">Quelle place pour l'enseignement de la cartographie à l'heure de la géomatique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mericskay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, n°231-232, pp.35-46</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02297693v1</w:t>
+                <w:t xml:space="preserve">halshs-02074722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cartographie à l'heure du Géoweb : Retour sur les nouveaux modes de représentation spatiale des données numériques</w:t>
               </w:r>
@@ -2513,51 +2513,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Spatial Dimension of “Pop-Up Cycle Paths” in Metropolitan Areas a Comparative Study of France and Colombia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Demoraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ovtracht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2991,183 +2991,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04194353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automation of Workflows for the Installation of a Wind Farm</w:t>
+                <w:t xml:space="preserve">Design and Implementation of Automated Atlas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mericskay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QGIS and Applications in Territorial Planning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.125-168, 2018, </w:t>
+              <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.1-38, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119457121.ch5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781119457121.ch1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02297680v1</w:t>
+                <w:t xml:space="preserve">halshs-02297679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Implementation of Automated Atlas</w:t>
+                <w:t xml:space="preserve">Automation of Workflows for the Installation of a Wind Farm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mericskay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QGIS and Applications in Territorial Planning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.1-38, 2018, </w:t>
+              <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.125-168, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119457121.ch1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781119457121.ch5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02297679v1</w:t>
+                <w:t xml:space="preserve">halshs-02297680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie numérique en ligne nouvelle génération : impacts de la néogéographie et de l'information géographique volontaire sur la gestion urbaine participative</w:t>
               </w:r>
@@ -3353,51 +3353,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les données DVF en open data comme source de compréhension des dynamiques des marchés immobiliers : Propositions méthodologiques d'exploration et d'analyse multiscalaire dans une approche de science ouverte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mericskay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Demoraes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les seizièmes rencontres de Théo Quant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire THEMA, Feb 2024, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3623,1187 +3623,1187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03963253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représenter (carto)graphiquement les pratiques de covoiturage : Explorations visuelles et réflexions méthodologiques autour de données de BlaBlaCar et du Registre de Preuve de Covoiturage</w:t>
+                <w:t xml:space="preserve">Le signalement en ligne comme nouvelle forme d'engagement citoyen : Étude de cas autour du service « DansMaRue » de la ville de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mericskay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailleul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartomob : Tous (im)mobiles, tous cartographes ? Approches cartographiques des mobilités, des circulations, des flux et des déplacements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Toulouse, France. pp.26-36</w:t>
+              <w:t xml:space="preserve">57ème colloque de l’ASRDLF (Association de Sciences Régionales de Langue Française)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04140065v1</w:t>
+                <w:t xml:space="preserve">halshs-03347446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifier et qualifier le covoiturage à travers l'analyse des données : Etude de cas autour des plateformes BlaBlaCar et du registre national de preuve de covoiturage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construction d’une nomenclature unifiée des aménagements cyclables en France et en Colombie à partir de données institutionnelles et en libre accès : enjeux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ovtracht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sieper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mericskay</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Demoraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Duché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Avignon, France</w:t>
+              <w:t xml:space="preserve">Journée d'études du CIST - Session 1 – Géographie de la mobilité et de la population - Accès et utilisation des données en libre accès en géographie de la population, de la santé et des mobilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIST, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03347441v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les données DVF en open data comme matériel de recherche pour les géographes : propositions méthodologiques à travers l'exemple de la Bretagne et la métropole rennaise</w:t>
+                <w:t xml:space="preserve">Les données de transport comme nouveaux communs informationnels des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mericskay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Demoraes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études du CIST - Session 1 – Géographie de la mobilité et de la population - Accès et utilisation des données en libre accès en géographie de la population, de la santé et des mobilités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">57ème colloque de l’ASRDLF (Association de Sciences Régionales de Langue Française)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03644136v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03347454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sémiologie graphique à l'heure du géoweb : usages, tendances et enjeux</w:t>
+                <w:t xml:space="preserve">Représenter (carto)graphiquement les pratiques de covoiturage : Explorations visuelles et réflexions méthodologiques autour de données de BlaBlaCar et du Registre de Preuve de Covoiturage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mericskay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de lancement du projet ANR DESIGNSHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Cartomob : Tous (im)mobiles, tous cartographes ? Approches cartographiques des mobilités, des circulations, des flux et des déplacements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Toulouse, France. pp.26-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03378832v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04140065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle(s) place(s) pour la gamification dans les usages de cartographie en ligne</w:t>
+                <w:t xml:space="preserve">Quantifier et qualifier le covoiturage à travers l'analyse des données : Etude de cas autour des plateformes BlaBlaCar et du registre national de preuve de covoiturage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mericskay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de recherche - Jouer l'ingenieur et l'aménageur - Polytech Lille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">57ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03166552v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03347441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One Arabesque in the small world of OD webmaps</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les données DVF en open data comme matériel de recherche pour les géographes : propositions méthodologiques à travers l'exemple de la Bretagne et la métropole rennaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Mericskay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Demoraes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FOSS4G 2021 Buenos Aires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Buenos Aires, Argentina. 17p</w:t>
+              <w:t xml:space="preserve">Journée d'études du CIST - Session 1 – Géographie de la mobilité et de la population - Accès et utilisation des données en libre accès en géographie de la population, de la santé et des mobilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03421399v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03644136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les données de transport comme nouveaux communs informationnels des territoires</w:t>
+                <w:t xml:space="preserve">La sémiologie graphique à l'heure du géoweb : usages, tendances et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mericskay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57ème colloque de l’ASRDLF (Association de Sciences Régionales de Langue Française)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Avignon, France</w:t>
+              <w:t xml:space="preserve">Journée de lancement du projet ANR DESIGNSHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03347454v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03378832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d’une nomenclature unifiée des aménagements cyclables en France et en Colombie à partir de données institutionnelles et en libre accès : enjeux et perspectives</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelle(s) place(s) pour la gamification dans les usages de cartographie en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mericskay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études du CIST - Session 1 – Géographie de la mobilité et de la population - Accès et utilisation des données en libre accès en géographie de la population, de la santé et des mobilités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIST, Dec 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée de recherche - Jouer l'ingenieur et l'aménageur - Polytech Lille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03538318v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03166552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifier et qualifier le covoiturage à travers l'analyse des données: Études de cas autour des plateformes BlaBlaCar et du registre national de preuve de covoiturage</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">One Arabesque in the small world of OD webmaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roelandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bahoken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Le Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jegou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Maisonobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Rencontres Francophones Transport Mobilité (RFTM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Marne-la-Vallée (en ligne), France</w:t>
+              <w:t xml:space="preserve">FOSS4G 2021 Buenos Aires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Buenos Aires, Argentina. 17p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03246717v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représenter (carto)graphiquement les pratiques de covoiturage : Explorations visuelles et réflexions méthodologiques autour de données des plateformes BlaBlaCar et Registre de Preuve de Covoiturage</w:t>
+                <w:t xml:space="preserve">Quantifier et qualifier le covoiturage à travers l'analyse des données: Études de cas autour des plateformes BlaBlaCar et du registre national de preuve de covoiturage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mericskay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tous (im)mobiles, tous cartographes ? Approches cartographiques des mobilités, des circulations, des flux et des déplacements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">3èmes Rencontres Francophones Transport Mobilité (RFTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Marne-la-Vallée (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03259974v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03246717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le signalement en ligne comme nouvelle forme d'engagement citoyen : Étude de cas autour du service « DansMaRue » de la ville de Paris</w:t>
+                <w:t xml:space="preserve">Représenter (carto)graphiquement les pratiques de covoiturage : Explorations visuelles et réflexions méthodologiques autour de données des plateformes BlaBlaCar et Registre de Preuve de Covoiturage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mericskay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bailleul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57ème colloque de l’ASRDLF (Association de Sciences Régionales de Langue Française)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Avignon, France</w:t>
+              <w:t xml:space="preserve">Tous (im)mobiles, tous cartographes ? Approches cartographiques des mobilités, des circulations, des flux et des déplacements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03347446v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03259974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégrer de la 3D dans les cartes en ligne grâce au WebGL : Réflexions et expérimentations autour de la cartographie thématique</w:t>
+                <w:t xml:space="preserve">La carte : les données : Lire et écrire les territoires à l’heure du géonumérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mericskay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinar 3D - GDR CNRS MAGIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, En ligne, France</w:t>
+              <w:t xml:space="preserve">La carte fait le territoire, SciencePo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03045538v1</w:t>
+                <w:t xml:space="preserve">hal-03045975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When children upgrade to middle school: small transition or major change in their autonomy?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intégrer de la 3D dans les cartes en ligne grâce au WebGL : Réflexions et expérimentations autour de la cartographie thématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Mericskay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RUNNING OUT OF TIME : Setting the pace for future generations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 26 th - International Association of People-Environment Studies (IAPS) Conference, Jun 2020, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Webinar 3D - GDR CNRS MAGIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03513009v1</w:t>
+                <w:t xml:space="preserve">hal-03045538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La carte : les données : Lire et écrire les territoires à l’heure du géonumérique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">When children upgrade to middle school: small transition or major change in their autonomy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Depeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Chardonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamila Tabaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Moffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Duroudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La carte fait le territoire, SciencePo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, En ligne, France</w:t>
+              <w:t xml:space="preserve">RUNNING OUT OF TIME : Setting the pace for future generations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 26 th - International Association of People-Environment Studies (IAPS) Conference, Jun 2020, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03045975v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03513009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MK-MOBIBACK : un dispositif hybride et intégré pour enquêter finement les mobilités quotidiennes des familles</w:t>
               </w:r>
@@ -5108,51 +5108,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouverner la smart city : acteurs et conduite du projet de smart city sur le territoire de Rennes Métropole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anaïs Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5296,1006 +5296,1006 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04140475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géovisualisation de données sur le Web</w:t>
+                <w:t xml:space="preserve">Appréhender les mobilités par les traces numériques : L'exemple des données de la plateforme BlaBlaCar comme marqueurs des pratiques de covoiturage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mericskay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole thématique Géoviz 2018 – GdR MAGIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GdR MAGIS, Oct 2018, Aussois, France</w:t>
+              <w:t xml:space="preserve">16ème Colloque MSFS (Mobilités spatiales, méthodologies de collecte, d'analyse et de traitement) Sessions Big data et Mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04142114v1</w:t>
+                <w:t xml:space="preserve">halshs-02005874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open data et crowdsourcing : Quelle place pour le géomaticien ?</w:t>
+                <w:t xml:space="preserve">Observer et analyser la réticularité de l'open data : Exemple de la région Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mericskay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géoséminaire 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Repenser les cartes à l'ère du Web Approches critiques et enjeux politiques, sociaux et économiques des nouvelles données territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02297673v1</w:t>
+                <w:t xml:space="preserve">halshs-02047448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'action publique à l'heure du numérique : retour sur les données territoriales comme objets politique</w:t>
+                <w:t xml:space="preserve">Open data et crowdsourcing : Quelle place pour le géomaticien ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mericskay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études « Les cartes de l’action publique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Géoséminaire 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02047447v1</w:t>
+                <w:t xml:space="preserve">halshs-02297673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open data et crowdsourcing : Quelle place pour le géomaticien ?</w:t>
+                <w:t xml:space="preserve">Géovisualisation de données sur le Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mericskay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géoséminaire 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Ecole thématique Géoviz 2018 – GdR MAGIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GdR MAGIS, Oct 2018, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04140478v1</w:t>
+                <w:t xml:space="preserve">halshs-04142114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner OSM à l'université : Retours d'expériences</w:t>
+                <w:t xml:space="preserve">L'action publique à l'heure du numérique : retour sur les données territoriales comme objets politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mericskay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Pavie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOTM FR 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées d’études « Les cartes de l’action publique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02297646v1</w:t>
+                <w:t xml:space="preserve">halshs-02047447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appréhender les mobilités par les traces numériques : L'exemple des données de la plateforme BlaBlaCar comme marqueurs des pratiques de covoiturage</w:t>
+                <w:t xml:space="preserve">Open data et crowdsourcing : Quelle place pour le géomaticien ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mericskay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque MSFS (Mobilités spatiales, méthodologies de collecte, d'analyse et de traitement) Sessions Big data et Mobilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Tours, France</w:t>
+              <w:t xml:space="preserve">Géoséminaire 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02005874v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04140478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer et analyser la réticularité de l'open data : Exemple de la région Bretagne</w:t>
+                <w:t xml:space="preserve">Enseigner OSM à l'université : Retours d'expériences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mericskay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Pavie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repenser les cartes à l'ère du Web Approches critiques et enjeux politiques, sociaux et économiques des nouvelles données territoriales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">SOTM FR 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02047448v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02297646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géolocalisation et sciences participatives : Usages, tendances, enjeux et perspectives</w:t>
+                <w:t xml:space="preserve">Gouverner par les cartes et surtout par les données&amp;quot;, Séminaire « Gouverner par les cartes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mericskay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude MRTE : 'Dispositifs numériques et villes durables. De l'interaction à l'engagement'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Cergy, France</w:t>
+              <w:t xml:space="preserve">Séminaire « Gouverner par les cartes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR ESO; UMR Arènes, Mar 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02297677v1</w:t>
+                <w:t xml:space="preserve">halshs-04140480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner les SIG aux géographes et aux urbanistes : l'exemple des formations de l'université Rennes 2</w:t>
+                <w:t xml:space="preserve">Géolocalisation et sciences participatives : Usages, tendances, enjeux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mericskay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Multimédia, Géomatique, Enseignement &amp; Apprentissage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude MRTE : 'Dispositifs numériques et villes durables. De l'interaction à l'engagement'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02047454v1</w:t>
+                <w:t xml:space="preserve">halshs-02297677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(géo)Visualisation de données statistiques sur le Web : nouveaux outils, nouveaux usagers et nouvelles approches</w:t>
+                <w:t xml:space="preserve">Enseigner les SIG aux géographes et aux urbanistes : l'exemple des formations de l'université Rennes 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mericskay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée CartoStats</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Multimédia, Géomatique, Enseignement &amp; Apprentissage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02047453v1</w:t>
+                <w:t xml:space="preserve">halshs-02047454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouverner par les cartes et surtout par les données&amp;quot;, Séminaire « Gouverner par les cartes</w:t>
+                <w:t xml:space="preserve">(géo)Visualisation de données statistiques sur le Web : nouveaux outils, nouveaux usagers et nouvelles approches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mericskay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Gouverner par les cartes »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR ESO; UMR Arènes, Mar 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journée CartoStats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04140480v1</w:t>
+                <w:t xml:space="preserve">halshs-02047453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La médiation urbaine à l'heure du numérique</w:t>
+                <w:t xml:space="preserve">Ouverture et standardisation des données spatiales publiques Pratiques, tendances et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mericskay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème séminaire annuel du GIS M@rsouin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS M@rsouin, May 2016, Saint-Jacut-de-la-Mer, France</w:t>
+              <w:t xml:space="preserve">Colloque - Les données urbaines, quelles pratiques et quels savoirs ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04140470v1</w:t>
+                <w:t xml:space="preserve">halshs-02297683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cartographie à l’heure du géoweb : retour sur les nouvelles modalités de représentation spatiale des données numériques</w:t>
+                <w:t xml:space="preserve">La médiation urbaine à l'heure du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mericskay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Temps, art &amp; cartographie: La sémiologie dans tous les sens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">13ème séminaire annuel du GIS M@rsouin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS M@rsouin, May 2016, Saint-Jacut-de-la-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04140066v1</w:t>
+                <w:t xml:space="preserve">halshs-04140470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouverture et standardisation des données spatiales publiques Pratiques, tendances et enjeux</w:t>
+                <w:t xml:space="preserve">La cartographie à l’heure du géoweb : retour sur les nouvelles modalités de représentation spatiale des données numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mericskay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque - Les données urbaines, quelles pratiques et quels savoirs ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque Temps, art &amp; cartographie: La sémiologie dans tous les sens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02297683v1</w:t>
+                <w:t xml:space="preserve">halshs-04140066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le comportement des piétons au cœur des enjeux méthodologiques liés aux données géolocalisées. Retour critique sur les avancées technologiques et méthodologiques de programmes de recherches</w:t>
               </w:r>
@@ -6710,51 +6710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. André-Poyaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Audas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7166,51 +7166,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="15541A72"/>
+    <w:nsid w:val="7F75E238"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7397,51 +7397,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/boris-mericskay-r2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4613-1597" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242457126" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901325v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mericskay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925756v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Tabaka" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Duroudier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Kerouanton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.4889" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140062v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sawtschuk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Dez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Urvois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Le Bot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.36682" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792187v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Demoraes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39583" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152983v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bouquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.5928" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540581v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roelandt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Campion" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jegou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlvi-4-w2-2021-147-2021" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098741v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devogele" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/esapcestemps.net-1c2y-xb79" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170659v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.5674" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286155v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.5595" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029241v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.5813" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254291v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mericskay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andre-Poyaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bedel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2020.00105" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091115v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.31990" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809615v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.822.0039" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800761v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Feyt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2018.00050" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781572v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.22.5.53-58" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02074722v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297693v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468314v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02309579v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Propeck-Zimmermann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-011-9423-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02309571v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Roche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Batita" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bach" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rondeau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi4010265" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02309577v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.402.0142" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02309569v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.24710" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194350v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Baudelle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdr.690" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292462v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ovtracht" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duch&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-45308-3_8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45308-3_8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901300v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464763v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194355v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mericskay Boris" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rivi&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asmn.480" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194353v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grisot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asmn.230" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297680v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119457121.ch5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297679v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119457121.ch1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02309592v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05497028v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04452436v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04629513v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04473275v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963253v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140065v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03347441v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03644136v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03378832v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166552v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421399v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03347454v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538318v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sieper" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03246717v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259974v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03347446v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045538v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513009v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moffat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045975v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02327232v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cherel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Catheline" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02327295v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297640v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02506234v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ana&#239;s Le Breton" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Girardeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140475v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04142114v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297673v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047447v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140478v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297646v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pavie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005874v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047448v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297677v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047454v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047453v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140480v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140470v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140066v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297683v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02326993v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140471v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965146v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583142v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roche St&#233;phane" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284882v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537605v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-02000916v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01660629v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/boris-mericskay-r2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4613-1597" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242457126" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901325v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mericskay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925756v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Tabaka" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Duroudier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Kerouanton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.4889" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792187v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Demoraes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39583" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140062v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sawtschuk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Dez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Urvois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Le Bot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.36682" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152983v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bouquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.5928" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540581v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roelandt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Campion" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jegou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlvi-4-w2-2021-147-2021" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098741v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devogele" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/esapcestemps.net-1c2y-xb79" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170659v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.5674" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286155v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.5595" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029241v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.5813" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254291v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mericskay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andre-Poyaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bedel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2020.00105" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091115v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.31990" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809615v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.822.0039" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800761v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Feyt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2018.00050" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297693v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781572v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.22.5.53-58" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02074722v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468314v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02309579v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Propeck-Zimmermann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-011-9423-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02309571v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Roche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Batita" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bach" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rondeau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi4010265" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02309577v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.402.0142" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02309569v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.24710" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194350v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Baudelle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdr.690" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292462v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ovtracht" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duch&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-45308-3_8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45308-3_8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901300v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464763v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194355v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mericskay Boris" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rivi&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asmn.480" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194353v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grisot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asmn.230" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297679v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119457121.ch1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297680v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119457121.ch5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02309592v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05497028v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04452436v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04629513v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04473275v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963253v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03347446v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538318v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sieper" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03347454v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140065v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03347441v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03644136v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03378832v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166552v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421399v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03246717v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259974v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045975v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045538v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513009v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moffat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02327232v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cherel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Catheline" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02327295v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297640v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02506234v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ana&#239;s Le Breton" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Girardeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140475v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005874v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047448v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297673v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04142114v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047447v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140478v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297646v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pavie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140480v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297677v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047454v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047453v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297683v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140470v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140066v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02326993v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140471v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965146v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583142v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roche St&#233;phane" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284882v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537605v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-02000916v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01660629v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>