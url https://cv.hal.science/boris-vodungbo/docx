--- v0 (2026-04-05)
+++ v1 (2026-04-25)
@@ -636,295 +636,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast magnetic scattering on ferrimagnets enabled by a bright Yb-based soft x-ray source</w:t>
+                <w:t xml:space="preserve">Nonlinear harmonics of a seeded free-electron laser as a coherent and ultrafast probe to investigate matter at the water window and beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Fan</w:t>
+                <w:t xml:space="preserve">G. Penco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Légaré</w:t>
+                <w:t xml:space="preserve">G. Perosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Cardin</w:t>
+                <w:t xml:space="preserve">E. Allaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Xie</w:t>
+                <w:t xml:space="preserve">L. Badano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Safaei</w:t>
+                <w:t xml:space="preserve">F. Bencivenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9 (4), pp.399-407. </w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (5), pp.053524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OPTICA.443440⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.105.053524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03764416v1</w:t>
+                <w:t xml:space="preserve">hal-03741782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear harmonics of a seeded free-electron laser as a coherent and ultrafast probe to investigate matter at the water window and beyond</w:t>
+                <w:t xml:space="preserve">Ultrafast magnetic scattering on ferrimagnets enabled by a bright Yb-based soft x-ray source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Penco</w:t>
+                <w:t xml:space="preserve">G. Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Perosa</w:t>
+                <w:t xml:space="preserve">K. Légaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Allaria</w:t>
+                <w:t xml:space="preserve">V. Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Badano</w:t>
+                <w:t xml:space="preserve">X. Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bencivenga</w:t>
+                <w:t xml:space="preserve">R. Safaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 105 (5), pp.053524. </w:t>
+              <w:t xml:space="preserve">Optica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (4), pp.399-407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.105.053524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OPTICA.443440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03741782v1</w:t>
+                <w:t xml:space="preserve">hal-03764416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytic description and optimization of magneto-optical Kerr setups with photoelastic modulation</w:t>
               </w:r>
@@ -1574,1367 +1574,1367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03639146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-15-fs X-ray pump and X-ray probe experiment for the study of ultrafast magnetization dynamics in ferromagnetic alloys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xuan Liu</w:t>
+                <w:t xml:space="preserve">Toward ultrafast magnetic depth profiling using time-resolved x-ray resonant magnetic reflectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Chardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Hennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jarrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alaaeldine Merhe</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Romain Jarrier</w:t>
+                <w:t xml:space="preserve">Nicolas Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 29 (20), pp.32388. </w:t>
+              <w:t xml:space="preserve">Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (3), pp.034305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.430828⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/4.0000109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808361v1</w:t>
+                <w:t xml:space="preserve">hal-03407519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman Red‐Shift Compressor: A Simple Approach for Scaling the High Harmonic Generation Cut‐Off</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katherine Légaré</w:t>
+                <w:t xml:space="preserve">Sub-15-fs X-ray pump and X-ray probe experiment for the study of ultrafast magnetization dynamics in ferromagnetic alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reza Safaei</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lassonde</w:t>
+                <w:t xml:space="preserve">Alaaeldine Merhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jarrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Photonics Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adpr.202100113⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (20), pp.32388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.430828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03961246v1</w:t>
+                <w:t xml:space="preserve">hal-03808361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward ultrafast magnetic depth profiling using time-resolved x-ray resonant magnetic reflectivity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Renaud Delaunay</w:t>
+                <w:t xml:space="preserve">Raman Red‐Shift Compressor: A Simple Approach for Scaling the High Harmonic Generation Cut‐Off</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Légaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Safaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Barrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Jaouen</w:t>
+                <w:t xml:space="preserve">Philippe Lassonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (3), pp.034305. </w:t>
+              <w:t xml:space="preserve">Advanced Photonics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (11), pp.2100113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/4.0000109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adpr.202100113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407519v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous two-color snapshot view on ultrafast charge and spin dynamics in a Fe-Cu-Ni tri-layer</w:t>
+                <w:t xml:space="preserve">Transient magnetic gratings on the nanometer scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedikt Rösner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valentin Chardonnet</w:t>
+                <w:t xml:space="preserve">D. Weder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Döring</w:t>
+                <w:t xml:space="preserve">C. von Korff Schmising</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitaliy A Guzenko</w:t>
+                <w:t xml:space="preserve">C. Günther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structural Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 7 (5), pp.054302. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/4.0000033⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 7 (5), pp.054501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/4.0000017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03058596v1</w:t>
+                <w:t xml:space="preserve">hal-02958201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelength scaling of ultrafast demagnetization in Co/Pt multilayers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simultaneous two-color snapshot view on ultrafast charge and spin dynamics in a Fe-Cu-Ni tri-layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrius Baltuska</w:t>
+                <w:t xml:space="preserve">Benedikt Rösner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vodungbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heide Ibrahim</w:t>
+                <w:t xml:space="preserve">Florian Döring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitaliy A Guzenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.054430⟩</w:t>
+              <w:t xml:space="preserve">Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (5), pp.054302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/4.0000033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03058588v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Demagnetization Dominates Fluence Dependence of Magnetic Scattering at Co M Edges</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wavelength scaling of ultrafast demagnetization in Co/Pt multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian M Günther</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clemens von Korff Schmising</w:t>
+                <w:t xml:space="preserve">Vincent Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Weder</w:t>
+                <w:t xml:space="preserve">Tadas Balciunas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Légaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrius Baltuska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heide Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.127201⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (5), pp.054430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.054430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04054555v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-induced ultrafast demagnetization and perpendicular magnetic anisotropy reduction in a Co88Tb12 thin film with stripe domains</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Weder</w:t>
+                <w:t xml:space="preserve">Ultrafast Demagnetization Dominates Fluence Dependence of Magnetic Scattering at Co M Edges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C von Korff Schmising</w:t>
+                <w:t xml:space="preserve">Bastian Pfau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian M Günther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemens von Korff Schmising</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Weder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevb.102.174437⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (12), pp.127201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.127201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032944v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04054555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Resolved XUV Absorption Spectroscopy and Magnetic Circular Dichroism at the Ni M 2,3 -Edges</w:t>
+                <w:t xml:space="preserve">Laser-induced ultrafast demagnetization and perpendicular magnetic anisotropy reduction in a Co88Tb12 thin film with stripe domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Hennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aladine Merhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedikt Rösner</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Renaud Delaunay</w:t>
+                <w:t xml:space="preserve">D. Weder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C von Korff Schmising</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102, pp.174437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.102.174437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app11010325⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03146869v1</w:t>
+                <w:t xml:space="preserve">hal-03032944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Element-Specific Magnetization Dynamics of Complex Magnetic Systems Probed by Ultrafast Magneto-Optical Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemens von Korff Schmising</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Willems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sangeeta Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelvin Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Borchert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (21), pp.7580. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/app10217580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03058594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient magnetic gratings on the nanometer scale</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Schneider</w:t>
+                <w:t xml:space="preserve">Time-Resolved XUV Absorption Spectroscopy and Magnetic Circular Dichroism at the Ni M 2,3 -Edges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Hennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Rösner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Engel</w:t>
+                <w:t xml:space="preserve">Gheorghe S Chiuzbaian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (5), pp.054501. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/4.0000017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app11010325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958201v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonant Faraday effect using high-order harmonics for the investigation of ultrafast demagnetization</w:t>
               </w:r>
@@ -3080,51 +3080,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikako Makita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Rösner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3322,77 +3322,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Color Imaging of Magnetic Co/Pt Multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Weder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemens von Korff Schmising</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Willems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Günther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3456,77 +3456,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-color imaging of magnetic Co/Pt heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Willems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemens von Korff Schmising</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Weder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Günther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3858,103 +3858,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging Non-Local Magnetization Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. von Korff Schmising</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pfau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Günther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Weder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synchrotron Radiation News</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 29 (3), pp.26-31. </w:t>
@@ -4254,831 +4254,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of a Circularly Polarized Plasma-Based Soft-X-Ray Laser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards enabling femtosecond helicity-dependent spectroscopy with high-harmonic sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Depresseux</w:t>
+                <w:t xml:space="preserve">B. Vodungbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Oliva</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Lambert</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.083901⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.6167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms7167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04840095v1</w:t>
+                <w:t xml:space="preserve">hal-01164378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table-top femtosecond soft X-ray laser by collisional ionization gating</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Demonstration of a Circularly Polarized Plasma-Based Soft-X-Ray Laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Depresseux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Depresseux</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Tissandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Nejdl</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/NPHOTON.2015.225⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (8), pp.083901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.083901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394716v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of a Circularly Polarized Plasma-Based Soft-X-Ray Laser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Table-top femtosecond soft X-ray laser by collisional ionization gating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Depresseux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Depresseux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lambert</w:t>
+                <w:t xml:space="preserve">F. Tissandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nejdl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.083901⟩</w:t>
+              <w:t xml:space="preserve">Nature Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (12), pp.817 - 821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NPHOTON.2015.225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199279v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table-top femtosecond soft X-ray laser by collisional ionization gating</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Demonstration of a Circularly Polarized Plasma-Based Soft-X-Ray Laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Depresseux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Kozlova</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Tissandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Photonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (8), pp.Physical Review Letter. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.083901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nphoton.2015.225⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04839991v1</w:t>
+                <w:t xml:space="preserve">hal-01199279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial properties of odd and even low order harmonics generated in gas</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Table-top femtosecond soft X-ray laser by collisional ionization gating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Depresseux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nejdl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Giannessi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Victor Malka</w:t>
+                <w:t xml:space="preserve">M. Kozlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5, pp.7786. </w:t>
+              <w:t xml:space="preserve">Nature Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (12), pp.817-821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep07786⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nphoton.2015.225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164374v1</w:t>
+                <w:t xml:space="preserve">hal-04839991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards enabling femtosecond helicity-dependent spectroscopy with high-harmonic sources</w:t>
+                <w:t xml:space="preserve">Spatial properties of odd and even low order harmonics generated in gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Andreev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Vodungbo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Mahieu</w:t>
+                <w:t xml:space="preserve">L. Giannessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6, pp.6167. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.7786. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms7167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep07786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164378v1</w:t>
+                <w:t xml:space="preserve">hal-01164374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-shot studies of a Co/Pd thin film's magnetic nano-domain structure using ultrafast x-ray scattering</w:t>
               </w:r>
@@ -5345,51 +5345,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging Ultrafast Demagnetization Dynamics after a Spatially Localized Optical Excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemens von Korff Schmising</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastian Pfau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5594,295 +5594,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral characterization of fully phase-matched high harmonics generated in a hollow waveguide for free-electron laser seeding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sub-100 nanometer lensless probing of Co/Pd magnetic nanodomains using a table-top femtosecond soft X-ray harmonic source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ducousso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Boutu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Ardana-Lamas</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Victor Malka</w:t>
+                <w:t xml:space="preserve">B. Tudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Barbrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/15/7/073040⟩</w:t>
+              <w:t xml:space="preserve">Journal of Modern Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (17), pp.1475 - 1483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09500340.2013.839058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01163769v1</w:t>
+                <w:t xml:space="preserve">hal-01400989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-100 nanometer lensless probing of Co/Pd magnetic nanodomains using a table-top femtosecond soft X-ray harmonic source</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">W. Boutu</w:t>
+                <w:t xml:space="preserve">Spectral characterization of fully phase-matched high harmonics generated in a hollow waveguide for free-electron laser seeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Ardana-Lamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Tudu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Barbrel</w:t>
+                <w:t xml:space="preserve">Alexandre Trisorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vodungbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Modern Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 60 (17), pp.1475 - 1483. </w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (7), pp.073040. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09500340.2013.839058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/15/7/073040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01400989v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast Dynamics of Magnetic Domain Structures Probed by Coherent Free-Electron Laser Light</w:t>
               </w:r>
@@ -6028,51 +6028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gutt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastian Pfau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Schaffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6272,291 +6272,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precise structural investigation of symmetric diblock copolymer thin films with resonant soft X-ray reflectivity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment on “Ultrafast Demagnetization Measurements Using Extreme Ultraviolet Light: Comparison of Electronic and Magnetic Contributions”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vodungbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Katja Nilles</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ya Liu</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Lüning</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 9 (37), pp.8820. </w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (3), pp.038001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C3SM50976A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.3.038001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04055612v1</w:t>
+                <w:t xml:space="preserve">hal-01163746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on “Ultrafast Demagnetization Measurements Using Extreme Ultraviolet Light: Comparison of Electronic and Magnetic Contributions”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Precise structural investigation of symmetric diblock copolymer thin films with resonant soft X-ray reflectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vodungbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lambert</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Zeitoun</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ya Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Theato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 3 (3), pp.038001. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (37), pp.8820. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.3.038001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C3SM50976A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01163746v1</w:t>
+                <w:t xml:space="preserve">hal-04055612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-induced ultrafast demagnetization in the presence of a nanoscale magnetic domain network</w:t>
               </w:r>
@@ -6938,185 +6938,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01405526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization control of high order harmonics in the EUV photon energy range</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spin-dependent resonant quantum tunneling between magnetic nanoparticles on a macroscopic length scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance Valentin</w:t>
+                <w:t xml:space="preserve">J. Varalda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. A. Dartora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. J. A. De Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. A. Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vodungbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.19.004346⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83 (4), pp.045205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.045205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00746804v1</w:t>
+                <w:t xml:space="preserve">hal-01240942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table-top resonant magnetic scattering with extreme ultraviolet light from high-order harmonic generation</w:t>
+                <w:t xml:space="preserve">Polarization control of high order harmonics in the EUV photon energy range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vodungbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Barszczak Sardinha</w:t>
@@ -7130,237 +7130,237 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Magali Lozano</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/94/54003⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (5), pp.4346-4356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.19.004346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00820793v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00746804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-dependent resonant quantum tunneling between magnetic nanoparticles on a macroscopic length scale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Vodungbo</w:t>
+                <w:t xml:space="preserve">Table-top resonant magnetic scattering with extreme ultraviolet light from high-order harmonic generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vodungbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Barszczak Sardinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 83 (4), pp.045205. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 94 (5), pp.54003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.045205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/94/54003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240942v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00820793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic response of cobalt nanowires with diameter below 5 nm</w:t>
               </w:r>
@@ -7782,51 +7782,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vodungbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Eddrief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7890,51 +7890,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural, magnetic and spectroscopic study of a diluted magnetic oxide: Co doped CeO2−δ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vodungbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8024,51 +8024,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planar assembly of monodisperse metallic cobalt nanoparticles embedded in TiO2-delta matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vodungbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8076,51 +8076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marangolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Demaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Varalda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 19 (11), pp.116205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8154,90 +8154,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunnel magnetoresistance and Coulomb blockade in a planar assembly of cobalt nanoclusters embedded in TiO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Varalda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. A. Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. J. A. De Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vodungbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. -L. Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8288,51 +8288,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room temperature ferromagnetism of Co doped CeO2-delta diluted magnetic oxide: Effect of oxygen and anisotropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vodungbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8730,51 +8730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vodungbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aladine Merhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8842,90 +8842,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional Raman Solitons as Drivers of the High Harmonic Generation Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Légaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Safaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Barrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lassonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'ACP 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association canadienne des physiciens et physiciennes, Jun 2021, Virtuel - Online, France</w:t>
@@ -9088,51 +9088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vodungbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aladine Merhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jarrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9437,64 +9437,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral characterization of fully phase-matched high harmonics generated in a hollow waveguide for free-electron laser seeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Ardana-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Trisorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9633,51 +9633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa El Dine Merhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Weder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemens von Korff Schmising</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10235,51 +10235,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349232v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dubois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rodriguez Cortez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Hennes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delaunay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/4.0000769" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038682v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leblanc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tissandier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onardo Rico" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.7.023065" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799037v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hennecke" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens von Korff Schmising" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Yao" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vodungbo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-024-01686-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799083v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barrette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Giroux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Parent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Haddad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.109.094407" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764416v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cardin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Safaei" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.443440" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03741782v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Penco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perosa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Allaria" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Badano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bencivenga" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.105.053524" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771247v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chardonnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivette Berm&#250;dez Macias" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0088610" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764396v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Liu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jarrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Sorin Chiuzbaian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12031323" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03515026v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril L&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Desjardins" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horia Popescu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vondungbo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600577521012303" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768479v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanna Zhou Hagstr&#246;m" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schneider" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Kerber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Yaroslavtsev" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Burgos Parra" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577522008414" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639146v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hennes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lambert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chardonnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delaunay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chiuzb&#259;ian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0080275" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808361v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaaeldine Merhe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.430828" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961246v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Safaei" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Arias" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lassonde" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202100113" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03407519v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jaouen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/4.0000109" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03058596v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt R&#246;sner" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian D&#246;ring" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaliy A Guzenko" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/4.0000033" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03058588v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cardin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadas Balciunas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Baltuska" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heide Ibrahim" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.054430" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04054555v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Pfau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M G&#252;nther" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weder" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.127201" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03032944v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladine Merhe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Weder" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C von Korff Schmising" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.102.174437" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146869v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe S Chiuzbaian" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11010325" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03058594v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Willems" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeeta Sharma" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Borchert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10217580" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02958201v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. von Korff Schmising" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#252;nther" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schneider" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Engel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/4.0000017" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337593v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Alves" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Malinowski" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.144421" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02161961v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikako Makita" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frithjof Nolting" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.144305" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01818789v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahieu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stremoukhov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gauthier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spezzani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alves" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.043857" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956511v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G&#252;nther" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2699560" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01877728v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4976004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01580080v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Buzzi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Howald" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Kleibert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07069-z" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02069636v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor L&#243;pez-Flores" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko Pontius" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Fert&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bergeard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.184422" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961461v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pfau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08940886.2016.1174044" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01426406v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andreev" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sali&#232;res" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.013855" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02383874v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahrati Tudu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perron" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard M&#252;ller" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18970" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840095v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depresseux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliva" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tissandier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.083901" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01394716v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Depresseux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Oliva" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nejdl" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHOTON.2015.225" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01199279v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04839991v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kozlova" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2015.225" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164374v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giannessi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07786" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164378v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vodungbo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7167" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01203111v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducousso" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ge" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boutu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barbrel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1054-660X/24/2/025301" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163727v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Allaria" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Diviacco" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Callegari" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Finetti" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahieu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.4.041040" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057674v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michael G&#252;nther" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Giovannella" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.217203" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359003v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Moisan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mauchain" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep04658" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163769v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ardana-Lamas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Trisorio" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/7/073040" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01400989v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tudu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340.2013.839058" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944898v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Muller" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schleitzer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gutt" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schaffert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08940886.2013.850384" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055609v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gutt" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schaffert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Geilhufe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.234801" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055613v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ma" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Nilles" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Theato" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan L&#252;ning" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.23335" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WFXMSD5K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055612v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya Liu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM50976A" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163746v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zeitoun" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.3.038001" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00743509v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barszczak Sardinha" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lozano" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2007" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724499v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Wang" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dl. Zhu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Graves" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.267403" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01405526v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M&#252;ller" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Shemmary" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2108" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00746804v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Valentin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.004346" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820793v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/94/54003" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240942v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varalda" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Dartora" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. A. De Oliveira" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. A. Ortiz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.045205" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240961v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schio" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zheng" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Milano" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fonda" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.094436" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240969v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Demaille" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3250173" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343912v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlin Jacques Zheng" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vidal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Selmane" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2008.04.027" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DL12NBJ2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343975v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garcia" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bibes" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Eddrief" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2830012" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343969v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Marangolo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/12/125222" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293149v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marangolo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Demaille" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/19/11/116205" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293147v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. -L. Zheng" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2405728" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293148v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H. Etgens" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2472520" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966853v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974515v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe S Chiuzb&#259;ian" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974502v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966763v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974526v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Izquierdo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974755v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974881v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilie Radu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974699v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402003v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974509v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa El Dine Merhe" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562070v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rodr&#237;guez Cort&#233;z" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mebarki" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berini" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Polewczyk" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00248420v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03974525v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349232v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dubois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rodriguez Cortez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Hennes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delaunay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/4.0000769" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038682v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leblanc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tissandier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onardo Rico" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.7.023065" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799037v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hennecke" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens von Korff Schmising" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Yao" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vodungbo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-024-01686-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799083v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barrette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Giroux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Parent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Haddad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.109.094407" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03741782v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Penco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perosa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Allaria" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Badano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bencivenga" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.105.053524" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764416v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cardin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Safaei" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.443440" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771247v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chardonnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivette Berm&#250;dez Macias" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0088610" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764396v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Liu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jarrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Sorin Chiuzbaian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12031323" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03515026v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril L&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Desjardins" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horia Popescu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vondungbo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600577521012303" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768479v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanna Zhou Hagstr&#246;m" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schneider" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Kerber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Yaroslavtsev" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Burgos Parra" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577522008414" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639146v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hennes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lambert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chardonnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delaunay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chiuzb&#259;ian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0080275" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03407519v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jaouen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/4.0000109" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808361v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaaeldine Merhe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.430828" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961246v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Safaei" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Arias" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lassonde" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202100113" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02958201v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Weder" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. von Korff Schmising" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#252;nther" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schneider" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Engel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/4.0000017" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03058596v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt R&#246;sner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian D&#246;ring" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaliy A Guzenko" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/4.0000033" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03058588v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cardin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadas Balciunas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Baltuska" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heide Ibrahim" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.054430" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04054555v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Pfau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M G&#252;nther" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weder" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.127201" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03032944v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladine Merhe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C von Korff Schmising" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.102.174437" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03058594v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Willems" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeeta Sharma" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Borchert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10217580" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146869v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe S Chiuzbaian" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11010325" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337593v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Alves" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Malinowski" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.144421" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02161961v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikako Makita" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frithjof Nolting" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.144305" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01818789v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahieu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stremoukhov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gauthier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spezzani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alves" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.043857" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956511v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G&#252;nther" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2699560" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01877728v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4976004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01580080v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Buzzi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Howald" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Kleibert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07069-z" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02069636v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor L&#243;pez-Flores" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko Pontius" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Fert&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bergeard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.184422" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961461v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pfau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08940886.2016.1174044" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01426406v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andreev" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sali&#232;res" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.013855" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02383874v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahrati Tudu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perron" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard M&#252;ller" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18970" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164378v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vodungbo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7167" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840095v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depresseux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliva" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tissandier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.083901" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01394716v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Depresseux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Oliva" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nejdl" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHOTON.2015.225" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01199279v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04839991v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kozlova" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2015.225" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164374v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giannessi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07786" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01203111v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducousso" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ge" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boutu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barbrel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1054-660X/24/2/025301" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163727v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Allaria" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Diviacco" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Callegari" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Finetti" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahieu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.4.041040" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057674v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michael G&#252;nther" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Giovannella" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.217203" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359003v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Moisan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mauchain" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep04658" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01400989v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tudu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340.2013.839058" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163769v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ardana-Lamas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Trisorio" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/7/073040" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944898v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Muller" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schleitzer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gutt" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schaffert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08940886.2013.850384" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055609v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gutt" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schaffert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Geilhufe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.234801" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055613v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ma" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Nilles" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Theato" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan L&#252;ning" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.23335" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WFXMSD5K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163746v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zeitoun" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.3.038001" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055612v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya Liu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM50976A" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00743509v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barszczak Sardinha" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lozano" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2007" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724499v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Wang" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dl. Zhu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Graves" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.267403" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01405526v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M&#252;ller" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Shemmary" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2108" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240942v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varalda" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Dartora" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. A. De Oliveira" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. A. Ortiz" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.045205" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00746804v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Valentin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.004346" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820793v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/94/54003" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240961v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schio" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zheng" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Milano" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fonda" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.094436" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240969v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Demaille" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3250173" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343912v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlin Jacques Zheng" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vidal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Selmane" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2008.04.027" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DL12NBJ2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343975v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garcia" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bibes" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Eddrief" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2830012" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343969v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Marangolo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/12/125222" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293149v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marangolo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Demaille" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/19/11/116205" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293147v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. -L. Zheng" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2405728" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293148v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H. Etgens" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2472520" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966853v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974515v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe S Chiuzb&#259;ian" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974502v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966763v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974526v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Izquierdo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974755v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974881v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilie Radu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974699v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402003v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974509v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa El Dine Merhe" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562070v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rodr&#237;guez Cort&#233;z" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mebarki" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berini" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Polewczyk" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00248420v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03974525v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>