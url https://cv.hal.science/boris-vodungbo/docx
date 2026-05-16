--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (62)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (61)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -904,563 +904,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03764416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytic description and optimization of magneto-optical Kerr setups with photoelastic modulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single-shot experiments at the soft X-FEL FERMI using a back-side-illuminated scientific CMOS detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Chardonnet</w:t>
+                <w:t xml:space="preserve">Cyril Léveillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivette Bermúdez Macias</w:t>
+                <w:t xml:space="preserve">Kewin Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horia Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vondungbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Hennes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0088610⟩</w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (1), pp.103 - 110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/s1600577521012303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03771247v1</w:t>
+                <w:t xml:space="preserve">hal-03515026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Coherent Magnetization Control with Ultrashort THz Pulses</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Megahertz-rate Ultrafast X-ray Scattering and Holographic Imaging at the European XFEL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gheorghe Sorin Chiuzbaian</w:t>
+                <w:t xml:space="preserve">Nanna Zhou Hagström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Kerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Yaroslavtsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Burgos Parra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app12031323⟩</w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600577522008414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03764396v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-shot experiments at the soft X-FEL FERMI using a back-side-illuminated scientific CMOS detector</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Boris Vondungbo</w:t>
+                <w:t xml:space="preserve">Analytic description and optimization of magneto-optical Kerr setups with photoelastic modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Légaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Chardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivette Bermúdez Macias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Hennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/s1600577521012303⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 93 (7), pp.073001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0088610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515026v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megahertz-rate Ultrafast X-ray Scattering and Holographic Imaging at the European XFEL</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating Coherent Magnetization Control with Ultrashort THz Pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nico Kerber</w:t>
+                <w:t xml:space="preserve">Xuan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Yaroslavtsev</w:t>
+                <w:t xml:space="preserve">Romain Jarrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erick Burgos Parra</w:t>
+                <w:t xml:space="preserve">Gheorghe Sorin Chiuzbaian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29 (6), </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (3), pp.1323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S1600577522008414⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app12031323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03768479v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Element-selective analysis of ultrafast demagnetization in Co/Pt multilayers exhibiting large perpendicular magnetic anisotropy</w:t>
               </w:r>
@@ -1574,1367 +1574,1367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03639146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward ultrafast magnetic depth profiling using time-resolved x-ray resonant magnetic reflectivity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Sub-15-fs X-ray pump and X-ray probe experiment for the study of ultrafast magnetization dynamics in ferromagnetic alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaaeldine Merhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jarrier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (3), pp.034305. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (20), pp.32388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/4.0000109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.430828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03407519v1</w:t>
+                <w:t xml:space="preserve">hal-03808361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-15-fs X-ray pump and X-ray probe experiment for the study of ultrafast magnetization dynamics in ferromagnetic alloys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xuan Liu</w:t>
+                <w:t xml:space="preserve">Raman Red‐Shift Compressor: A Simple Approach for Scaling the High Harmonic Generation Cut‐Off</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Légaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alaaeldine Merhe</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Romain Jarrier</w:t>
+                <w:t xml:space="preserve">Reza Safaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Barrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lassonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.430828⟩</w:t>
+              <w:t xml:space="preserve">Advanced Photonics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (11), pp.2100113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adpr.202100113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808361v1</w:t>
+                <w:t xml:space="preserve">hal-03961246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman Red‐Shift Compressor: A Simple Approach for Scaling the High Harmonic Generation Cut‐Off</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Loïc Arias</w:t>
+                <w:t xml:space="preserve">Toward ultrafast magnetic depth profiling using time-resolved x-ray resonant magnetic reflectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Chardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Hennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jarrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lassonde</w:t>
+                <w:t xml:space="preserve">Nicolas Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Photonics Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2 (11), pp.2100113. </w:t>
+              <w:t xml:space="preserve">Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (3), pp.034305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adpr.202100113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/4.0000109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03961246v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient magnetic gratings on the nanometer scale</w:t>
+                <w:t xml:space="preserve">Wavelength scaling of ultrafast demagnetization in Co/Pt multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Weder</w:t>
+                <w:t xml:space="preserve">Vincent Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. von Korff Schmising</w:t>
+                <w:t xml:space="preserve">Tadas Balciunas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Légaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Günther</w:t>
+                <w:t xml:space="preserve">Andrius Baltuska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Schneider</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Engel</w:t>
+                <w:t xml:space="preserve">Heide Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/4.0000017⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (5), pp.054430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.054430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958201v1</w:t>
+                <w:t xml:space="preserve">hal-03058588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous two-color snapshot view on ultrafast charge and spin dynamics in a Fe-Cu-Ni tri-layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Rösner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vodungbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Chardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedikt Rösner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valentin Chardonnet</w:t>
+                <w:t xml:space="preserve">Florian Döring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitaliy A Guzenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structural Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7 (5), pp.054302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/4.0000033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03058596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelength scaling of ultrafast demagnetization in Co/Pt multilayers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser-induced ultrafast demagnetization and perpendicular magnetic anisotropy reduction in a Co88Tb12 thin film with stripe domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Hennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aladine Merhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Cardin</w:t>
+                <w:t xml:space="preserve">D. Weder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tadas Balciunas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Heide Ibrahim</w:t>
+                <w:t xml:space="preserve">C von Korff Schmising</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 101 (5), pp.054430. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.054430⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 102, pp.174437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.102.174437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03058588v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast Demagnetization Dominates Fluence Dependence of Magnetic Scattering at Co M Edges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastian Pfau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian M Günther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemens von Korff Schmising</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Weder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 125 (12), pp.127201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.127201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04054555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-induced ultrafast demagnetization and perpendicular magnetic anisotropy reduction in a Co88Tb12 thin film with stripe domains</w:t>
+                <w:t xml:space="preserve">Time-Resolved XUV Absorption Spectroscopy and Magnetic Circular Dichroism at the Ni M 2,3 -Edges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Hennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C von Korff Schmising</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Rösner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Chardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gheorghe S Chiuzbaian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevb.102.174437⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app11010325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032944v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Element-Specific Magnetization Dynamics of Complex Magnetic Systems Probed by Ultrafast Magneto-Optical Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemens von Korff Schmising</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Willems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sangeeta Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelvin Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Borchert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (21), pp.7580. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/app10217580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03058594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Resolved XUV Absorption Spectroscopy and Magnetic Circular Dichroism at the Ni M 2,3 -Edges</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valentin Chardonnet</w:t>
+                <w:t xml:space="preserve">Transient magnetic gratings on the nanometer scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Weder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. von Korff Schmising</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Günther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gheorghe S Chiuzbaian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud Delaunay</w:t>
+                <w:t xml:space="preserve">D. Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (1), pp.325. </w:t>
+              <w:t xml:space="preserve">Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (5), pp.054501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app11010325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/4.0000017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146869v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonant Faraday effect using high-order harmonics for the investigation of ultrafast demagnetization</w:t>
               </w:r>
@@ -3080,51 +3080,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikako Makita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Rösner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3316,295 +3316,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01818789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Color Imaging of Magnetic Co/Pt Multilayers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Multi-color imaging of magnetic Co/Pt heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Willems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemens von Korff Schmising</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Weder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Günther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 53 (11), pp.6500905. </w:t>
+              <w:t xml:space="preserve">Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (1), pp.014301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2699560⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4976004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03956511v1</w:t>
+                <w:t xml:space="preserve">hal-01877728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-color imaging of magnetic Co/Pt heterostructures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Multi-Color Imaging of Magnetic Co/Pt Multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Weder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemens von Korff Schmising</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Willems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Günther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 4 (1), pp.014301. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (11), pp.6500905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4976004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2699560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01877728v1</w:t>
+                <w:t xml:space="preserve">hal-03956511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-shot Monitoring of Ultrafast Processes via X-ray Streaking at a Free Electron Laser</w:t>
               </w:r>
@@ -3858,103 +3858,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging Non-Local Magnetization Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. von Korff Schmising</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pfau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Günther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Weder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synchrotron Radiation News</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 29 (3), pp.26-31. </w:t>
@@ -4254,217 +4254,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards enabling femtosecond helicity-dependent spectroscopy with high-harmonic sources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Demonstration of a Circularly Polarized Plasma-Based Soft-X-Ray Laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Depresseux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Tissandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lambert</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6, pp.6167. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (8), pp.Physical Review Letter. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms7167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.083901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164378v1</w:t>
+                <w:t xml:space="preserve">hal-01199279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration of a Circularly Polarized Plasma-Based Soft-X-Ray Laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Depresseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tissandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4473,1826 +4473,1826 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 115 (8), pp.083901. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.083901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table-top femtosecond soft X-ray laser by collisional ionization gating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Depresseux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nejdl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Depresseux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J. Nejdl</w:t>
+                <w:t xml:space="preserve">M. Kozlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 9 (12), pp.817 - 821. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/NPHOTON.2015.225⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 9 (12), pp.817-821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nphoton.2015.225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394716v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of a Circularly Polarized Plasma-Based Soft-X-Ray Laser</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Depresseux</w:t>
+                <w:t xml:space="preserve">Spatial properties of odd and even low order harmonics generated in gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Andreev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Oliva</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lambert</w:t>
+                <w:t xml:space="preserve">J. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Giannessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.083901⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.7786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep07786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199279v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table-top femtosecond soft X-ray laser by collisional ionization gating</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Depresseux</w:t>
+                <w:t xml:space="preserve">Towards enabling femtosecond helicity-dependent spectroscopy with high-harmonic sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vodungbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Oliva</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Kozlova</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 9 (12), pp.817-821. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.6167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nphoton.2015.225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms7167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04839991v1</w:t>
+                <w:t xml:space="preserve">hal-01164378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial properties of odd and even low order harmonics generated in gas</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single-shot studies of a Co/Pd thin film's magnetic nano-domain structure using ultrafast x-ray scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Giannessi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Victor Malka</w:t>
+                <w:t xml:space="preserve">M. Ducousso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Boutu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Barbrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep07786⟩</w:t>
+              <w:t xml:space="preserve">Laser Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1054-660X/24/2/025301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164374v1</w:t>
+                <w:t xml:space="preserve">hal-01203111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-shot studies of a Co/Pd thin film's magnetic nano-domain structure using ultrafast x-ray scattering</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control of the Polarization of a Vacuum-Ultraviolet, High-Gain, Free-Electron Laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Barbrel</w:t>
+                <w:t xml:space="preserve">Enrico Allaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Diviacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Callegari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Finetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1054-660X/24/2/025301⟩</w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (4), pp.041040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.4.041040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203111v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the Polarization of a Vacuum-Ultraviolet, High-Gain, Free-Electron Laser</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paola Finetti</w:t>
+                <w:t xml:space="preserve">Imaging Ultrafast Demagnetization Dynamics after a Spatially Localized Optical Excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemens von Korff Schmising</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastian Pfau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Mahieu</w:t>
+                <w:t xml:space="preserve">Christian Michael Günther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Giovannella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.4.041040⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 112 (21), pp.217203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.217203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163727v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04057674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging Ultrafast Demagnetization Dynamics after a Spatially Localized Optical Excitation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating the role of superdiffusive currents in laser induced demagnetization of ferromagnets with nanoscale magnetic domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Giovannella</w:t>
+                <w:t xml:space="preserve">N Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mauchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vodungbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.217203⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.4658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep04658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04057674v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01359003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the role of superdiffusive currents in laser induced demagnetization of ferromagnets with nanoscale magnetic domains</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectral characterization of fully phase-matched high harmonics generated in a hollow waveguide for free-electron laser seeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Mauchain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Hehn</w:t>
+                <w:t xml:space="preserve">Fernando Ardana-Lamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Trisorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vodungbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep04658⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (7), pp.073040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/15/7/073040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01359003v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-100 nanometer lensless probing of Co/Pd magnetic nanodomains using a table-top femtosecond soft X-ray harmonic source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Ge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ducousso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Boutu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Barbrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Modern Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 60 (17), pp.1475 - 1483. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09500340.2013.839058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral characterization of fully phase-matched high harmonics generated in a hollow waveguide for free-electron laser seeding</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrafast Dynamics of Magnetic Domain Structures Probed by Coherent Free-Electron Laser Light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Trisorio</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Victor Malka</w:t>
+                <w:t xml:space="preserve">L. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schleitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gutt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pfau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schaffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/15/7/073040⟩</w:t>
+              <w:t xml:space="preserve">Synchrotron Radiation News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (6), pp.27-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08940886.2013.850384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163769v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Dynamics of Magnetic Domain Structures Probed by Coherent Free-Electron Laser Light</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface and bulk ordering in thin films of a symmetrical diblock copolymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Schaffert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wei Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vodungbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Nilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Theato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Lüning</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synchrotron Radiation News</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08940886.2013.850384⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (17), pp.1282-1287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/polb.23335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944898v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breakdown of the X-Ray Resonant Magnetic Scattering Signal during Intense Pulses of Extreme Ultraviolet Free-Electron-Laser Radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gutt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastian Pfau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Schaffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Geilhufe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 110 (23), pp.234801. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.234801⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface and bulk ordering in thin films of a symmetrical diblock copolymer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+                <w:t xml:space="preserve">Precise structural investigation of symmetric diblock copolymer thin films with resonant soft X-ray reflectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vodungbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ya Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Theato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/polb.23335⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (37), pp.8820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3SM50976A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04055613v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on “Ultrafast Demagnetization Measurements Using Extreme Ultraviolet Light: Comparison of Electronic and Magnetic Contributions”</w:t>
               </w:r>
@@ -6330,51 +6330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Lüning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3 (3), pp.038001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6402,2035 +6402,1901 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precise structural investigation of symmetric diblock copolymer thin films with resonant soft X-ray reflectivity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laser-induced ultrafast demagnetization in the presence of a nanoscale magnetic domain network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vodungbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Katja Nilles</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ya Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Theato</w:t>
+                <w:t xml:space="preserve">Anna Barszczak Sardinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3SM50976A⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms2007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04055612v1</w:t>
+                <w:t xml:space="preserve">hal-00743509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-induced ultrafast demagnetization in the presence of a nanoscale magnetic domain network</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Femtosecond Single-Shot Imaging of Nanoscale Ferromagnetic Order in Co/Pd Multilayers Using Resonant X-Ray Holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Lozano</w:t>
+                <w:t xml:space="preserve">Th. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dl. Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Graves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schaffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms2007⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108, pp.267403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.267403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00743509v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00724499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond Single-Shot Imaging of Nanoscale Ferromagnetic Order in Co/Pd Multilayers Using Resonant X-Ray Holography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Wu</w:t>
+                <w:t xml:space="preserve">Ultrafast optical demagnetization manipulates nanoscale spin structure in domain walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pfau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schaffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Graves</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Schaffert</w:t>
+                <w:t xml:space="preserve">L. Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gutt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Al-Shemmary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.267403⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms2108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00724499v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast optical demagnetization manipulates nanoscale spin structure in domain walls</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Gutt</w:t>
+                <w:t xml:space="preserve">Polarization control of high order harmonics in the EUV photon energy range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vodungbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Barszczak Sardinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Al-Shemmary</w:t>
+                <w:t xml:space="preserve">Constance Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 3, </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (5), pp.4346-4356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms2108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.19.004346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01405526v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00746804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-dependent resonant quantum tunneling between magnetic nanoparticles on a macroscopic length scale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Vodungbo</w:t>
+                <w:t xml:space="preserve">Table-top resonant magnetic scattering with extreme ultraviolet light from high-order harmonic generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vodungbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Barszczak Sardinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.045205⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 94 (5), pp.54003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/94/54003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240942v1</w:t>
+                <w:t xml:space="preserve">hal-00820793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization control of high order harmonics in the EUV photon energy range</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Constance Valentin</w:t>
+                <w:t xml:space="preserve">Spin-dependent resonant quantum tunneling between magnetic nanoparticles on a macroscopic length scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Varalda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. A. Dartora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. J. A. De Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. A. Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vodungbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.19.004346⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83 (4), pp.045205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.045205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00746804v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table-top resonant magnetic scattering with extreme ultraviolet light from high-order harmonic generation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magali Lozano</w:t>
+                <w:t xml:space="preserve">Magnetic response of cobalt nanowires with diameter below 5 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/94/54003⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82 (9), pp.094436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.094436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00820793v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic response of cobalt nanowires with diameter below 5 nm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanowires formation and the origin of ferromagnetism in a diluted magnetic oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J. Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Demaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">P. Schio</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Fonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 82 (9), pp.094436. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 95 (15), pp.152510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.094436⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3250173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240961v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanowires formation and the origin of ferromagnetism in a diluted magnetic oxide</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth and structural analysis of diluted magnetic oxide Co-doped CeO2−δ films deposited on Si and SrTiO3 (1 0 0)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yunlin Jacques Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vodungbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Selmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dominique Demaille</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3250173⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 310 (14), pp.3380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2008.04.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240969v1</w:t>
+                <w:t xml:space="preserve">hal-00343912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and structural analysis of diluted magnetic oxide Co-doped CeO2−δ films deposited on Si and SrTiO3 (1 0 0)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
+                <w:t xml:space="preserve">Magnetic and structural properties of MnAs thin films on GaAs(111)B: Influence of the growth temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vodungbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Eddrief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Demaille</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2008.04.027⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 92, pp.011905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2830012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00343912v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00343975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic and structural properties of MnAs thin films on GaAs(111)B: Influence of the growth temperature</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Structural, magnetic and spectroscopic study of a diluted magnetic oxide: Co doped CeO2−δ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vodungbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunlin Jacques Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Eddrief</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
+                <w:t xml:space="preserve">Massimiliano Marangolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Demaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 92, pp.011905. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20, pp.125222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2830012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/20/12/125222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00343975v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00343969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, magnetic and spectroscopic study of a diluted magnetic oxide: Co doped CeO2−δ</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Planar assembly of monodisperse metallic cobalt nanoparticles embedded in TiO2-delta matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vodungbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yunlin Jacques Zheng</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimiliano Marangolo</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Marangolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Demaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Varalda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 20, pp.125222. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/20/12/125222⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 19 (11), pp.116205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/19/11/116205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00343969v1</w:t>
+                <w:t xml:space="preserve">hal-01293149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planar assembly of monodisperse metallic cobalt nanoparticles embedded in TiO2-delta matrix</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Tunnel magnetoresistance and Coulomb blockade in a planar assembly of cobalt nanoclusters embedded in TiO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Varalda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. A. Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. J. A. De Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vodungbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Demaille</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y. -L. Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 19 (11), pp.116205. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 101 (1), pp.014318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/19/11/116205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2405728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01293149v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunnel magnetoresistance and Coulomb blockade in a planar assembly of cobalt nanoclusters embedded in TiO2</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Room temperature ferromagnetism of Co doped CeO2-delta diluted magnetic oxide: Effect of oxygen and anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vodungbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Demaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
-              <w:r>
-[...132 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor H. Etgens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 90 (6), pp.062510. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2472520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8440,811 +8306,811 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Coherent Magnetization Control with Ultrashort THz pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vodungbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jarrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FLASH THz User Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rui Pan, Jan 2023, Hambourg &amp; Online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XRMS view on ultrafast demagnetization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vodungbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Hennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jarrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gheorghe S Chiuzbăian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REXS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03974515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft X-ray pump – soft X-ray probe experiment with sub-15 fs time resolution for the study of ultrafast demagnetization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vodungbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aladine Merhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jarrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FLASH FL24 Evaluation Panel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rolf Treusch, Oct 2022, Hambourg &amp; Online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03974502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional Raman Solitons as Drivers of the High Harmonic Generation Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Légaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Safaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Barrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lassonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'ACP 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association canadienne des physiciens et physiciennes, Jun 2021, Virtuel - Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 2D-Rapide project: a small chamber for DSSC modules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vodungbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Lüning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jarrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GDRi XFEL-Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marc Simon, Dec 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03974526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft X-ray pump – soft X-ray probe experiment with sub-10 fs time resolution for the study of ultrafast demagnetization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vodungbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aladine Merhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jarrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Ultrafast Magnetism Conference (UMC 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Roy Chantrell; Richard Evans; Gonzalo Vallejo-Fernandez; Jane Harrison, Oct 2019, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03974755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray driven ultrafast demagnetization in ferrimagnets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hennecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilie Radu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemens von Korff Schmising</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9276,73 +9142,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Ultrafast Magnetism Conference (UMC 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Roy Chantrell; Richard Evans; Gonzalo Vallejo-Fernandez; Jane Harrison, Oct 2019, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03974881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of ultrafast magnetic dynamics through Faraday effect and linearly polarized high order harmonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9364,137 +9230,137 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Hennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on X-Ray Lasers (ICXRL 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Michaela Kozlová; Jaroslav Nejdl, Oct 2018, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03974699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral characterization of fully phase-matched high harmonics generated in a hollow waveguide for free-electron laser seeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Ardana-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Trisorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9526,51 +9392,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe &amp; International Quantum Electronics Conference (CLEO/Europe-IQEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01402003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9580,154 +9446,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-induced ultrafast demagnetization and perpendicular magnetic anisotropy reduction in a Co88Tb12 thin film with stripe domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Hennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa El Dine Merhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Weder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemens von Korff Schmising</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrafast Magnetic Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03974509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9737,147 +9603,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Transfer of Freestanding Strain-Engineered Vertically Aligned Nanocomposite Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Rodríguez Cortéz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Mebarki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Berini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Demaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Rodríguez Cortéz</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Polewczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05562070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9887,100 +9753,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes oxyde pour l'électronique de spin : étude de l'oxyde magnétique dilué CeO2 dopé au cobalt et d'assemblées de nano-particules de cobalt dans TiO2−delta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vodungbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matière Condensée [cond-mat]. Université Pierre et Marie Curie - Paris VI, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00248420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9990,105 +9856,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XUV view on ultrafast demagnetization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vodungbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physics [physics]. Sorbone Université, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03974525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId323"/>
+      <w:footerReference w:type="default" r:id="rId320"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10235,51 +10101,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349232v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dubois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rodriguez Cortez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Hennes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delaunay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/4.0000769" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038682v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leblanc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tissandier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onardo Rico" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.7.023065" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799037v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hennecke" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens von Korff Schmising" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Yao" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vodungbo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-024-01686-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799083v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barrette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Giroux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Parent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Haddad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.109.094407" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03741782v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Penco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perosa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Allaria" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Badano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bencivenga" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.105.053524" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764416v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cardin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Safaei" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.443440" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771247v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chardonnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivette Berm&#250;dez Macias" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0088610" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764396v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Liu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jarrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Sorin Chiuzbaian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12031323" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03515026v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril L&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Desjardins" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horia Popescu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vondungbo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600577521012303" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768479v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanna Zhou Hagstr&#246;m" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schneider" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Kerber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Yaroslavtsev" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Burgos Parra" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577522008414" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639146v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hennes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lambert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chardonnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delaunay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chiuzb&#259;ian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0080275" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03407519v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jaouen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/4.0000109" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808361v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaaeldine Merhe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.430828" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961246v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Safaei" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Arias" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lassonde" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202100113" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02958201v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Weder" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. von Korff Schmising" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#252;nther" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schneider" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Engel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/4.0000017" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03058596v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt R&#246;sner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian D&#246;ring" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaliy A Guzenko" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/4.0000033" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03058588v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cardin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadas Balciunas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Baltuska" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heide Ibrahim" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.054430" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04054555v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Pfau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M G&#252;nther" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weder" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.127201" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03032944v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladine Merhe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C von Korff Schmising" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.102.174437" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03058594v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Willems" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeeta Sharma" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Borchert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10217580" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146869v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe S Chiuzbaian" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11010325" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337593v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Alves" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Malinowski" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.144421" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02161961v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikako Makita" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frithjof Nolting" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.144305" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01818789v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahieu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stremoukhov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gauthier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spezzani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alves" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.043857" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956511v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G&#252;nther" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2699560" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01877728v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4976004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01580080v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Buzzi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Howald" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Kleibert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07069-z" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02069636v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor L&#243;pez-Flores" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko Pontius" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Fert&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bergeard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.184422" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961461v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pfau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08940886.2016.1174044" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01426406v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andreev" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sali&#232;res" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.013855" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02383874v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahrati Tudu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perron" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard M&#252;ller" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18970" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164378v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vodungbo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7167" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840095v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depresseux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliva" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tissandier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.083901" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01394716v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Depresseux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Oliva" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nejdl" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHOTON.2015.225" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01199279v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04839991v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kozlova" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2015.225" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164374v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giannessi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07786" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01203111v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducousso" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ge" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boutu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barbrel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1054-660X/24/2/025301" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163727v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Allaria" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Diviacco" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Callegari" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Finetti" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahieu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.4.041040" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057674v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michael G&#252;nther" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Giovannella" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.217203" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359003v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Moisan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mauchain" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep04658" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01400989v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tudu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340.2013.839058" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163769v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ardana-Lamas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Trisorio" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/7/073040" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944898v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Muller" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schleitzer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gutt" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schaffert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08940886.2013.850384" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055609v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gutt" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schaffert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Geilhufe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.234801" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055613v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ma" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Nilles" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Theato" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan L&#252;ning" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.23335" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WFXMSD5K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163746v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zeitoun" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.3.038001" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055612v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya Liu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM50976A" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00743509v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barszczak Sardinha" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lozano" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2007" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724499v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Wang" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dl. Zhu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Graves" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.267403" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01405526v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M&#252;ller" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Shemmary" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2108" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240942v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varalda" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Dartora" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. A. De Oliveira" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. A. Ortiz" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.045205" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00746804v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Valentin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.004346" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820793v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/94/54003" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240961v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schio" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zheng" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Milano" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fonda" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.094436" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240969v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Demaille" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3250173" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343912v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlin Jacques Zheng" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vidal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Selmane" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2008.04.027" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DL12NBJ2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343975v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garcia" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bibes" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Eddrief" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2830012" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343969v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Marangolo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/12/125222" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293149v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marangolo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Demaille" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/19/11/116205" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293147v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. -L. Zheng" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2405728" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293148v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H. Etgens" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2472520" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966853v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974515v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe S Chiuzb&#259;ian" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974502v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966763v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974526v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Izquierdo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974755v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974881v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilie Radu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974699v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402003v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974509v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa El Dine Merhe" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562070v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rodr&#237;guez Cort&#233;z" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mebarki" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berini" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Polewczyk" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00248420v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03974525v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349232v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dubois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rodriguez Cortez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Hennes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delaunay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/4.0000769" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038682v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leblanc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tissandier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onardo Rico" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.7.023065" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799037v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hennecke" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens von Korff Schmising" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Yao" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vodungbo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-024-01686-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799083v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barrette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Giroux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Parent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Haddad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.109.094407" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03741782v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Penco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perosa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Allaria" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Badano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bencivenga" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.105.053524" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764416v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cardin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Safaei" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.443440" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03515026v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril L&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Desjardins" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horia Popescu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vondungbo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600577521012303" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768479v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanna Zhou Hagstr&#246;m" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schneider" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Kerber" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Yaroslavtsev" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Burgos Parra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577522008414" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771247v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chardonnet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivette Berm&#250;dez Macias" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0088610" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764396v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Liu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jarrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Sorin Chiuzbaian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12031323" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639146v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hennes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lambert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chardonnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delaunay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chiuzb&#259;ian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0080275" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808361v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaaeldine Merhe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.430828" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961246v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Safaei" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Arias" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lassonde" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202100113" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03407519v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jaouen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/4.0000109" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03058588v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cardin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadas Balciunas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Baltuska" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heide Ibrahim" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.054430" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03058596v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt R&#246;sner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian D&#246;ring" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaliy A Guzenko" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/4.0000033" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03032944v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladine Merhe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Weder" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C von Korff Schmising" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.102.174437" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04054555v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Pfau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M G&#252;nther" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weder" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.127201" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146869v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe S Chiuzbaian" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11010325" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03058594v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Willems" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeeta Sharma" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Borchert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10217580" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02958201v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. von Korff Schmising" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#252;nther" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schneider" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Engel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/4.0000017" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337593v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Alves" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Malinowski" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.144421" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02161961v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikako Makita" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frithjof Nolting" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.144305" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01818789v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahieu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stremoukhov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gauthier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spezzani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alves" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.043857" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01877728v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G&#252;nther" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4976004" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956511v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2699560" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01580080v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Buzzi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Howald" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Kleibert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07069-z" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02069636v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor L&#243;pez-Flores" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niko Pontius" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Fert&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bergeard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.184422" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961461v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pfau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08940886.2016.1174044" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01426406v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andreev" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sali&#232;res" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.013855" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02383874v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahrati Tudu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perron" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard M&#252;ller" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18970" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01199279v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Depresseux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliva" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.083901" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840095v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depresseux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tissandier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04839991v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nejdl" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kozlova" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2015.225" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164374v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giannessi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07786" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164378v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vodungbo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7167" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01203111v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducousso" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ge" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boutu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barbrel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1054-660X/24/2/025301" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163727v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Allaria" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Diviacco" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Callegari" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Finetti" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahieu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.4.041040" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057674v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michael G&#252;nther" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Giovannella" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.217203" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359003v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Moisan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mauchain" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep04658" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163769v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ardana-Lamas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Trisorio" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/7/073040" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01400989v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tudu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340.2013.839058" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944898v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Muller" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schleitzer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gutt" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schaffert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08940886.2013.850384" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055613v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ma" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Nilles" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Theato" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan L&#252;ning" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.23335" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WFXMSD5K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055609v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gutt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schaffert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Geilhufe" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.234801" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055612v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya Liu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM50976A" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163746v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zeitoun" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.3.038001" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00743509v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barszczak Sardinha" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lozano" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2007" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724499v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Wang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dl. Zhu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Graves" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.267403" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01405526v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M&#252;ller" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Shemmary" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2108" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00746804v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Valentin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.004346" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820793v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/94/54003" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240942v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varalda" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Dartora" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. A. De Oliveira" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. A. Ortiz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.045205" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240961v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schio" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zheng" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Milano" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fonda" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.094436" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240969v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Demaille" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3250173" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343912v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlin Jacques Zheng" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vidal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Selmane" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2008.04.027" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DL12NBJ2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343975v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garcia" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bibes" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Eddrief" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2830012" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343969v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Marangolo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/12/125222" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293149v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marangolo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Demaille" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/19/11/116205" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293147v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. -L. Zheng" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2405728" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293148v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H. Etgens" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2472520" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966853v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974515v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe S Chiuzb&#259;ian" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974502v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966763v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974526v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Izquierdo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974755v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974881v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilie Radu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974699v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402003v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974509v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa El Dine Merhe" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562070v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rodr&#237;guez Cort&#233;z" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mebarki" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berini" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Polewczyk" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00248420v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03974525v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>