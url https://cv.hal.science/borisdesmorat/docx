--- v0 (2026-03-23)
+++ v1 (2026-04-12)
@@ -1517,378 +1517,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent optimization of material spatial distribution and material anisotropy repartition for two dimensional structures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Bettebghor</w:t>
+                <w:t xml:space="preserve">Harmonic factorization and reconstruction of the elasticity tensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00161-018-0661-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 132 (1), pp.67-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10659-017-9657-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01827417v1</w:t>
+                <w:t xml:space="preserve">hal-01421763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonic factorization and reconstruction of the elasticity tensor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micromechanics based framework with second-order damage tensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10659-017-9657-y⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69, pp.88-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2017.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01421763v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529452v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanics based framework with second-order damage tensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+                <w:t xml:space="preserve">Concurrent optimization of material spatial distribution and material anisotropy repartition for two dimensional structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narindra Ranaivomiarana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Irisarri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Bettebghor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Desmorat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 69, pp.88-98. </w:t>
+              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2017.11.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00161-018-0661-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01529452v3</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second order tensorial framework for 2D medium with open and closed cracks</w:t>
               </w:r>
@@ -2245,222 +2245,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01107512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural rigidity optimization of thin laminated shells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An alternative to the Kelvin decomposition for plane anisotropic elasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Angela Vincenti</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Vannucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2012.07.014⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.10.1002/mma.3059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mma.3059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455391v1</w:t>
+                <w:t xml:space="preserve">hal-00947892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An alternative to the Kelvin decomposition for plane anisotropic elasticity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural rigidity optimization of thin laminated shells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Jibawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paolo Vannucci</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vincenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.10.1002/mma.3059. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 95, pp.35 - 43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mma.3059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2012.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00947892v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural rigidity optimization with an initial design dependent stress field. Application to thermo-elastic stress loads.</w:t>
               </w:r>
@@ -2685,64 +2685,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclusion de critères de rupture dans l'optimisation topologique composite avec fibres curvilignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lander Vertonghen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Irisarri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Bettebghor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2983,77 +2983,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous topology and anisotropy optimization by means of a gradient-based algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lander Vertonghen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Irisarri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Bettebghor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th European Conference on Composite Materials (ECCM20)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3091,77 +3091,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation simultanée de la topologie et l'anisotropie avec une méthode à gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lander Vertonghen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Irisarri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Bettebghor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSMA 2022 15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3920,77 +3920,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une optimisation simultanée de la topologie et de l'anisotropie d'une structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narindra Ranaivomiarana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Irisarri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Bettebghor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4028,51 +4028,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de plaques sandwich à rigidité variable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vincenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4136,51 +4136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Jibawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vincenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4244,51 +4244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vincenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4811,51 +4811,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888267v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Desmorat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olive" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auffray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Desmorat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kolev" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2023.103880" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834502v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangjin Mou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Turlin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.112103" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287608v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad El Ouafa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rosi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/memocs.2022.10.321" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845691v4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desmorat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10812865211010885" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084048v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Abdoul-Anziz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2020.104202" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546207v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/symxx010005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516951v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-020-09778-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291487v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286520920691" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410330v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Abramian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-020-09784-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966221v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2019.0056" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156824v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dell'Isola" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seppecher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Spagnuolo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Barchiesi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-019-00806-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135373v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827417v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narindra Ranaivomiarana" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Irisarri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bettebghor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-018-0661-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421763v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-017-9657-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529452v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2017.11.014" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01455234v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2016.02.004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303347v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2016.01.006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01455305v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.07.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107512v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Catapano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Vannucci" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-014-0693-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01455391v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jibawy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vincenti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2012.07.014" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947892v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.3059" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01455321v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2012.06.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666674v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.2530" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BLVD44DW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610959v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lander Vertonghen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837408v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034282v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927819v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717682v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280194v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Kesmia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287595v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285284v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285310v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357054v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809205v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922862v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922602v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722072v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592939v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jibawy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412111v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Julien" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lene" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812997v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Spalatelu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Boh&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise L&#233;n&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Canepa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900663v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167906v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888267v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Desmorat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olive" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auffray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Desmorat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kolev" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2023.103880" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834502v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangjin Mou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Turlin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.112103" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287608v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad El Ouafa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rosi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/memocs.2022.10.321" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845691v4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desmorat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10812865211010885" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084048v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Abdoul-Anziz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2020.104202" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546207v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/symxx010005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516951v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-020-09778-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291487v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286520920691" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410330v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Abramian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-020-09784-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966221v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2019.0056" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156824v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dell'Isola" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seppecher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Spagnuolo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Barchiesi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-019-00806-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135373v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421763v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-017-9657-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529452v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2017.11.014" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827417v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narindra Ranaivomiarana" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Irisarri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bettebghor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-018-0661-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01455234v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2016.02.004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303347v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2016.01.006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01455305v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.07.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107512v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Catapano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Vannucci" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-014-0693-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947892v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.3059" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01455391v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jibawy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vincenti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2012.07.014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01455321v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2012.06.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666674v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.2530" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BLVD44DW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610959v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lander Vertonghen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837408v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034282v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927819v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717682v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280194v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Kesmia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287595v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285284v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285310v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357054v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809205v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922862v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922602v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722072v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592939v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jibawy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412111v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Julien" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lene" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812997v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Spalatelu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Boh&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise L&#233;n&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Canepa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900663v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167906v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>