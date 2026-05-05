--- v1 (2026-04-12)
+++ v2 (2026-05-05)
@@ -1517,378 +1517,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonic factorization and reconstruction of the elasticity tensor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boris Kolev</w:t>
+                <w:t xml:space="preserve">Concurrent optimization of material spatial distribution and material anisotropy repartition for two dimensional structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narindra Ranaivomiarana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Irisarri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Bettebghor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Desmorat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10659-017-9657-y⟩</w:t>
+              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00161-018-0661-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421763v1</w:t>
+                <w:t xml:space="preserve">hal-01827417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanics based framework with second-order damage tensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Harmonic factorization and reconstruction of the elasticity tensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2017.11.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 132 (1), pp.67-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10659-017-9657-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01529452v3</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent optimization of material spatial distribution and material anisotropy repartition for two dimensional structures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Bettebghor</w:t>
+                <w:t xml:space="preserve">Micromechanics based framework with second-order damage tensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69, pp.88-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00161-018-0661-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2017.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01827417v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529452v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second order tensorial framework for 2D medium with open and closed cracks</w:t>
               </w:r>
@@ -2245,222 +2245,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01107512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An alternative to the Kelvin decomposition for plane anisotropic elasticity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural rigidity optimization of thin laminated shells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Jibawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paolo Vannucci</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vincenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mma.3059⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 95, pp.35 - 43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2012.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00947892v1</w:t>
+                <w:t xml:space="preserve">hal-01455391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural rigidity optimization of thin laminated shells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An alternative to the Kelvin decomposition for plane anisotropic elasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Angela Vincenti</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Vannucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 95, pp.35 - 43. </w:t>
+              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.10.1002/mma.3059. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2012.07.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mma.3059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455391v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00947892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural rigidity optimization with an initial design dependent stress field. Application to thermo-elastic stress loads.</w:t>
               </w:r>
@@ -2685,64 +2685,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclusion de critères de rupture dans l'optimisation topologique composite avec fibres curvilignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lander Vertonghen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Irisarri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Bettebghor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2983,77 +2983,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous topology and anisotropy optimization by means of a gradient-based algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lander Vertonghen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Irisarri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Bettebghor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th European Conference on Composite Materials (ECCM20)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3091,77 +3091,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation simultanée de la topologie et l'anisotropie avec une méthode à gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lander Vertonghen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Irisarri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Bettebghor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSMA 2022 15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3920,77 +3920,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une optimisation simultanée de la topologie et de l'anisotropie d'une structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narindra Ranaivomiarana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Irisarri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Bettebghor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4028,51 +4028,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de plaques sandwich à rigidité variable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vincenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4136,51 +4136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Jibawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vincenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4244,51 +4244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vincenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4439,232 +4439,337 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01812997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit Harmonic Structure of Bidimensional Strain-Gradient Elasticity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Houssam Abdoul-Anziz</w:t>
+                <w:t xml:space="preserve">Including strength constraints in the concurrent optimization of topology and homogenized laminate stiffness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lander Vertonghen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Irisarri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Bettebghor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02900663v1</w:t>
+                <w:t xml:space="preserve">hal-05600343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Explicit Harmonic Structure of Bidimensional Strain-Gradient Elasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Abdoul-Anziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Plane anisotropic rari-constant materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Vannucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId105"/>
+      <w:footerReference w:type="default" r:id="rId106"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4811,51 +4916,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888267v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Desmorat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olive" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auffray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Desmorat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kolev" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2023.103880" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834502v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangjin Mou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Turlin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.112103" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287608v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad El Ouafa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rosi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/memocs.2022.10.321" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845691v4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desmorat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10812865211010885" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084048v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Abdoul-Anziz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2020.104202" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546207v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/symxx010005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516951v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-020-09778-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291487v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286520920691" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410330v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Abramian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-020-09784-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966221v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2019.0056" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156824v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dell'Isola" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seppecher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Spagnuolo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Barchiesi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-019-00806-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135373v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421763v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-017-9657-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529452v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2017.11.014" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827417v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narindra Ranaivomiarana" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Irisarri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bettebghor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-018-0661-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01455234v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2016.02.004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303347v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2016.01.006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01455305v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.07.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107512v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Catapano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Vannucci" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-014-0693-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947892v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.3059" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01455391v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jibawy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vincenti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2012.07.014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01455321v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2012.06.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666674v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.2530" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BLVD44DW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610959v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lander Vertonghen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837408v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034282v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927819v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717682v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280194v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Kesmia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287595v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285284v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285310v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357054v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809205v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922862v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922602v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722072v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592939v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jibawy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412111v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Julien" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lene" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812997v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Spalatelu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Boh&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise L&#233;n&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Canepa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900663v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167906v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888267v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Desmorat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olive" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auffray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Desmorat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kolev" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2023.103880" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834502v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangjin Mou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Turlin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.112103" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287608v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad El Ouafa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rosi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/memocs.2022.10.321" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845691v4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desmorat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10812865211010885" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084048v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Abdoul-Anziz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2020.104202" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546207v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/symxx010005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516951v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-020-09778-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291487v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286520920691" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410330v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Abramian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-020-09784-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966221v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2019.0056" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156824v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dell'Isola" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seppecher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Spagnuolo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Barchiesi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-019-00806-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135373v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827417v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narindra Ranaivomiarana" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Irisarri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bettebghor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-018-0661-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421763v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-017-9657-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529452v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2017.11.014" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01455234v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2016.02.004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303347v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2016.01.006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01455305v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.07.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107512v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Catapano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Vannucci" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-014-0693-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01455391v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jibawy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vincenti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2012.07.014" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947892v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.3059" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01455321v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2012.06.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666674v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.2530" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BLVD44DW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610959v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lander Vertonghen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837408v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034282v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927819v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717682v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280194v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Kesmia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287595v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285284v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285310v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357054v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809205v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922862v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922602v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722072v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592939v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jibawy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412111v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Julien" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lene" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812997v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Spalatelu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Boh&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise L&#233;n&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Canepa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600343v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900663v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167906v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>