--- v0 (2026-03-22)
+++ v1 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Borja Cascales-Miñana </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource partitioning and modernization of arthropod feeding strategies on Pennsylvanian medullosalean foliage from the Nord-Pas-de-Calais Coalfield, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azucena Molina-Solís</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher J Cleal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artai A Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mcloughlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José B Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 685, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2025.113517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The taxonomy of fossil lyginopteridalean fronds &amp;lt;i&amp;gt;Eusphenopteris neuropteroides&amp;lt;/i&amp;gt; and their importance for understanding late Carboniferous floristic changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales‐miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azucena Molina‐solís</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher J Cleal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taxon, the journal of the International Association for Plant Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 74 (3), pp.697 - 706. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/tax.13317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-evaluating the phylogenetic relationships of zosterophylls with a comprehensively sampled dataset and a combination of traditional and new alternative methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Claisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru M F Tomescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcaf146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First palynological evidence from the Upper Devonian of Armenia (northern Gondwanan margin): Biostratigraphic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirush Khachatryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taniel Danelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Breuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeoworld</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (3), pp.100879. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palwor.2024.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrofloral biostratigraphy reflects late Carboniferous vegetation dynamics in the Nord‐Pas‐de‐Calais Coalfield, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azucena Molina‐solís</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher J Cleal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales‐miñana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papers in Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/spp2.1551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New morphological and anatomical data derived from a rare Early Devonian French flora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Prestianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 322, pp.105049. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revpalbo.2023.105049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No (Cambrian) explosion and no (Ordovician) event: A single long-term radiation in the early Palaeozoic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David a T Harper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Munnecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 623, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2023.111592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239047v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambrian explosion and Ordovician biodiversification or Cambrian biodiversification and Ordovician explosion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A.T. Harper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert van Bocxlaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolving Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, pp.100018. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eve.2023.100018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of geological biases on our perception of early land plant radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher J Cleal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinzhuang Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pala.12644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A diverse Early Devonian palynoflora from the Waxweiler Lagerstätte (Klerf Formation, Rhenish Massif, Western Germany): palaeobotanical implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisan Sariaslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin R Langer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Meienbrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palynology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47 (2), pp.2150904. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01916122.2022.2150904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation dynamics in the Early–Middle Pennsylvanian coal swamps of the Nord-Pas-de-Calais Coalfield, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azucena Molina-Solís</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher J Cleal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeoworld</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palwor.2023.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into Silurian–Devonian palaeophytogeography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher J Cleal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 613, pp.111393. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2023.111393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major Early-Middle Devonian oceanic oxygenation linked to early land plant evolution detected using high-resolution U isotopes of marine limestones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Elrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey J Gilleaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen J Romaniello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas J Algeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer L Morford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 581, pp.117410. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the Rebreuve plant assemblage from the Lower Devonian of Artois, northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Prestianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23818107.2022.2101516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Silurian–Devonian terrestrial revolution: Diversity patterns and sampling bias of the vascular plant macrofossil record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher J Cleal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinzhuang Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 231, pp.104085. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2022.104085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further observations on the spores of the Rhynie chert plant Horneophyton lignieri (Kidston & Lang) Barghoorn & Darrah, 1938: Implications for palaeodiversity studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Steemans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 296, pp.104543. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revpalbo.2021.104543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Great Ordovician Biodiversification Event (GOBE) is not a single event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David a T Harper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleontological research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (4), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2517/2021pr001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Great Ordovician Biodiversification Event (GOBE) is Not a Single Event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Harper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleontological research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (4), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2517/2021PR001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A factor analysis approach to modelling the early diversification of terrestrial vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Cleal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gerrienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cascales-Miñana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 566, pp.110170. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2020.110170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeobotanical experiences of plant diversity in deep time. II: How to measure and analyse past plant biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather S Pardoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher J Cleal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher M Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basil a S Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 580, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2021.110618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further observations on the spores of the Rhynie chert plant Horneophyton lignieri (Kidston & Lang) Barghoorn & Darrah, 1938: Implications for palaeodiversity studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Steemans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 296, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revpalbo.2021.104543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant resilience and extinctions through the Permian to Middle Triassic on the North China Block: A multilevel diversity analysis of macrofossil records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conghui Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiashu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pu Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher J Cleal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 223, pp.103846. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2021.103846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Floras ‒ revealing large-scale patterns in Palaeozoic vegetation history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher J Cleal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Palaeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 70 (2021), pp.31-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The palaeogeographical impact on the biodiversity of marine faunas during the Ordovician radiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David a T Harper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M Kroeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Servais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 207, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2021.103665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeobotanical experiences of plant diversity in deep time. 1: How well can we identify past plant diversity in the fossil record?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher J Cleal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather S Pardoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher M Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basil a S Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 576, pp.110481. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2021.110481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A factor analysis approach to modelling the early diversification of terrestrial vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. J. Cleal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gerrienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cascales-Miñana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 566, pp.110170. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2020.110170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The palaeogeographical impact on the biodiversity of marine faunas during the Ordovician radiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A.T. Harper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kroeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Servais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 207, pp.103665. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2021.103665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity dynamics of Devonian terrestrial palynofloras from China: Regional and global significance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiming Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianghong Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 200, pp.102967. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2019.102967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Palaeozoic diversifications and extinctions in the marine biosphere: a continuum of change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A.T. Harper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Servais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 157 (1), pp.5-21. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0016756819001298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonial palynomorphs from the Upper Ordovician of north-eastern Iran: ‘thalli’, coenobial Chlorophyceae (Hydrodictyaceae) or cyanobacteria?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navid Navidi-Izad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Hashemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Wellman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palynology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44 (4), pp.575-585. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01916122.2019.1657197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The floristic relationship between the upland and lowland Carboniferous wetlands of Variscan Euramerica — Evidence from some medullosalean pteridosperm fronds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Cleal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Palaeogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (1), </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s42501-019-0029-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welcome to papers from the 4th International Meeting of Agora Paleobotanica – Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Prestianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gerrienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Environmental Science Transactions of the Royal Society of Edinburgh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Agora Paleobotanica, 108 (4), pp.337-338. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1755691018000828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the Great Ordovician Diversification of land plants: Recent data and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Cleal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gerrienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A.T. Harper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 534, pp.109280. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2019.109280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the hydraulic conductance of three woody Devonian plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gerrienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sirjacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Steemans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAWA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (3), pp.446-465. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22941932-40190232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alternative model for the earliest evolution of vascular plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Lepot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gerrienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lethaia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (4), pp.445-453. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/let.12323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the spore assemblages from the Lower Devonian Posongchong Formation of Wenshan, Yunnan Province, southwestern China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gerrienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Environmental Science Transactions of the Royal Society of Edinburgh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 108 (4), pp.339-354. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1755691018000233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Furongian (late Cambrian) Biodiversity Gap: Real or apparent?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A.T. Harper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Topper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Dong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeoworld</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (1-2), pp.4-12. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palwor.2019.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonial palynomorphs from the Upper Ordovician of north-eastern Iran: ‘thalli’, coenobial Chlorophyceae (Hydrodictyaceae) or cyanobacteria?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navid Navidi-Izad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Hashemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Wellman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palynology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (4), pp.575-585. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01916122.2019.1657197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilingostrobus chaloneri gen. et sp. nov., a Late Devonian woody lycopsid from Hunan, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gerrienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Prestianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Cheng-Sen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (7), pp.e0198287. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0198287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plants—the great survivors!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Cleal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gerrienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Anderson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (6), pp.224-229. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gto.12250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putative Late Ordovician land plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariusz Salamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gerrienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Przemysław Gorzelak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paweł Filipiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 218 (4), pp.1305 - 1309. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.15091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Evolution of Reproductive Organs in Land Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong-Jian Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José B Diez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.54. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.00054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword for the thematic issue of the First Workshop on Iberian Palaeobotany and Palynology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José B Diez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (6), pp.489-490. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2018.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plants-the great survivors!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Cleal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gerrienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Anderson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (6), pp.224-229. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gto.12250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apparent changes in the Ordovician–Mississippian plant diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 227, pp.19-27. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revpalbo.2015.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welcome to papers from the Second International Meeting of Agora Paleobotanica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José B. Diez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Second International Congress of Agora Paleobotanica, 27 (3-4), pp.291-293. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08912963.2014.945444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity patterns of the vascular plant group Zosterophyllopsida in relation to Devonian paleogeography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 423, pp.53-61. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2015.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New palaeobotanical data from the Lower Devonian of Mezquita de Loscos (Teruel Province, Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Rials</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinzhuang Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Miguel Sender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafa Moreno-Domínguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Second International Congress of Agora Paleobotanica, 27 (3-4), pp.299-307. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08912963.2014.890191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the origin and diversification of vascular plants through a comprehensive Bayesian analysis of the fossil record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Silvestro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine D. Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Antonelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Evolutionary plant radiations 207 (2), pp.425-436. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.13247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the major depletions of conodont diversity during the Triassic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Martínez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Plasencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Botella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (5), pp.503-507. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08912963.2014.890192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The plant fossil record reflects just two great extinction events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. J. Cleal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (3), pp.195-200. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ter.12086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00992654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the diversity dynamics of Triassic conodonts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Martinez-Perez,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Plasencia,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Mazza,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Botella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (5), pp.591-602. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08912963.2013.808632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition and dynamics of the great Phanerozoic Evolutionary Floras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher J. Cleal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lethaia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (4), pp.469-484. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/let.12070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity dynamics of Zosterophyllopsida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lethaia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (2), pp.205-215. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/let.12051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00961824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the best way to measure extinction? A reflection from the palaeobotanical record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. J. Cleal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Diez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 124, pp.126-147. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2013.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00936941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptionally preserved algae from the Lower Ordovician Cabrières Biota (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Birolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dupichaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gougeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Guenser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Fossil Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Daniela Basso, Valentina Alice Bracchi, Giovanni Coletti, Pietro Bazzicalupo &amp; Pierfrancesco Cappa, Sep 2024, Le Castella, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting ‘global’ biodiversity patterns of the early Palaeozoic radiation(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David a T Harper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Munnecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGCP 668: Equatorial Gondwanan History and Early Palaeozoic Evolutionary Dynamics 2021 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular signatures of kerogens and bitumens from the Lower Devonian Rhynie chert: Insights into the botanical affinity of the earliest land plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuradha Tewari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Lepot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suryendu Dutta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Riboulleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Virtual conference, United States. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-18997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity patterns of the vascular plant group Zosterophyllopsida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Palaeobotany and Palynology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01073630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrestrialization in the Ordovician</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Wellman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Servais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David A. T. Harper; Bertrand Lefebvre; Ian G. Percival; Thomas Servais. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Global Synthesis of the Ordovician System: Part 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 532, The Geological Society, pp.171-190, 2023, 978-1-78620-588-9. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/sp532-2022-92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId216"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Borja Cascales-Miñana </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource partitioning and modernization of arthropod feeding strategies on Pennsylvanian medullosalean foliage from the Nord-Pas-de-Calais Coalfield, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azucena Molina-Solís</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher J Cleal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artai A Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mcloughlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José B Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 685, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2025.113517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-evaluating the phylogenetic relationships of zosterophylls with a comprehensively sampled dataset and a combination of traditional and new alternative methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Claisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru M F Tomescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcaf146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First palynological evidence from the Upper Devonian of Armenia (northern Gondwanan margin): Biostratigraphic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirush Khachatryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taniel Danelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Breuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeoworld</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (3), pp.100879. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palwor.2024.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The taxonomy of fossil lyginopteridalean fronds &amp;lt;i&amp;gt;Eusphenopteris neuropteroides&amp;lt;/i&amp;gt; and their importance for understanding late Carboniferous floristic changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales‐miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azucena Molina‐solís</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher J Cleal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taxon, the journal of the International Association for Plant Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 74 (3), pp.697 - 706. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/tax.13317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrofloral biostratigraphy reflects late Carboniferous vegetation dynamics in the Nord‐Pas‐de‐Calais Coalfield, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azucena Molina‐solís</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher J Cleal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales‐miñana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papers in Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/spp2.1551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New morphological and anatomical data derived from a rare Early Devonian French flora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Prestianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 322, pp.105049. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revpalbo.2023.105049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No (Cambrian) explosion and no (Ordovician) event: A single long-term radiation in the early Palaeozoic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David a T Harper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Munnecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 623, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2023.111592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239047v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambrian explosion and Ordovician biodiversification or Cambrian biodiversification and Ordovician explosion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A.T. Harper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert van Bocxlaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolving Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, pp.100018. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eve.2023.100018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of geological biases on our perception of early land plant radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher J Cleal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinzhuang Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pala.12644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A diverse Early Devonian palynoflora from the Waxweiler Lagerstätte (Klerf Formation, Rhenish Massif, Western Germany): palaeobotanical implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisan Sariaslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin R Langer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Meienbrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palynology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47 (2), pp.2150904. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01916122.2022.2150904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation dynamics in the Early–Middle Pennsylvanian coal swamps of the Nord-Pas-de-Calais Coalfield, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azucena Molina-Solís</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher J Cleal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeoworld</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palwor.2023.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into Silurian–Devonian palaeophytogeography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher J Cleal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 613, pp.111393. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2023.111393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major Early-Middle Devonian oceanic oxygenation linked to early land plant evolution detected using high-resolution U isotopes of marine limestones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Elrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey J Gilleaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen J Romaniello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas J Algeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer L Morford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 581, pp.117410. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Silurian–Devonian terrestrial revolution: Diversity patterns and sampling bias of the vascular plant macrofossil record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher J Cleal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinzhuang Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 231, pp.104085. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2022.104085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the Rebreuve plant assemblage from the Lower Devonian of Artois, northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Prestianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23818107.2022.2101516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further observations on the spores of the Rhynie chert plant Horneophyton lignieri (Kidston & Lang) Barghoorn & Darrah, 1938: Implications for palaeodiversity studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Steemans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 296, pp.104543. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revpalbo.2021.104543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A factor analysis approach to modelling the early diversification of terrestrial vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Cleal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gerrienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cascales-Miñana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 566, pp.110170. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2020.110170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeobotanical experiences of plant diversity in deep time. II: How to measure and analyse past plant biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather S Pardoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher J Cleal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher M Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basil a S Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 580, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2021.110618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The palaeogeographical impact on the biodiversity of marine faunas during the Ordovician radiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David a T Harper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M Kroeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Servais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 207, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2021.103665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further observations on the spores of the Rhynie chert plant Horneophyton lignieri (Kidston & Lang) Barghoorn & Darrah, 1938: Implications for palaeodiversity studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Steemans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 296, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revpalbo.2021.104543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant resilience and extinctions through the Permian to Middle Triassic on the North China Block: A multilevel diversity analysis of macrofossil records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conghui Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiashu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pu Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher J Cleal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 223, pp.103846. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2021.103846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Floras ‒ revealing large-scale patterns in Palaeozoic vegetation history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher J Cleal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Palaeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 70 (2021), pp.31-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeobotanical experiences of plant diversity in deep time. 1: How well can we identify past plant diversity in the fossil record?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher J Cleal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather S Pardoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher M Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basil a S Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 576, pp.110481. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2021.110481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A factor analysis approach to modelling the early diversification of terrestrial vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. J. Cleal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gerrienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cascales-Miñana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 566, pp.110170. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2020.110170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The palaeogeographical impact on the biodiversity of marine faunas during the Ordovician radiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A.T. Harper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kroeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Servais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 207, pp.103665. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2021.103665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Great Ordovician Biodiversification Event (GOBE) is Not a Single Event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Harper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleontological research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (4), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2517/2021PR001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Great Ordovician Biodiversification Event (GOBE) is not a single event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David a T Harper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleontological research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (4), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2517/2021pr001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity dynamics of Devonian terrestrial palynofloras from China: Regional and global significance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiming Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianghong Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 200, pp.102967. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2019.102967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Palaeozoic diversifications and extinctions in the marine biosphere: a continuum of change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A.T. Harper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Servais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 157 (1), pp.5-21. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0016756819001298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonial palynomorphs from the Upper Ordovician of north-eastern Iran: ‘thalli’, coenobial Chlorophyceae (Hydrodictyaceae) or cyanobacteria?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navid Navidi-Izad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Hashemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Wellman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palynology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44 (4), pp.575-585. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01916122.2019.1657197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welcome to papers from the 4th International Meeting of Agora Paleobotanica – Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Prestianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gerrienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Environmental Science Transactions of the Royal Society of Edinburgh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Agora Paleobotanica, 108 (4), pp.337-338. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1755691018000828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the Great Ordovician Diversification of land plants: Recent data and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Cleal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gerrienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A.T. Harper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 534, pp.109280. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2019.109280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the hydraulic conductance of three woody Devonian plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gerrienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sirjacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Steemans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAWA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (3), pp.446-465. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22941932-40190232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alternative model for the earliest evolution of vascular plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Lepot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gerrienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lethaia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (4), pp.445-453. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/let.12323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the spore assemblages from the Lower Devonian Posongchong Formation of Wenshan, Yunnan Province, southwestern China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gerrienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Environmental Science Transactions of the Royal Society of Edinburgh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 108 (4), pp.339-354. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1755691018000233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Furongian (late Cambrian) Biodiversity Gap: Real or apparent?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A.T. Harper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Topper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan-Dong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeoworld</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (1-2), pp.4-12. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palwor.2019.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonial palynomorphs from the Upper Ordovician of north-eastern Iran: ‘thalli’, coenobial Chlorophyceae (Hydrodictyaceae) or cyanobacteria?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navid Navidi-Izad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Hashemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Wellman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palynology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (4), pp.575-585. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01916122.2019.1657197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The floristic relationship between the upland and lowland Carboniferous wetlands of Variscan Euramerica — Evidence from some medullosalean pteridosperm fronds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Cleal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Palaeogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (1), </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s42501-019-0029-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plants—the great survivors!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Cleal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gerrienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Anderson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (6), pp.224-229. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gto.12250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putative Late Ordovician land plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariusz Salamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gerrienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Przemysław Gorzelak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paweł Filipiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 218 (4), pp.1305 - 1309. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.15091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Evolution of Reproductive Organs in Land Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong-Jian Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José B Diez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.54. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.00054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword for the thematic issue of the First Workshop on Iberian Palaeobotany and Palynology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José B Diez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (6), pp.489-490. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2018.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plants-the great survivors!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Cleal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gerrienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Anderson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (6), pp.224-229. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gto.12250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilingostrobus chaloneri gen. et sp. nov., a Late Devonian woody lycopsid from Hunan, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gerrienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Prestianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Cheng-Sen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (7), pp.e0198287. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0198287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apparent changes in the Ordovician–Mississippian plant diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 227, pp.19-27. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revpalbo.2015.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welcome to papers from the Second International Meeting of Agora Paleobotanica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José B. Diez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Second International Congress of Agora Paleobotanica, 27 (3-4), pp.291-293. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08912963.2014.945444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity patterns of the vascular plant group Zosterophyllopsida in relation to Devonian paleogeography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 423, pp.53-61. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2015.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New palaeobotanical data from the Lower Devonian of Mezquita de Loscos (Teruel Province, Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Rials</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinzhuang Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Miguel Sender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafa Moreno-Domínguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Second International Congress of Agora Paleobotanica, 27 (3-4), pp.299-307. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08912963.2014.890191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the origin and diversification of vascular plants through a comprehensive Bayesian analysis of the fossil record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Silvestro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine D. Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Antonelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Evolutionary plant radiations 207 (2), pp.425-436. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.13247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the major depletions of conodont diversity during the Triassic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Martínez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Plasencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Botella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (5), pp.503-507. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08912963.2014.890192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the diversity dynamics of Triassic conodonts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Martinez-Perez,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Plasencia,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Mazza,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Botella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (5), pp.591-602. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08912963.2013.808632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition and dynamics of the great Phanerozoic Evolutionary Floras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher J. Cleal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lethaia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (4), pp.469-484. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/let.12070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity dynamics of Zosterophyllopsida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lethaia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (2), pp.205-215. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/let.12051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00961824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The plant fossil record reflects just two great extinction events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. J. Cleal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (3), pp.195-200. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ter.12086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00992654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the best way to measure extinction? A reflection from the palaeobotanical record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. J. Cleal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Diez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 124, pp.126-147. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2013.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00936941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptionally preserved algae from the Lower Ordovician Cabrières Biota (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Birolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dupichaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gougeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Guenser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Fossil Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Daniela Basso, Valentina Alice Bracchi, Giovanni Coletti, Pietro Bazzicalupo &amp; Pierfrancesco Cappa, Sep 2024, Le Castella, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting ‘global’ biodiversity patterns of the early Palaeozoic radiation(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David a T Harper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Munnecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGCP 668: Equatorial Gondwanan History and Early Palaeozoic Evolutionary Dynamics 2021 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular signatures of kerogens and bitumens from the Lower Devonian Rhynie chert: Insights into the botanical affinity of the earliest land plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuradha Tewari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Lepot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suryendu Dutta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Riboulleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Virtual conference, United States. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-18997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity patterns of the vascular plant group Zosterophyllopsida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Palaeobotany and Palynology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01073630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrestrialization in the Ordovician</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Wellman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Servais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David A. T. Harper; Bertrand Lefebvre; Ian G. Percival; Thomas Servais. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Global Synthesis of the Ordovician System: Part 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 532, The Geological Society, pp.171-190, 2023, 978-1-78620-588-9. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/sp532-2022-92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId216"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450311v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azucena Molina-Sol&#237;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Cleal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artai A Santos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcloughlin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; B Diez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2025.113517" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135894v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Cascales&#8208;mi&#241;ana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azucena Molina&#8208;sol&#237;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tax.13317" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249510v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Claisse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Cascales-Mi&#241;ana" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Capel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru M F Tomescu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaf146" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406443v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirush Khachatryan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taniel Danelian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Breuer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steemans" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palwor.2024.09.003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728351v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monnet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spp2.1551" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425941v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Prestianni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2023.105049" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239047v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Servais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David a T Harper" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefebvre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Munnecke" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111592" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292641v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A.T. Harper" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert van Bocxlaer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eve.2023.100018" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037013v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinzhuang Xue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12644" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896264v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisan Sariaslan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R Langer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Meienbrock" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01916122.2022.2150904" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239168v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palwor.2023.04.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946422v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111393" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781208v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Elrick" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey J Gilleaudeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J Romaniello" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Algeo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer L Morford" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117410" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781273v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2022.2101516" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781211v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.104085" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457988v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cascales-Mi&#241;ana" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Capel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Steemans" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2021.104543" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781256v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2517/2021pr001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457854v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Harper" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2517/2021PR001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457593v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Cleal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gerrienne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.110170" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448637v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather S Pardoe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M Berry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil a S Davis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110618" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448558v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Servais" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782793v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conghui Xiong" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiashu Wang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pu Huang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103846" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332363v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782219v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Kroeck" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2021.103665" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448617v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110481" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331136v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Cleal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457660v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kroeck" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034272v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Shen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Gong" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghong Dong" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2019.102967" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046667v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756819001298" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046697v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Navidi-Izad" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Hashemi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie R&#233;gnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Wellman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01916122.2019.1657197" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397184v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cleal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42501-019-0029-3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397169v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerrienne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1755691018000828" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046718v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2019.109280" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397196v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sirjacq" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-40190232" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046714v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lepot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/let.12323" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397175v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Xue" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rial" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1755691018000233" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408760v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Topper" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan-Dong Zhang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palwor.2019.01.007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457583v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397155v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Cheng-Sen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0198287" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457404v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Anderson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gto.12250" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01910099v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Salamon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemys&#322;aw Gorzelak" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Filipiak" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15091" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397145v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong-Jian Liu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00054" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397160v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2018.10.001" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397163v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01481927v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2015.10.005" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01164666v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; B. Diez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2014.945444" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01140840v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Meyer-Berthaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.01.024" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01164741v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Rials" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Sender" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa Moreno-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2014.890191" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01281434v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Silvestro" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine D. Bacon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Antonelli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13247" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02090378v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mart&#237;nez-P&#233;rez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Plasencia" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Botella" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2014.890192" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00992654v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12086" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4QHZDZL1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01076134v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Martinez-Perez," TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Plasencia," TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Mazza," TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2013.808632" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01111145v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Cleal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/let.12070" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WQ61PLCR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00961824v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/let.12051" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MRG7B5PF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936941v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Diez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2013.05.013" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N7VL9J1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776042v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Birolini" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dupichaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gougeon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guenser" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433570v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483132v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuradha Tewari" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suryendu Dutta" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Riboulleau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-18997" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01073630v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239099v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/sp532-2022-92" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450311v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azucena Molina-Sol&#237;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Cleal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artai A Santos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcloughlin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; B Diez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2025.113517" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249510v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Claisse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Cascales-Mi&#241;ana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Capel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru M F Tomescu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaf146" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406443v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirush Khachatryan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taniel Danelian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Breuer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steemans" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palwor.2024.09.003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135894v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Cascales&#8208;mi&#241;ana" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azucena Molina&#8208;sol&#237;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tax.13317" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728351v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monnet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spp2.1551" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425941v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Prestianni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2023.105049" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239047v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Servais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David a T Harper" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefebvre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Munnecke" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111592" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292641v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A.T. Harper" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert van Bocxlaer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eve.2023.100018" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037013v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinzhuang Xue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12644" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896264v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisan Sariaslan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R Langer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Meienbrock" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01916122.2022.2150904" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239168v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palwor.2023.04.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946422v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111393" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781208v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Elrick" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey J Gilleaudeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J Romaniello" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Algeo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer L Morford" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117410" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781211v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.104085" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781273v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2022.2101516" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457988v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cascales-Mi&#241;ana" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Capel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Steemans" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2021.104543" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457593v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Cleal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gerrienne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.110170" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448637v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather S Pardoe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M Berry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil a S Davis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110618" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782219v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Kroeck" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2021.103665" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448558v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Servais" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782793v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conghui Xiong" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiashu Wang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pu Huang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103846" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332363v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448617v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110481" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331136v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Cleal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457660v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kroeck" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457854v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Harper" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2517/2021PR001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781256v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2517/2021pr001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034272v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Shen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Gong" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghong Dong" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2019.102967" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046667v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756819001298" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046697v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Navidi-Izad" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Hashemi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie R&#233;gnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Wellman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01916122.2019.1657197" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397169v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerrienne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1755691018000828" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046718v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cleal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2019.109280" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397196v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sirjacq" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-40190232" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046714v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lepot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/let.12323" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397175v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Xue" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rial" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1755691018000233" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408760v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Topper" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan-Dong Zhang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palwor.2019.01.007" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457583v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397184v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42501-019-0029-3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457404v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Anderson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gto.12250" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01910099v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Salamon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemys&#322;aw Gorzelak" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Filipiak" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15091" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397145v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong-Jian Liu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00054" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397160v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2018.10.001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397163v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397155v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Cheng-Sen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0198287" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01481927v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2015.10.005" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01164666v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; B. Diez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2014.945444" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01140840v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Meyer-Berthaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.01.024" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01164741v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Rials" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Sender" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa Moreno-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2014.890191" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01281434v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Silvestro" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine D. Bacon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Antonelli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13247" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02090378v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mart&#237;nez-P&#233;rez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Plasencia" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Botella" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2014.890192" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01076134v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Martinez-Perez," TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Plasencia," TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Mazza," TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2013.808632" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01111145v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Cleal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/let.12070" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WQ61PLCR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00961824v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/let.12051" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MRG7B5PF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00992654v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12086" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4QHZDZL1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936941v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Diez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2013.05.013" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N7VL9J1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776042v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Birolini" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dupichaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gougeon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guenser" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433570v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483132v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuradha Tewari" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suryendu Dutta" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Riboulleau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-18997" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01073630v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239099v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/sp532-2022-92" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>