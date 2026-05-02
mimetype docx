--- v0 (2026-03-19)
+++ v1 (2026-05-02)
@@ -428,944 +428,944 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lagrangian stochastic model for the orientation of inertialess non spherical particles in turbulent flows: an efficient numerical method for CFD approach</w:t>
+                <w:t xml:space="preserve">Influence of engineered roughness microstructures on adhesion and turbulent resuspension of microparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Campana</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amir Banari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Graebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rudolph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Mohseni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lorenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2023.105870⟩</w:t>
+              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 174, pp.106258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2023.106258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03862286v1</w:t>
+                <w:t xml:space="preserve">hal-04232948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of engineered roughness microstructures on adhesion and turbulent resuspension of microparticles</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lagrangian stochastic model for the orientation of inertialess non spherical particles in turbulent flows: an efficient numerical method for CFD approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lorenz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lorenzo Campana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Henry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 174, pp.106258. </w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 257, pp.105870. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2023.106258⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2023.105870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04232948v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle agglomeration in flows: fast data-driven spatial decomposition algorithm for CFD simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Instantaneous turbulent kinetic energy modelling based on Lagrangian stochastic approach in CFD and application to wind energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerlyns Martínez Rodríguez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Henry</w:t>
+                <w:t xml:space="preserve">Jean-Francois Jabir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerlyns Martinez Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2021.103962⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2021.110929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03180740v2</w:t>
+                <w:t xml:space="preserve">hal-03108031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic model for the alignment and tumbling of rigid fibres in two-dimensional turbulent shear flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Campana</w:t>
+                <w:t xml:space="preserve">Particle agglomeration in flows: fast data-driven spatial decomposition algorithm for CFD simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerlyns Martínez Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Bec</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 149, pp.103962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2021.103962⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03718232v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03180740v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instantaneous turbulent kinetic energy modelling based on Lagrangian stochastic approach in CFD and application to wind energy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stochastic model for the alignment and tumbling of rigid fibres in two-dimensional turbulent shear flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Campana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kerlyns Martinez Rodriguez</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (12), pp.124605</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03108031v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Distancing: The Sensitivity of Numerical Simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Henry</w:t>
+                <w:t xml:space="preserve">On the weak convergence rate of an exponential Euler scheme for SDEs governed by coefficients with superlinear growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerlyns Martinez-Rodriguez</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Francois Jabir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerlyns Martínez Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERCIM News</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bernoulli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (1), pp.312-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3150/20-BEJ1241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03041624v1</w:t>
+                <w:t xml:space="preserve">hal-02282168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the Applicability of Random Forest-Based Models for the Forecast of Run-of-River Hydropower Generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Social Distancing: The Sensitivity of Numerical Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerlyns Martinez-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Sessa</w:t>
+                <w:t xml:space="preserve">Hervé Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edi Assoumou</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Rutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clean Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ERCIM News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Special theme: Pandemic Modelling and Simulation, 2021 (124)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03499725v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the weak convergence rate of an exponential Euler scheme for SDEs governed by coefficients with superlinear growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyzing the Applicability of Random Forest-Based Models for the Forecast of Run-of-River Hydropower Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Sessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Francois Jabir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kerlyns Martínez Rodríguez</w:t>
+                <w:t xml:space="preserve">Sofia Simões</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bernoulli</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27 (1), pp.312-347. </w:t>
+              <w:t xml:space="preserve">Clean Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (4), pp.858-880. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3150/20-BEJ1241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cleantechnol3040050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282168v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03499725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New spatial decomposition method for accurate, mesh-independent agglomeration predictions in particle-laden flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerlyns Martínez Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1666,209 +1666,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01678710v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle approximation for Lagrangian Stochastic Models with specular boundary condition</w:t>
+                <w:t xml:space="preserve">Strong convergence of the symmetrized Milstein scheme for some CEV-like SDEs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Jabir</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Olivero Quinteros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Communications in Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Bernoulli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (3), pp.1995-2042. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/18-ECP108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3150/16-BEJ918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01147441v1</w:t>
+                <w:t xml:space="preserve">hal-01185353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong convergence of the symmetrized Milstein scheme for some CEV-like SDEs</w:t>
+                <w:t xml:space="preserve">Particle approximation for Lagrangian Stochastic Models with specular boundary condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Héctor Olivero Quinteros</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Jabir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bernoulli</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 24 (3), pp.1995-2042. </w:t>
+              <w:t xml:space="preserve">Electronic Communications in Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3150/16-BEJ918⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/18-ECP108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01185353v1</w:t>
+                <w:t xml:space="preserve">hal-01147441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the wind circulation around mills with a Lagrangian stochastic approach</w:t>
               </w:r>
@@ -1978,356 +1978,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01401140v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lagrangian stochastic models with specular boundary condition</w:t>
+                <w:t xml:space="preserve">Monte Carlo methods for linear and non-linear Poisson-Boltzmann equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Leman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Violeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfa.2014.11.016⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, CEMRACS 2013, 48, pp.420-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/201448020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00875040v1</w:t>
+                <w:t xml:space="preserve">hal-01088930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarification and Complement to &amp;quot; Mean-Field Description and Propagation of Chaos in Networks of Hodgkin–Huxley and FitzHugh–Nagumo Neurons</w:t>
+                <w:t xml:space="preserve">Lagrangian stochastic models with specular boundary condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Talay</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Jabir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13408-015-0031-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 268 (6), pp.1309-1381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfa.2014.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01098582v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00875040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo methods for linear and non-linear Poisson-Boltzmann equation</w:t>
+                <w:t xml:space="preserve">Clarification and Complement to &amp;quot; Mean-Field Description and Propagation of Chaos in Networks of Hodgkin–Huxley and FitzHugh–Nagumo Neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Maire</w:t>
+                <w:t xml:space="preserve">Olivier Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Violeau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Talay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, CEMRACS 2013, 48, pp.420-446. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), pp.19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/proc/201448020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13408-015-0031-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01088930v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01098582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nash equilibrium for coupling of CO2 allowances and electricity markets</w:t>
               </w:r>
@@ -2447,51 +2447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquin Fontbona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Jabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Jabir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 38 (7), pp.1141-1182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2519,408 +2519,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00691712v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On confined McKean Langevin processes satisfying the mean no-permeability boundary condition</w:t>
+                <w:t xml:space="preserve">On conditional McKean Lagrangian stochastic models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Jabir</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Jabir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Talay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spa.2011.07.006⟩</w:t>
+              <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 151, 1-2, pp.319-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00440-010-0301-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00559072v2</w:t>
+                <w:t xml:space="preserve">inria-00345524v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le carbone, un nouveau marché pour les mathématiques financières</w:t>
+                <w:t xml:space="preserve">On confined McKean Langevin processes satisfying the mean no-permeability boundary condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joanna Jongwane</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Jabir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 121 (12), pp.2751-2775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2011.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01350381v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00559072v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic representations of derivatives of solutions of one-dimensional parabolic variational inequalities with Neumann boundary conditions</w:t>
+                <w:t xml:space="preserve">Le carbone, un nouveau marché pour les mathématiques financières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou Cissé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Talay</w:t>
+                <w:t xml:space="preserve">Joanna Jongwane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00579341v1</w:t>
+                <w:t xml:space="preserve">hal-01350381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On conditional McKean Lagrangian stochastic models</w:t>
+                <w:t xml:space="preserve">Stochastic representations of derivatives of solutions of one-dimensional parabolic variational inequalities with Neumann boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Talay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 151, 1-2, pp.319-351. </w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (2), pp.395-424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00440-010-0301-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/10-AIHP357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00345524v4</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00579341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Lagrangian Method for Downscaling Problems in Computational Fluid Dynamics</w:t>
               </w:r>
@@ -2945,51 +2945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Jabir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3049,77 +3049,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic interpretation and random walk on spheres algorithms for the Poisson-Boltzmann equation in molecular dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Talay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 44 (5), pp.997-1048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3277,494 +3277,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00278514v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On mean discounted numbers of passage times in small balls of Ito processes observed at discrete times</w:t>
+                <w:t xml:space="preserve">On mean numbers of passage times in small balls of discretized Itô processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Talay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Communications in Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 14, pp.19</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 14, pp.302-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/ecp.v14-1479⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00347610v3</w:t>
+                <w:t xml:space="preserve">hal-00602053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Downscaling Method: Application to Wind Refinement</w:t>
+                <w:t xml:space="preserve">On mean discounted numbers of passage times in small balls of Ito processes observed at discrete times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Talay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Environmental Research and Risk Assessment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Electronic Communications in Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 14, pp.19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00337526v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00347610v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valuing CO2 Emission Allowances with Stochastic Control</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stochastic Downscaling Method: Application to Wind Refinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bernardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERCIM News</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Stochastic Environmental Research and Risk Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (6), pp.851-859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00477-008-0276-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00605455v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00337526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On mean numbers of passage times in small balls of discretized Itô processes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis Talay</w:t>
+                <w:t xml:space="preserve">Valuing CO2 Emission Allowances with Stochastic Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Davidau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bossy Mireille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Pourtallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Communications in Probability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ERCIM News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 78, pp.24-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602053v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00605455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euler scheme for SDEs with non-Lipschitz diffusion coefficient: strong convergence</w:t>
               </w:r>
@@ -3966,662 +3966,662 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of droplet dispersion to emission and ambient air properties</w:t>
+                <w:t xml:space="preserve">Sensitivity analysis and uncertainty in CFD simulations of multiphase flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelo Murrone</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurore Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2021 - 34ème Congrès Français sur les Aérosols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">OpenTurns User day 14 (2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03469351v1</w:t>
+                <w:t xml:space="preserve">hal-03469388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local turbulent kinetic energy modelling based on Lagrangian stochastic approach in CFD and application to wind energy</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sensitivity of droplet dispersion to emission and ambient air properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerlyns Martinez-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Murrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMS Annual Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFA 2021 - 34ème Congrès Français sur les Aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03352876v1</w:t>
+                <w:t xml:space="preserve">hal-03469351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis and uncertainty in CFD simulations of multiphase flow</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurore Dupré</w:t>
+                <w:t xml:space="preserve">Local turbulent kinetic energy modelling based on Lagrangian stochastic approach in CFD and application to wind energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerlyns Martínez Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Jabir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OpenTurns User day 14 (2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMS Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Virtual format, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ems2021-399⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03469388v1</w:t>
+                <w:t xml:space="preserve">hal-03352876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the climate dependency of the run-of-river based hydro power generation using machine learning techniques: an application to French, Portuguese and Spanish cases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edi Assoumou</w:t>
+                <w:t xml:space="preserve">A Lagrangian stochastic model for rod orientation in turbulent flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Campana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Minier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMS 2019 Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">ICMF 2019 - 10th International Conference Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02302376v1</w:t>
+                <w:t xml:space="preserve">hal-02369274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Model for the Uncertainties in the Long-Term Prediction of Run-of-River Hydropower Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Thuilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Sessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Simoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PGMO Days 2019 - Programme Gaspard Monge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lagrangian stochastic model for rod orientation in turbulent flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Campana</w:t>
+                <w:t xml:space="preserve">Modeling the climate dependency of the run-of-river based hydro power generation using machine learning techniques: an application to French, Portuguese and Spanish cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Sessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bossy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Minier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMF 2019 - 10th International Conference Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">EMS 2019 Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369274v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a first validation of the SDM model for marine flows</w:t>
               </w:r>
@@ -5368,51 +5368,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indifference prices for CO2 emission allowances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davidau Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bossy Mireille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5457,230 +5457,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00593816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discretization of non linear Langevin SDEs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Solving the Uniform Density Constraint in a Stochastic Downscaling Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sever Adrian Hirstoaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavla Kabelikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bernardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minisymposium at the 5-th European Congress of Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CEMRACS 2007 - Centre d'Eté Mathématique de Recherche Avancée en Calcul Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Marseille, France. pp.97-110, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc:2008032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00605716v1</w:t>
+                <w:t xml:space="preserve">inria-00326931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving the Uniform Density Constraint in a Stochastic Downscaling Model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discretization of non linear Langevin SDEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEMRACS 2007 - Centre d'Eté Mathématique de Recherche Avancée en Calcul Scientifique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Minisymposium at the 5-th European Congress of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/proc:2008032⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00326931v1</w:t>
+                <w:t xml:space="preserve">hal-00605716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Particle Method Applied to Local Wind Simulation</w:t>
               </w:r>
@@ -5718,51 +5718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCEP '07 - International Conference for Clean Electrical Power</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Capri, Italy. pp.526-528, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5956,51 +5956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SciCADE 2007 - International conference on scientific computation and differential equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6185,230 +6185,230 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle tracking methodology for Lagrangian numerical simulations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synchronization of stochastic mean field networks of Hodgkin-Huxley neurons with noisy channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Rousseau</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Fontbona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Olivero Quinteros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave and Tidal - 3rd International Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Valdivia, Chile</w:t>
+              <w:t xml:space="preserve">International Conference on Mathematical NeuroScience 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Juan-les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01931714v1</w:t>
+                <w:t xml:space="preserve">hal-01883679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronization of stochastic mean field networks of Hodgkin-Huxley neurons with noisy channels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Particle tracking methodology for Lagrangian numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Di Iorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Héctor Olivero Quinteros</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mokrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Mathematical NeuroScience 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Juan-les-Pins, France</w:t>
+              <w:t xml:space="preserve">Wave and Tidal - 3rd International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Valdivia, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01883679v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01931714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6439,51 +6439,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the wellposedness of some McKean models with moderated or singular diffusion coefficient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Jabir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Samuel N. Cohen; István Gyöngy; Gonҫalo dos Reis; David Siska; Łukasz Szpruch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Stochastic Analysis–BSDEs, SPDEs and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 978-3-030-22285-7</w:t>
@@ -6538,51 +6538,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mokrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Di Iorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6633,77 +6633,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Lagrangian approach for wind farm simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Violeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Briard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6983,51 +6983,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markov processes and parabolic partial differential equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cont Rama. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Quantitative Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons Ltd. Chichester, UK, pp.1142-1159, 2010</w:t>
@@ -7235,51 +7235,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak rough kernel comparison via PPDEs for integrated Volterra processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerlyns Martínez Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Maurer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7323,51 +7323,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong convergence of the exponential Euler scheme for SDEs with superlinear growth coefficients and one-sided Lipschitz drift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerlyns Martínez Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7385,64 +7385,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the climate dependency of the run-of-river based hydro power generation using machine learning techniques: an application to French, Portuguese and Spanish cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Sessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bossy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7473,103 +7473,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning for assessing variability of the long-term projections of the hydropower generation on a European scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Sessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sílvia Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Simoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7600,51 +7600,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the wellposedness of some McKean models with moderated or singular diffusion coefficient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Jabir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7656,190 +7656,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01869951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence rate analysis of time discretization scheme for confined Lagrangian processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Portfolio Management with Drawdown Constraint: An Analysis of Optimal Investment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bossy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656716v1</w:t>
+                <w:t xml:space="preserve">hal-02282162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portfolio Management with Drawdown Constraint: An Analysis of Optimal Investment</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Convergence rate analysis of time discretization scheme for confined Lagrangian processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Jabir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Maftei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bonelli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-02282162v1</w:t>
+                <w:t xml:space="preserve">hal-01656716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-cluster parallel job submission: Experiences with Monte Carlo simulations for computational finance on Grid5000</w:t>
               </w:r>
@@ -7997,51 +7997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Campana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Allende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8115,51 +8115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Campana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Allende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8233,51 +8233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Campana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Allende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8496,51 +8496,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation à fine échelle du vent. Rapport Final de la convention ADEME No 07 05 C 0038.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8608,306 +8608,306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00646422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic representations of derivatives of solutions of one dimensional parabolic variational inequalities with Neumann boundary conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A financial engineering benchmark for performance analysis of grid middlewares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Dung Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhijeet Gaikwad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6921, INRIA. 2009, pp.45</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Baude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Abergel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] RT-365, INRIA. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00381854v4</w:t>
+                <w:t xml:space="preserve">inria-00387324v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A financial engineering benchmark for performance analysis of grid middlewares</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stochastic representations of derivatives of solutions of one dimensional parabolic variational inequalities with Neumann boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Talay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6921, INRIA. 2009, pp.45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Abergel</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">inria-00387324v2</w:t>
+                <w:t xml:space="preserve">inria-00381854v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Statistics Of Spikes Trains For Some Simple Types Of Neuron Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Papadopoulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Talay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Tanré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9314,51 +9314,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence Rate for the Approximation of the Limit Law of Weakly Interacting Particles 2: Application to the Burgers Equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Talay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-2410, INRIA. 1994, pp.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9393,51 +9393,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence rate for the approximation of the limit law of weakly interacting particles 1: smooth interacting kernels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Talay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-2180, INRIA. 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9549,51 +9549,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A47F66B"/>
+    <w:nsid w:val="E677F7DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9780,51 +9780,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bossy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6972-9022" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057465657" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/bossy_m_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04404438v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bossy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Maurer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2025.104747" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04692641v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Vowinckel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Henry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.105115" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03862286v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Campana" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2023.105870" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04232948v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Banari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Graebe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rudolph" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Mohseni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lorenz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2023.106258" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03180740v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerlyns Mart&#237;nez Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103962" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03718232v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03108031v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Jabir" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerlyns Martinez Rodriguez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110929" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03041624v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerlyns Martinez-Rodriguez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rutard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03499725v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sessa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Assoumou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Sim&#245;es" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cleantechnol3040050" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02282168v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Jabir" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/20-BEJ1241" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02497721v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Maftei" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedafshin Shekarforush" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2020.08.064" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02059785v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Alrachid" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Ricci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Szpruch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201965068" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01678710v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Fontbona" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Olivero Quinteros" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-019-01326-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01147441v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-ECP108" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185353v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/16-BEJ918" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01401140v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Espina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Morice" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Paris" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.13" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875040v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2014.11.016" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098582v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faugeras" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Talay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13408-015-0031-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088930v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champagnat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Leman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Violeau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201448020" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913320v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ma&#239;zi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Pourtallier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691712v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Jabin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2013.786727" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00559072v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jabir" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2011.07.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350381v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00579341v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ciss&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AIHP357" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345524v4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-010-0301-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00410932v4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chauvin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010050" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459411v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00278514v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Dung Doan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijeet Gaikwad" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baude" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Stokes-Rees" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2010.08.005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00347610v3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Martinez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337526v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-008-0276-9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00605455v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Davidau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bossy Mireille" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602053v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/ecp.v14-1479" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000176v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Berkaoui" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Diop" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00607773v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Piperno" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loula Fatima Fezoui" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03469351v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Murrone" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03352876v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2021-399" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03469388v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dupr&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02302376v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02390355v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Thuilliez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Simoes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02369274v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Minier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01697596v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mokrani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400678v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Minier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Profeta" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01550316v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645038v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Carmona" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645033v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dia El Hadj Ali" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644924v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12110-4" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605774v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHPCF.2008.4745402" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00593816v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davidau Olivier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605716v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326931v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sever Adrian Hirstoaga" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavla Kabelikova" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:2008032" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172503v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Salameh" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCEP.2007.384265" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605712v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00393030v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121828v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bezinne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Galtier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialle" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/E-SCIENCE.2006.261133" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01931714v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Di Iorio" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01883679v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02283803v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01966351v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01697815v3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Briard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99052-1_3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954377v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9781493927326" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2733-3_13" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097600v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00193883v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504620v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Jan Olsder" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Tanr&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-24602-9_7" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04885861v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04692634v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02520128v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02507400v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Carvalho" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01869951v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01656716v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02282162v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonelli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00173360v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03161688v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bec" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Allende" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375912v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375902v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375877v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763433v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646422v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00381854v4" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00387324v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Abergel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00084905v4" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Papadopoulo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Touboul" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000177v4" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071255v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072728v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073598v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074265v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074492v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bossy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6972-9022" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057465657" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/bossy_m_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04404438v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bossy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Maurer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2025.104747" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04692641v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Vowinckel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Henry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.105115" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04232948v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Banari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Graebe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rudolph" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Mohseni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lorenz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2023.106258" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03862286v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Campana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2023.105870" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03108031v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Jabir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerlyns Martinez Rodriguez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110929" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03180740v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerlyns Mart&#237;nez Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103962" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03718232v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02282168v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Jabir" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/20-BEJ1241" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03041624v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerlyns Martinez-Rodriguez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rutard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03499725v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sessa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Assoumou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Sim&#245;es" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cleantechnol3040050" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02497721v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Maftei" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedafshin Shekarforush" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2020.08.064" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02059785v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Alrachid" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Ricci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Szpruch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201965068" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01678710v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Fontbona" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Olivero Quinteros" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-019-01326-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185353v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/16-BEJ918" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01147441v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-ECP108" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01401140v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Espina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Morice" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Paris" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.13" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088930v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champagnat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Leman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maire" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Violeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201448020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875040v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2014.11.016" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098582v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faugeras" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Talay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13408-015-0031-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913320v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ma&#239;zi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Pourtallier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691712v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Jabin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2013.786727" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345524v4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-010-0301-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00559072v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jabir" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2011.07.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350381v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00579341v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ciss&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AIHP357" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00410932v4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chauvin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010050" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459411v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00278514v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Dung Doan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijeet Gaikwad" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baude" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Stokes-Rees" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2010.08.005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602053v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Martinez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/ecp.v14-1479" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00347610v3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337526v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-008-0276-9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00605455v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Davidau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bossy Mireille" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000176v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Berkaoui" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Diop" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00607773v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Piperno" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loula Fatima Fezoui" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03469388v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dupr&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03469351v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Murrone" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03352876v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2021-399" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02369274v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Minier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02390355v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Thuilliez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Simoes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02302376v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01697596v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mokrani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400678v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Minier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Profeta" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01550316v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645038v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Carmona" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645033v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dia El Hadj Ali" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644924v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12110-4" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605774v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHPCF.2008.4745402" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00593816v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davidau Olivier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326931v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sever Adrian Hirstoaga" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavla Kabelikova" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:2008032" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605716v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172503v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Salameh" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCEP.2007.384265" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605712v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00393030v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121828v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bezinne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Galtier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialle" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/E-SCIENCE.2006.261133" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01883679v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01931714v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Di Iorio" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02283803v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01966351v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01697815v3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Briard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99052-1_3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954377v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9781493927326" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2733-3_13" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097600v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00193883v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504620v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Jan Olsder" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Tanr&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-24602-9_7" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04885861v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04692634v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02520128v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02507400v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Carvalho" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01869951v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02282162v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonelli" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01656716v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00173360v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03161688v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bec" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Allende" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375912v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375902v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375877v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763433v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646422v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00387324v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Abergel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00381854v4" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00084905v4" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Papadopoulo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Touboul" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000177v4" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071255v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072728v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073598v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074265v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074492v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>