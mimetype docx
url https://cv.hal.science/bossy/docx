--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -3030,274 +3030,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00410932v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic interpretation and random walk on spheres algorithms for the Poisson-Boltzmann equation in molecular dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parallel Pricing Algorithms for Multi--Dimensional Bermudan/American Options using Monte Carlo methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Dung Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhijeet Gaikwad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Denis Talay</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Baude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Stokes-Rees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/m2an/2010050⟩</w:t>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (3), pp.568--577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2010.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00459411v1</w:t>
+                <w:t xml:space="preserve">inria-00278514v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Pricing Algorithms for Multi--Dimensional Bermudan/American Options using Monte Carlo methods</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probabilistic interpretation and random walk on spheres algorithms for the Poisson-Boltzmann equation in molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ian Stokes-Rees</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Talay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (5), pp.997-1048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2010050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matcom.2010.08.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00278514v2</w:t>
+                <w:t xml:space="preserve">inria-00459411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On mean numbers of passage times in small balls of discretized Itô processes</w:t>
               </w:r>
@@ -5238,77 +5238,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gridifying&amp;quot; Classification-Monte Carlo algorithm for pricing high-dimensional Bermudan-American options</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Dung Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viet Dung Doan</w:t>
+                <w:t xml:space="preserve">Abhijeet Gaikwad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bossy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5796,90 +5796,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of parallel distributed American option pricing: Through Continuation Values Classification Versus Optimal Exercise Boundary Computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Dung Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Baude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Stokes-Rees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth IMACS Seminar on Monte Carlo Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Reading, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6064,51 +6064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7825,77 +7825,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-cluster parallel job submission: Experiences with Monte Carlo simulations for computational finance on Grid5000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Stokes-Rees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Dung Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bossy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8614,90 +8614,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A financial engineering benchmark for performance analysis of grid middlewares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Dung Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viet Dung Doan</w:t>
+                <w:t xml:space="preserve">Abhijeet Gaikwad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Abergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9549,51 +9549,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E677F7DE"/>
+    <w:nsid w:val="C633C3C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9780,51 +9780,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bossy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6972-9022" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057465657" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/bossy_m_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04404438v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bossy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Maurer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2025.104747" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04692641v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Vowinckel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Henry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.105115" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04232948v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Banari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Graebe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rudolph" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Mohseni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lorenz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2023.106258" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03862286v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Campana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2023.105870" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03108031v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Jabir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerlyns Martinez Rodriguez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110929" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03180740v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerlyns Mart&#237;nez Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103962" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03718232v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02282168v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Jabir" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/20-BEJ1241" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03041624v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerlyns Martinez-Rodriguez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rutard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03499725v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sessa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Assoumou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Sim&#245;es" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cleantechnol3040050" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02497721v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Maftei" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedafshin Shekarforush" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2020.08.064" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02059785v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Alrachid" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Ricci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Szpruch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201965068" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01678710v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Fontbona" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Olivero Quinteros" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-019-01326-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185353v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/16-BEJ918" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01147441v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-ECP108" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01401140v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Espina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Morice" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Paris" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.13" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088930v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champagnat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Leman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maire" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Violeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201448020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875040v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2014.11.016" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098582v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faugeras" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Talay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13408-015-0031-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913320v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ma&#239;zi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Pourtallier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691712v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Jabin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2013.786727" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345524v4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-010-0301-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00559072v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jabir" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2011.07.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350381v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00579341v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ciss&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AIHP357" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00410932v4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chauvin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010050" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459411v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00278514v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Dung Doan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijeet Gaikwad" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baude" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Stokes-Rees" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2010.08.005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602053v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Martinez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/ecp.v14-1479" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00347610v3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337526v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-008-0276-9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00605455v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Davidau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bossy Mireille" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000176v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Berkaoui" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Diop" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00607773v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Piperno" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loula Fatima Fezoui" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03469388v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dupr&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03469351v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Murrone" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03352876v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2021-399" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02369274v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Minier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02390355v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Thuilliez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Simoes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02302376v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01697596v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mokrani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400678v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Minier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Profeta" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01550316v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645038v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Carmona" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645033v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dia El Hadj Ali" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644924v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12110-4" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605774v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHPCF.2008.4745402" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00593816v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davidau Olivier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326931v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sever Adrian Hirstoaga" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavla Kabelikova" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:2008032" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605716v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172503v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Salameh" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCEP.2007.384265" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605712v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00393030v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121828v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bezinne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Galtier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialle" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/E-SCIENCE.2006.261133" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01883679v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01931714v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Di Iorio" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02283803v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01966351v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01697815v3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Briard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99052-1_3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954377v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9781493927326" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2733-3_13" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097600v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00193883v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504620v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Jan Olsder" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Tanr&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-24602-9_7" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04885861v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04692634v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02520128v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02507400v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Carvalho" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01869951v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02282162v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonelli" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01656716v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00173360v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03161688v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bec" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Allende" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375912v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375902v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375877v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763433v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646422v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00387324v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Abergel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00381854v4" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00084905v4" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Papadopoulo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Touboul" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000177v4" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071255v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072728v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073598v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074265v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074492v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bossy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6972-9022" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057465657" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/bossy_m_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04404438v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bossy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Maurer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2025.104747" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04692641v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Vowinckel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Henry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.105115" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04232948v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Banari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Graebe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rudolph" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Mohseni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lorenz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2023.106258" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03862286v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Campana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2023.105870" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03108031v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Jabir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerlyns Martinez Rodriguez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110929" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03180740v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerlyns Mart&#237;nez Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103962" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03718232v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02282168v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Jabir" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/20-BEJ1241" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03041624v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerlyns Martinez-Rodriguez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rutard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03499725v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sessa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Assoumou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Sim&#245;es" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cleantechnol3040050" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02497721v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Maftei" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedafshin Shekarforush" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2020.08.064" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02059785v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Alrachid" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Ricci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Szpruch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201965068" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01678710v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Fontbona" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Olivero Quinteros" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-019-01326-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185353v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/16-BEJ918" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01147441v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-ECP108" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01401140v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Espina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Morice" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Paris" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.13" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088930v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champagnat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Leman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maire" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Violeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201448020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875040v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2014.11.016" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098582v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faugeras" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Talay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13408-015-0031-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913320v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ma&#239;zi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Pourtallier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691712v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Jabin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2013.786727" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345524v4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-010-0301-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00559072v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jabir" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2011.07.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350381v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00579341v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ciss&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AIHP357" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00410932v4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chauvin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010050" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00278514v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Dung Doan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijeet Gaikwad" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baude" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Stokes-Rees" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2010.08.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00459411v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602053v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Martinez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/ecp.v14-1479" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00347610v3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337526v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-008-0276-9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00605455v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Davidau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bossy Mireille" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000176v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Berkaoui" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Diop" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00607773v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Piperno" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loula Fatima Fezoui" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03469388v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dupr&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03469351v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Murrone" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03352876v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2021-399" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02369274v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Minier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02390355v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Thuilliez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Simoes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02302376v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01697596v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mokrani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400678v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Minier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Profeta" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01550316v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645038v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Carmona" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645033v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dia El Hadj Ali" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644924v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12110-4" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605774v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHPCF.2008.4745402" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00593816v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davidau Olivier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326931v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sever Adrian Hirstoaga" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavla Kabelikova" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:2008032" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605716v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172503v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Salameh" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCEP.2007.384265" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605712v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00393030v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121828v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bezinne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Galtier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialle" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/E-SCIENCE.2006.261133" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01883679v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01931714v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Di Iorio" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02283803v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01966351v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01697815v3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Briard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99052-1_3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954377v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9781493927326" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2733-3_13" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097600v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00193883v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504620v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Jan Olsder" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Tanr&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-24602-9_7" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04885861v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04692634v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02520128v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02507400v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Carvalho" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01869951v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02282162v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonelli" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01656716v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00173360v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03161688v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bec" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Allende" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375912v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375902v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375877v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763433v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646422v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00387324v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Abergel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00381854v4" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00084905v4" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Papadopoulo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Touboul" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000177v4" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071255v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072728v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073598v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074265v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074492v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>