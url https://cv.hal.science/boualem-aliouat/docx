--- v0 (2026-03-21)
+++ v1 (2026-05-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:121.1356466877px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Boualem Aliouat </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception du pilotage budgétaire dans les entreprises régulées. Cas d’une société française de distribution de gaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 334-335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05414081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survie entrepreneuriale en temps continu de crise : une approche par les risques proportionnels (cas de la Tunisie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Jaziri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE L’IMPACT DU CONTROLE SUR LA PERFORMANCE DE LA PME MAROCAINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chraibi Abdeslam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafia Frij</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business and Economics International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Performance d'entreprise et Gestion de crise, 1 (1), pp.35-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’action de l’entrepreneur africain entre émotions et rationalité : l’apport des neurosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Elouadoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sabri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des sciences de l'organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.143-169. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/riso.013.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agir entrepreneurial entre émotions et actions raisonnées : l’apport des neurosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Batazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham El Ouadoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sabri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des sciences de l'organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amélioration de la performance des flux logistiques par les dispositifs de contrôle et de formalisation des accords inter-organisationnels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizlane Benrrezzouq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafia Frij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslam Chraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des sciences de l'organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 11 (2), pp.129-148. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/riso.011.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l’impact du contrôle de gestion sur la performance des organisations en Afrique : illustration par le cas des PME marocaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des sciences de l'organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.59-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l’impact du contrôle de gestion sur la performance des organisations en Afrique : illustration par le cas des PME marocaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafia Frij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslam Chraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizlane Benrrezzouq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des sciences de l'organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°9 (2), pp.59. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/riso.009.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l’impact du Contrôle de gestion sur la performance des organisations en Afrique : illustration par le cas des PME marocaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafia Frij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslam Chraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizlane Benrrezzouq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des sciences de l'organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°9 (2), pp.59. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/riso.009.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du programme de mise à niveau sur la performance des PME : Cas la PME GCP « Jutop »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sofiane Salaouatchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Bekioua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Centre de recherches en économie appliquée pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33, pp.137-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chercheur entrepreneur entre altruisme, don et liberté : questionnement sur ses ordres de valeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taïeb Hafsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Levy-Tadjine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Nekka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des sciences de l'organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.7-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les banques émergentes à l’ère du 4.0 : l’alignement stratégique nécessaire des systèmes d’information pour une meilleure performance (cas du Maroc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Kabbaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des sciences de l'organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N°6 (2), pp.69. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/riso.006.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discordances sur la performance des pôles technologiques : efficacité ou effectivité ? Cas de deux pôles technologiques en Tunisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Chebil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ben Kahla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (3), pp.275-295. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/maorg.033.0275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chercheur entrepreneur entre altruisme, don et liberté : questionnement sur ses ordres de valeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taïeb Hafsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Levy Tadjine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Nekka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des sciences de l'organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° 5 (1), pp.7-17. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/riso.005.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communauté épistémique et dynamique d'innovation collaborative: L'innovation contrariée au sein des pôles de compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Thiaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Numéro spécial « La médiation numérique dans les territoires : entre Économie collaborative et Économie sociale et solidaire », 15 (1), pp.35-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En hommage à Robert Paturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 288-289 (1), pp.131. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.289.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discordances sur la performance des pôles technologiques : efficacité ou effectivité ? Cas de deux pôles technologiques en Tunisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Chebil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ben Kahla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 33 (3), pp.275-295. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/maorg.033.0275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chercheur entrepreneur entre altruisme, don et liberté : questionnement sur ses ordres de valeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taïeb Hafsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Levy Tadjine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Nekka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des sciences de l'organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N°5 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/riso.005.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact Du Programme De Mise A Niveau Sur La Performance Des Pme : Cas De La Pme Gcp «jutop»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sofiane Salaouatchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Bekioua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Centre de recherches en économie appliquée pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (121), pp.137-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer avec pertinence les terrains africains en restant fidèle à son propre cheminement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Levy-Tadjine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Danièle Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Nekka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des sciences de l'organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, pp.7-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une méthode prospective universelle et instrumentale de réalisation du diagnostic stratégique externe des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Paturel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des sciences de l'organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, pp.73-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création De Valeur A Travers L’approche D’option Réelle : L’état Pratique - Application Au Secteur De Biotechnologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Bensahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Economiques et Managériales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.135-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation prospective de la performance et enjeu de développement : cas du Balanced Scorecard appliqué à la filière textile-habillement au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafia Frij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslam Chraibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des sciences de l'organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, N°4 (2), pp.25. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/riso.004.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une méthode prospective universelle et instrumentale de réalisation du diagnostic stratégique externe des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Paturel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des sciences de l'organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, N°3 (1), pp.73. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/riso.003.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determinants of the choice of Islamic banks in Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Ltifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubica Hikkerova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jameleddine Gharbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Bank Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (5), pp.710-730. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJBM-11-2014-0170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01267061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for cost of renewable energy production in Algeria: Integrate all benefits drawn from fossil fuel savings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Akbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Yassaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boudjema Rachid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56, pp.1150-1157. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2015.12.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01267050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afrique - Méditerranée – Europe : Pour une sécurité et une souveraineté alimentaires durables et partagées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rastoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.Hakim Hammoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPEMED Palimpsestes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de réseau : une source de développement et de performance pour les entreprises en situation de risques prohibitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Nekka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahir Yanat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (2), pp.25-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de réseau : une source de développement pour les entreprises algériennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Nekka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahir Yanat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (2), pp.25-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01267065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coopérations interentreprises agricoles et agroalimentaires : enjeux stratégiques et perspectives de recherche [introduction au dossier thématique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (10), pp.1581-1586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coopérations interentreprises agricoles et agroalimentaires : Enjeux stratégiques et perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheriet Foued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Série "Systèmes agroalimentaires", 36, pp.1581-1586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01112034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différentiels d’intentions stratégiques au sein des réseaux d’innovation : une limite au partenariat public-privé – cas du pôle mondial SCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Thiaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filière et sécurité des aliments : confiance, contrat ou coopération ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Hammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Grazia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Hamza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Série "Systèmes agroalimentaires", 36, pp.1589-1614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01112011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filière et sécurité des aliments: confiance, contrat ou coopération?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Hammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Grazia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (10/ 2014), pp.1589-1614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algerian Entrepreneurship Facing a Lack of Inclusive Governance: A Conventionalist Approach to Explain the Entrepreneur's Behavior in a Hostile Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maghreb-Machrek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 217, pp.11-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00759214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact de l'innovation managériale sur la performance de l'entreprise : rôle de l'orientation-marché et de l'apprentissage organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Besbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, spécial "Innovations Managériales", pp.41-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managerial innovation’s impact on performance. Role of market orientation and organizational learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Besbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jameleddine Gharbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (235), pp.161-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algerian Entrepreneurship Facing a Lack of Inclusive Governance: A Conventionalist Approach to Explain the Entrepreneur’s Behavior in a Hostile Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maghreb-Machrek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (217), pp.11-29. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/machr.217.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éco-management stratégique des alliances technologiques : analyse empirique d’une situation paradoxale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance des réseaux d'innovation : pour une approche ecosystemique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabyla Daidj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (1), pp.142-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00732317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité, valeurs et légitimité au sein des PME algériennes : une approche conventionnaliste de leur réussite en milieu hostile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (2), pp.48-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00732582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques de GRH entre convergence et spécificité : Une analyse à partir du cas des prestataires privés de l'emploi au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nekka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Souheila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (1), pp.38-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00732586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques de GRH augmentent-elles la compétitivité et la performance ? Rôle de l'apprentissage organisationnel et de la capacité d'innover (cas des firmes tunisiennes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Besbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khemiri Houcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (2), pp.138-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00786232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de gouvernance ou gouvernance pratique ? Entre illusion et conformité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (1), pp.8-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00732580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité, valeurs et légitimité au sein des pme algeriennes: une approche conventionaliste de leur reussite en milieu hostile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Nekka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (2), pp.48 - 71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing Value by a New Vision of Intellectual Property Law: from Protection to Acquisition and Predation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (1), pp.44-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00732721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de création de valeur dans le secteur des smartphones : avantage au leader d'innovation en rupture d'image (comparaison APPLE-RIM-NOKIA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (3), pp.130-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00732593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pôles de compétitivité et clusters : Rejoindre les meilleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme Durable : Quelles perspectives pour l’Algérie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, pp.84-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies de propriété intellectuelle et leur ingénierie juridique : Une nouvelle approche managériale du droit fondée sur le recours à la ruse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 245-246 (5), pp.21. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.245.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarker les Pôles de compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pôles de compétitivité et réseaux d’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies de Propriété intellectuelle et leur ingénierie juridique : une nouvelle approche du droit fondée sur le recours à la ruse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Science de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, N°245-246, pp.21-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00732324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création de valeur à travers l'approche d'option réelle : application au secteur de biotechnologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Economiques et Managériales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (1), pp.61-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00750609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un regard nouveau et global sur l'organisation en réseau : Compétences relationnelles et métamorphoses des organisations - Synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Vol.8 (N°2), pp.PP.51-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurship Culture and Technological Strategic Alliances Between Competitors: From Saving Transaction Cost to Common Knowledge Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Enterprising Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Vol.8 (N°3), pp.PP.271-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déréglementation, stratégie et éthique : le cas européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique publique : Revue internationale d'éthique sociétale et gouvernementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, vol. 1, n° 2, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ethiquepublique.2697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets d'innovation et Ingénierie juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roquilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des risques juridiques des projets d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roquilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La veille juridique pour une intelligence des situations stratégiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roquilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un certain libéralisme du droit communautaire : le cas de la coopération technologique en droit comparé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance externe, créance et liquidation judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dépréciation de la marque acquise en pleine propriété : du droit et de l’objet sur lequel il porte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau traitement fiscal des activités transfrontalières : l’Europe de la coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Acte Unique à la Convention de Schengen : une myopie géographique ou un pas décisif vers 1993 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holdings, ISF et rationalité de l’agent en matière fiscale : vers une stratégie d’optimisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l'Acte Unique Européen pour préparer 1993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 89 et 90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (123)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration des enjeux environnementaux comme levier de performance organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chikh M’hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Math-Fin-Dur : Interaction entre mathématiques et finance durable : regards croisés suite à la crise du cyclone Chido à Mayotte, Université de Mayotte - Université de Nîmes – Chrome – IMAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Mayotte; Université de Nîmes – Chrome; IMAG, Nov 2025, Mayotte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réponses IA et numériques à l’ère des mutations : résilience, réinvention et gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès INTEGEM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INTEGEM - ENSI, Nov 2025, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la finance verte dans l’innovation responsable et l’accompagnement entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur L’accompagnement entrepreneurial et l’innovation verte en contexte africain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I&amp;F/Paris 8/Académie de l’Entrepreneuriat et de l’Innovation/Université de Kinshasa, Dec 2024, Kinshasa, Congo-Kinshasa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Create a Global Entrepreneurial Ecosystem Conductive to an Inclusive, Balanced and Sustainable Socio-Economic Program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international Conference « Building Sustainable Startups in Emerging Economies »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, City University Malaysia, Jun 2025, Kual Lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention des Risques et leçons Croisées de la Tempête Alex et du Cyclone Chido : l'ESS, moteur de la Résilience et de la reconstruction durable dans un contexte d'urgence humanitaire extrême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Interaction entre mathématiques et finance durable : regards croisés suite à la crise du cyclone Chido à Mayotte, Université de Mayotte - Université de Nîmes – Chrome – IMAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université De Mayotte; Université de Nîmes – Chrome; IMAG, Nov 2025, Mayotte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage des innovations par la finance verte : une réorientation entrepreneuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès INTEGEM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Integem ENSI, Nov 2025, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact des fusions/acquisitions sur la performance en matière d'innovation : données probantes sur les investissements directs chinois à l'étranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Conférence annuelle d’Atlas-AFMI, Réseaux d'internationalisation et internationalisation des réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlas Afmi - Université Cadi AYYAD, Marrakech, May 2024, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complexité de la formation des pratiques individuelles d’usage de la technologie : analyse par la pensée complexe pour le cas du e-commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Besbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jameleddine Gharbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque international de l'ISG de Sousse : Mutations financières, évolutions socio-économiques et transformation digitale à l'ère post COVID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISG de Sousse, Mar 2023, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs de résilience entrepreneuriale chez les jeunes créateurs d'entreprise : au-delà de l'entrepreneur, le contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Jaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Chebil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ascensia 2023 : La résilience dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ascensia Business School, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Economique, transformation digitale et dynamique d’acteurs/projets au sein des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'intelligence économique au service du développement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENCG de Dakhla - Maroc, Feb 2023, Dakhla, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Social Referencing and Adaptive Oscillators on Entrepreneurial Action. The Contribution of Neurosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhoub Hani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. 2ème Journée de Recherche Internationale : « Neurosciences and Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survie entrepreneuriale en écosystème d’affaires : approche par l’effectivité et le communautarisme épistémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résilience et écosystème d’affaires : de la fragilité à l’agilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3ème édition du colloque international régionalisation avancée et écosystème d’affaires, ECOSYS 22,, Mar 2022, Fes, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveler l'approche entrepreneuriale en temps de crise par le Digital Business Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Conférence Internationale « Innovations digitales à l’Ère des crises »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Jendouba, Jun 2022, Tabarka, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’écosystème digital dans une vision complexe : Cas de l’écosystème du e-commerce dans le contexte tunisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Besbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jameleddine Gharbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, 2ème Conférence Internationale « Innovations digitales à l’Ère des crises »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Jendouba, Jun 2022, Tabarka, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience et survie entrepreneuriales au sein des clusters et réseaux d’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème édition de la Conférence internationale Régionalisation avancée et écosystème d’affaires. ECOSYS 22 04 – 05 Mars 2022 : "Résilience et écosystème d 'affaires : de la fragilité à l’agilité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EST FES, Maroc., Mar 2022, Fes, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La performance des réseaux d’innovation par le prisme de l’effectivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Performance et Risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENCG Tanger, Mar 2022, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche effectuale de la prise de risques et de la conception d’une opportunité entrepreneuriale : apports des neurosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management, Research Day on Neurosciences and Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche effectuale du risque et des opportunités dans l’agir entrepreneurial : apport des neurosciences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhoub Hani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Recherche Internationale : Neurosciences and Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LED, Université Paris 8, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des excellences : le cas des sportifs de haut niveau en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 10èmes Assises du Management sur le thème du management de sport de haut niveau en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RUSTA-COMREFAS, Jun 2021, Abidjan, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation en réseau et dynamique de territoire : enjeu d’émergence économique ou illusion politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème édition de l’Université Citoyenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEM Marrakech, Feb 2019, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écosystèmes d’affaires et clusters touristiques pour une meilleure performance et un développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international sur le tourisme et le développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENCG Dakhla, Apr 2019, Dakhla, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effectivité des pôles technologiques : Entre gouvernance et performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence « Entrepreneuriat, Innovation et Gouvernance »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OCRE/EDC Paris – Université de Cergy-Pontoise – Université de Montpellier, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact de l'innovation managériale sur la compétitivité et la performance de l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international, Innovation Managériale entre conformisme et effet de mode</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Fès, Faculté des Sciences Juridiques, Economiques et Sociales, Mar 2019, Fès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’insertion professionnelle des femmes africaines confrontée à la différenciation et à la domination de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falade J.K</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Nekka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Rencontres Internationales de la Diversité de l'Institut International de l'Audit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESSEC Business School - Institut International de l'Audit Social, Dec 2018, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effectivité des pôles technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Siclab/GRM, Dynamiques de territoires &amp; pratiques collaboratives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, MSHS Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pôles de compétitivité entre désir et fantasme : L’innovation collaborative remise en cause</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Thiaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIème Conférence Annuelle De L'association Internationale De Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMS - L'association Internationale De Management Stratégique, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pôles de compétitivité entre désir et fantasme : L’innovation collaborative remise en cause</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Thiaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIème Conférence Annuelle De L’association Internationale De Management Stratégique (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité sociétale des entreprises africaines, entre normes et pratiques informelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées Africaines de la RSE : Ethique et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Ouarzazate, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrepreneuriat et ses impossibles projections : le temps comme contingence culturelle à la création d’entreprise (analyse empirique de l’entrepreneuriat en Afrique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Sonzaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque pluridisciplinaire : « Les dimensions du temps dans le développement des hommes et des organisations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE de Brest - UBO, Mar 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE dans le contexte africain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque international NPG, Les Journées africaines de la RSE, Ethique et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Marrakech, May 2018, Ouarzazate, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie de l’économie de la grandeur : quels apports au métier d’enseignant-chercheur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Nekka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence partenariat France-Russie : transformation numérique et technologiques pédagogiques innovantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre culturel russe, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intention individuelle à la communauté épistémique dans les réseaux d’innovation : la performance des pôles de compétitivité confrontée aux divergences socio-sémantiques des parties prenantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Siclab Méditerranée, Innovation communicationnelle et processus collaboratifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologies quantitative et qualimétrique: illustration par deux cas empiriques sur des stratégies d’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale ENCG «Méthodologie de Recherche»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENCG Tanger, Mar 2017, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management de l’Innovation et Innovation Managériale en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Thiaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international de recherche en Sciences de Gestion SERGe Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Gaston Berger de Saint-Louis du Sénégal, Apr 2017, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des Pôles de Compétitivité : Contribution en vue de l’évaluation de leur performance (Cas des pôles Tunisiens)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Chebil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ben Kahla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th International Business Information Management Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Business Information Management Association, May 2016, Milan, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01282115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations imbriquées entre Innovation managériale, Agilité et Performance : Vers une Innovation managériale agile et performante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Besbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe Conférence Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Management Stratégique (AIMS), May 2016, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives d'amélioration des indicateurs de performance de la chaine de valeur Végésupply en Région d'Anjou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journée de Recherche Végésupply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRANEM, Université d'Angers, Oct 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming Business Ecosystems through Collaborative and Cluster Innovation. An International Benchmarking Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale "Innovation and Societal Transformations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arabian Gulf University, Apr 2016, Manama, Bahrain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming Business Ecosystems through Collaborative and Cluster Innovation : An International Benchmarking Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and societal transformations </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arab Gulf University, Apr 2016, Manama Bahrain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01297134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des Pôles de Compétitivité : Contribution en vue de l’Evaluation de leur Performance Cas des Pôles Tunisiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Chebil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youb K. Benkahla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Business Information Management Conference (IBIMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IBIMA, May 2016, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la chaîne de valeur VegeSupply par une approche réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée de Recherche Végésupply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRANEM, Université d'Angers, Nov 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de réseau : une source de développement et de performance pour les entreprises algériennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahir Yanat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Nekka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGRH, Nov 2014, Chester, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do strategic partnerships create value? &amp;quot;The empirical case of SBF 250 firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Research Meeting in Business Management (IRMBAM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation collaborative en déficit d’orientation marché : les résultats mitigés des pôles de compétitivité (cas du pôle SCS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Thiaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AEI- AIREPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AEI- AIREPME - Kedge BS, May 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skills Management Within A Government Organization: The Empirical Case Of The Public Administration Restructuring In Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Nekka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First HRI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HRI Beijing, Jun 2014, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques de GRH au service de la performance: Rôle de l'apprentissage organisationnel et de la capacité d'innover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Besbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khemiri Houcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international, Université de Marrakech Groupe " Nouvelles Pratiques de Gestion " sur le thème : "Innovation Managériale : Vers de nouvelles pratiques de GRH socialement responsables"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00786222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement du profil entrepreneurial et de l'intention d'entreprendre à travers l'enseignement de l'entreprenariat: Rôle de la réflexivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Besbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été UNISO 2013 Dialogue université-entreprise pour la croissance et l'emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage organisationnel, capacité d'innover et Pratiques RH: Quels Impacts combinatoires sur la compétitivité et la performance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Besbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII Conférence Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on décréter l'innovation en réseau ? Le rôle de l'orientation &amp;quot; marché &amp;quot; dans la dynamique d'innovation collaborative (le cas du pôle SCS en Région PACA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Thiaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII Conférence Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l’orientation « marché » dans la dynamique d’innovation collaborative : le cas du pôle SCS en Région PACA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Thiaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIème Conférence AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMS - IAE Clermont Ferrand, Jun 2013, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants environnementaux favorables aux entrepreneurs TIC : L'expérience tunisienne en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Baccari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Bencheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès International Francophone en Entrepreneuriat et PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIREPME Cifpme, Oct 2012, BREST, France. pp.220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00732590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appartenance de la propriété intellectuelle au champ de l'économie : entre ressources et stratégies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La propriété intellectuelle : un droit économique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille 2, Dec 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orientation &amp;quot;Marché&amp;quot; au sein des réseaux d'innovation : le cas contrasté du pôle mondial SCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Thiaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale ATLAS AFMI, Montréal : Canada (2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00863791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création de valeur des alliances stratégiques et des fusions-acquisitions : justification comparative par le modèle de mesure de la valeur financière &amp;quot;cas des sociétés du SBF 250</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Tutorat Doctoral GRAND SUD organisé par : L'IAE de Grenoble et le CERAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00877514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orientation &amp;quot;Marché&amp;quot; au sein des réseaux d'innovation : le cas contrasté du pôle mondial SCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Thiaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale ATLAS AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00786237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de réseau : une source de développement pour les entreprises algériennes : une étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Nekka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahir Yanat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIe colloque francophone sur le risque Oriane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bayonne - Pays Basque, Sep 2013, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement des réseaux d’innovation au Maghreb : enjeux, difficultés et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Symposium international sur la Gouvernance des entreprises et administrations économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MDI BS, May 2012, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat algérien en déficit de régulation et défaut de gouvernance: une approche conventionnaliste de l'entrepreneur en milieu hostile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème journée Innovations Sociétales et Entrepreneuriales, Gouvernance Territoriale autour de la Méditerranée, IPAG NICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00732587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-organizational trust in the competitiveness pole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker Boughanbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th world congress of the IFSAM, University of Limerick, Ireland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Limerick, Ireland. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00833518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement algérien et réseaux d'innovation au Maghreb : enjeux, difficultés et propositions en préalable aux espaces régionaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journée Innovations Sociétales et Entrepreneuriales, Gouvernance Territoriale autour de la Méditerranée, IPAG NICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00732589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétitivité des PME et dynamique territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale, «PME, Innovation et Territoire»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université et E.S.T de Fès, Mar 2012, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A inter-Organizational Trust In The Competitiveness Pole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker Boughanbouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th World Congress of the International Federation of Scholarly Associations of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFSAM - University of Limerick, Jun 2012, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-organizational trust in the competitiveness pole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker Boughanbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th world congress of the IFSAM, University of Limerick, Ireland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Limerick, Irlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00833040v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité, valeurs et légitimité au sein des PME algériennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Nekka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Symposium international sur la compétitivité des PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MDI BS, May 2011, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de la confiance inter-acteurs dans les pôles de compétitivité : fondements & propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker Boughanbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème congrès de l'Acadèmie de l'entreprenariat et de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, paris, France. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de la confiance interacteurs dans les pôles de compétitivité : fondements & propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker Boughanbouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès de l'Académie de l'Entrepreneuriat et de l'Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie de l'Entrepreneuriat et de l'Innovation, Oct 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche managériale du droit des affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale sur la performance juridique - EDHEC Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00732730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie Juridique d’entreprise : ou l’approche du droit en tant que ressource stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence HEC Montréal sur le droit en tant que ressource</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEC Montréal, Jan 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esprit &amp;quot; Club &amp;quot; et les réseaux d'innovation : une approche renouvelée de l'attractivité de projets au sein des clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de l'ISERAM Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00732596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnements favorables à l’intention entrepreneuriale des ingénieurs TIC entre désirabilité et faisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Baccari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Symposium International sur l’Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MDI BS, May 2010, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un pilotage des alliances stratégiques par des méthodes perceptives de la valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII Conférence AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00732724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants environnementaux de l’intention de créer une start-up en tic : cas des ingénieurs tunisiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Bencheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale de l’Académie de l’entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie de l’entrepreneuriat - université Nice Sophia Antipolis, Nov 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'encastrement de compétences d'innovation au sein des pôles de compétitivité: savoir, savoir-faire et savoir vendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Thiaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Pôles de Compétitivité et développement régional - HEC Management School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Liège, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00732727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode de segmentation par avantages - recherche appliquée aux nouveaux supports musicaux, Assises de la vente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Fettah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises de la vente "Vente, écoute et relation client",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESSEC Paris, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intellectual property strategies using legal astuteness : a new managerial approach of business law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII Conférence AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00732725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion d’entreprise responsable dans les économies émergentes : une analyse empirique exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker Boughanbouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de L’ASAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASAC, May 2008, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juriste au coeur de la création de valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIème Conférence Internationale de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Nice Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot; Coopétition &amp;quot; au sein des Pôles de Compétitivité : Manager la co-innovation par des alliances stratégiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIième Symposium International MDI- Pôles de Compétitivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et &amp;quot;coopétition&amp;quot; : vers des écosystèmes d'affaires co-innovants et ago-antagonistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Innovation et loisirs sportifs de nature : Rétrospectives et perspectives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, GRENOBLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des formules stratégiques du commerce électronique : les enjeux d'une reconstruction des modèles de prix/coûts/valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Fetah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées d'Economie Expérimentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESC Dijon Bourgogne, May 2008, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'harmonisation du droit : obstacle ou opportunités stratégiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les stratégies juridiques d'entreprises, Conférence FNR, Université du Luxembourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Luxembourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’harmonisation du droit est-elle un obstacle ou une source d’opportunités stratégiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence FNR Stratégies juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Luxembourg, Dec 2008, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désintermédiation Et Enjeux De Fixation Des Prix Dans Le Commerce Electronique : Cas Des Produits De Grande Consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Fettah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale de l’ASAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASAC - Halifax, May 2008, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désintermédiation et enjeux de fixation des prix dans le commerce électronique : cas des produits de grande consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Fetah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l'ASAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00759932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourismes et performances : une analyse comparative France/Liban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Jaber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Symposium international sur le Tourisme et ses enjeux dans la zone euro-méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MDI BS, May 2008, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coopétition au sein des pôles de compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIème Symposium MDI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alliances stratégiques et Création de valeur: Rentabilité, Avantage concurrentiel ou Légitimité ? Vers une analyse croisée de modèles complémentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Taghzouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIème Conférence AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM, Jun 2007, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un pilotage des alliances stratégiques par des méthodes perceptives de la valeur : L’influence de la « performance perçue » sur la propension des managers à nouer et maintenir des alliances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Taghzouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIème Conférence AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM, Jun 2007, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alliances stratégiques et création de valeur : rentabilité, avantage concurrentiel ou légitimité? Vers une analyse croisée de modèles complémentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIème Conférence Internationale de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pilotage stratégique par la valeur des alliances interentreprises : analyse de la performance et des compétences clés dans la conduite d'un accord de coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium International "Modèles et pratiques de management entre convergence et contingence"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, FEZ, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et création de valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l'ANVIE Sciences de l'Homme et Entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pilotage stratégique par la valeur des alliances interentreprises : analyse de la performance et des compétences clés dans la conduite d’un accord de coopération, Symposium International</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Taghzouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium International, « Modèles et pratiques de management entre convergence et contingence »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université et EST Fès, Feb 2007, Fès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDE : Les conditions du développement durable et de l’attractivité des partenaires économiques par la création de valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale sur les IDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Alger (Boumerdes), Oct 2007, Alger - Boumerdes, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la désintermédiation et limite de l’opportunisme dans les canaux de distribution : approche théorique des relations entre distributeurs et PME, perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Fettah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère journée de recherche sur les relations entre industrie et grande distribution alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier, May 2006, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do strategic alliances contribute in financing south-mediterranean firms? International Conference &amp;quot;Financial policy and auditing in euro-mediterranean firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième Congrès annuel des Sciences de Gestion "Politiques financières et audit des entreprises euro-méditerranéennes" - Université Saint-Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Kaslik, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions d’efficacité du &amp;quot;Knowledge Management&amp;quot; pour l’entreprise dans un contexte de croissance informationnelle : une analyse empirique de la gestion des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale sur l’Economie de la connaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Biskra, Nov 2005, Biskra, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do strategic alliance contribute in financing South-Mediterranean firms ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Taghzouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second Annual Business Administration Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, USEK - Faculty of Management - Lebanon, Nov 2005, Beirut, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les opportunités de développement des entreprises algériennes sur des marchés en expansion par le recours aux alliances stratégiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International sur les opportunités de développement des entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Alger, Oct 2004, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Reading… to the Construction of Strategic Facts : A Methodological Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Mazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIème Conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMS, Jun 2003, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mondialisation induit elle des comportements managériaux nouveaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale de Biskra sur la Mondialisation et ses effets sur l'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université M. Khider - Biskra, Oct 2002, Biskra, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Structural Approach confronting the Resource-Based View of Interfirm Cooperation: Key factors of Success and Core Competencies of Strategic Alliances Organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maerten-Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Business Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ABR - College of Business at Tarleton State University, Jun 2002, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Resource-Based View Of Interfirm Cooperation : Explaining The Capture Of Value From The Deployment Of Strategic Resource Within Technological Alliances (An Empirical Analysis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategic Management Society 21st Annual International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Strategic Management Society, Oct 2001, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing Value From the Deployment of Strategic Resource Within Technological Alliances of Small Firms: an Empirical Examination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denglos Grégory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSB World Conference 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICSB, Jun 2000, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Common Knowledge Approach of Strategic Alliances : New Core Competencies and Creation of Value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AM/International Association of Management's 18th Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AM/International Association of Management, Aug 2000, San Antonio - Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and New Economy Businesses: A New Contingency Framework of Performance for SMEs (an International Empirical Analysis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSB World Conference 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICSB, Jun 2000, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and innovation process : human resource as competitive advantage for small-sized firms strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Council for Small Business World Conference 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Brisbane, QUEENSLAND, Australie. pp.665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00750612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et compétences clés de l'Entrepreneuriat : Vision stratégique, Performance et Capital humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denglos Grégory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Hebbar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Conférence franco-québécoise de l’entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA - Université de Lille 2 et Université Laval (Québec), May 2000, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-Sized Firms Managerial Practices and Entrepreneurship Core Competencies: A Contingency Framework of Performance »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caty Camion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th World Conference International Council for Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICSB, Jun 1999, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managerial Practices and Core Competences of Entrepreneurship: a Contingency Framework of Performance (an Empirical Comparison Between Canadian and French Firms)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caty Camion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1999 Babson College-Kauffman Foundation Entrepreneurship Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Babson College-Kauffman Foundation, May 1999, Columbia - South Carolina, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Competitiveness of Networked Entrepreneurship : What kinds of Corporate Governance for technological Alliances Between Small-Sized Firms ? (An Empirical Analysis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Masclef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th World Conference International Council for Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICSB, Jun 1999, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Technological Strategic Alliance between competitors : Transaction Cost Economics and Common Knowledge as Core Competences (an Empirical Analysis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1999 Babson College-KAUFFMAN Foundation Entrepreneurship Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Columbia, South Carolina, United States. pp.575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00750614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration du capital humain dans la stratégie d’entreprise : Compétences, Apprentissage et Style de management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Nekka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIème Conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMS - Ecole Centrale Paris, May 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d'innovation et Intelligence stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Hebbar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées de l’Intelligence Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille 2, Dec 1999, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Immaterial Investments : The Evolution of Entrepreneurs’ Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denglos Grégory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International L’entrepreneur demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESC Rennes, Sep 1999, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diplôme d’Entrepreneuriat Technologique : Une collaboration entre l’Université Laval et l’Université de Lille 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès de l’Académie de l’entrepreneuriat, Entrepreneuriat et enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie de l’entrepreneuriat - Université de Lille 1, Nov 1999, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Technological Strategic Alliances between Competitors: Transaction Cost Economics and Common Knowledge as Core Competences (an Empirical Analysis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Masclef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1999 Babson College-Kauffman Foundation Entrepreneurship Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Babson College-Kauffman Foundation, May 1999, Columbia - South Carolina, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le maire confronté à la performance organisationnelle et la dynamique territoriale (le cas du secteur de l’hôtellerie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Nekka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres Ville et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bayonne, Sep 1999, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Resource as Competitive Advantage in Small-Sized Firms Strategy: Core Competencies, Training and Management Style</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Nekka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th World Conference International Council for Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICSB, Jun 1999, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat et Partenariat : les compétences clés à maîtriser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Masclef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Conférence franco-québécoise de l’entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Valenciennes et Université Laval (Québec), Apr 1999, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies d’alliances et l’intelligence stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur l’Intelligence Stratégique des PME-PMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille 2, Oct 1998, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets d'un changement de paradigmes dans l'étude des stratégies d'alliance technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIème Conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMS - Ecole des HEC de Montréal, Jun 1997, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut de l'action dans les Sciences de Gestion : quelques éléments de réflexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hetzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche FNEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FNEGE, Oct 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension paradoxale des stratégies d'alliance technologique : résultats d'une analyse empirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International sur le Partenariat d'Entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Laval, Québec, Nov 1994, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance et Maîtrise des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chraibi Abdeslam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maghni Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edition ENCGT, 2021, 978-9920-9173-0-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pôles de compétitivité : Performance et Gouvernance des réseaux d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Sciences Publishing, London. Lavoisier Paris, pp.446, 2010, Traité Technologies et Développement Durable, D. Ménascé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00732341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entreprise, le marché et le droit (Traduction et présentation R. H. Coase The Firm, The Market and The Law)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eds D'Organisation. Ed organisation, 2005, 270812000X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La firme, le marché et le droit (Traduction de R.H. Coase, he Firm, The Market and The Law)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diderot Editeur. Diderot Editeur, 1997, 2843520010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Stratégies de coopération industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, Paris. Economica, Paris, pp.226, 1996, GESTION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00732558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management post-Covid : ne lâchez pas la proie pour l’ombre !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour des organisations post-Covid inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.187 à 262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les organisations « Janus » innovent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’innovation managériale dans les organisations publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.147-169. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/qdm.219.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un audit systémique et ingénierique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface d’ouvrage : Grim N., Entrepreneurs, Pouvoir et Société en Algérie, Casbah Editions, 2012.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurs, Pouvoir et Société en Algérie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface de l'ouvrage : Bouhaouala M., Management de la petite entreprise des loisirs sportifs - Une approche socioéconomique, De Boeck Editions, 2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Of The Strategic Formulas Of The Electronic Commerce: Stakes Of A Reconstruction Of Models Price/Costs/Value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Fettah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicité et contradictions logiques dans l'étude des stratégies d'alliance technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit comparé des stratégies d’alliance technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éco management stratégique des alliances technologiques : analyse empirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alliances technologiques : contribution à la modélisation d’une stratégie paradoxale - analyse empirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création de valeur boursière des partenariats stratégiques et des fusions-acquisitions &amp;quot; Cas des sociétés du SBF 250</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion d'entreprise responsable dans les économies émergentes : une analyse empirique exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker Boughanbouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la chaine de valeur agricole et végétale au sein du pôle Vegesupply en région d'Anjou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Paturel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Bensebaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Nekka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université d'Angers (UA), Angers, FRA.; Université Nice Sophia Antipolis; Université Paris 8. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId306"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:121.1356466877px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Boualem Aliouat </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception du pilotage budgétaire dans les entreprises régulées. Cas d’une société française de distribution de gaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 334-335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05414081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agir entrepreneurial entre émotions et actions raisonnées : l’apport des neurosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Batazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham El Ouadoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sabri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des sciences de l'organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survie entrepreneuriale en temps continu de crise : une approche par les risques proportionnels (cas de la Tunisie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Jaziri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE L’IMPACT DU CONTROLE SUR LA PERFORMANCE DE LA PME MAROCAINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chraibi Abdeslam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafia Frij</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business and Economics International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Performance d'entreprise et Gestion de crise, 1 (1), pp.35-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’action de l’entrepreneur africain entre émotions et rationalité : l’apport des neurosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Elouadoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sabri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des sciences de l'organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.143-169. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/riso.013.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amélioration de la performance des flux logistiques par les dispositifs de contrôle et de formalisation des accords inter-organisationnels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizlane Benrrezzouq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafia Frij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslam Chraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des sciences de l'organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 11 (2), pp.129-148. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/riso.011.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l’impact du contrôle de gestion sur la performance des organisations en Afrique : illustration par le cas des PME marocaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des sciences de l'organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.59-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l’impact du contrôle de gestion sur la performance des organisations en Afrique : illustration par le cas des PME marocaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafia Frij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslam Chraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizlane Benrrezzouq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des sciences de l'organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°9 (2), pp.59. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/riso.009.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l’impact du Contrôle de gestion sur la performance des organisations en Afrique : illustration par le cas des PME marocaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafia Frij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslam Chraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizlane Benrrezzouq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des sciences de l'organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°9 (2), pp.59. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/riso.009.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chercheur entrepreneur entre altruisme, don et liberté : questionnement sur ses ordres de valeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taïeb Hafsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Levy Tadjine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Nekka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des sciences de l'organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N°5 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/riso.005.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du programme de mise à niveau sur la performance des PME : Cas la PME GCP « Jutop »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sofiane Salaouatchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Bekioua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Centre de recherches en économie appliquée pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33, pp.137-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chercheur entrepreneur entre altruisme, don et liberté : questionnement sur ses ordres de valeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taïeb Hafsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Levy-Tadjine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Nekka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des sciences de l'organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.7-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les banques émergentes à l’ère du 4.0 : l’alignement stratégique nécessaire des systèmes d’information pour une meilleure performance (cas du Maroc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Kabbaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des sciences de l'organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N°6 (2), pp.69. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/riso.006.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discordances sur la performance des pôles technologiques : efficacité ou effectivité ? Cas de deux pôles technologiques en Tunisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Chebil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ben Kahla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (3), pp.275-295. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/maorg.033.0275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communauté épistémique et dynamique d'innovation collaborative: L'innovation contrariée au sein des pôles de compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Thiaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Numéro spécial « La médiation numérique dans les territoires : entre Économie collaborative et Économie sociale et solidaire », 15 (1), pp.35-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chercheur entrepreneur entre altruisme, don et liberté : questionnement sur ses ordres de valeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taïeb Hafsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Levy Tadjine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Nekka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des sciences de l'organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° 5 (1), pp.7-17. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/riso.005.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En hommage à Robert Paturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 288-289 (1), pp.131. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.289.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discordances sur la performance des pôles technologiques : efficacité ou effectivité ? Cas de deux pôles technologiques en Tunisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Chebil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ben Kahla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 33 (3), pp.275-295. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/maorg.033.0275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact Du Programme De Mise A Niveau Sur La Performance Des Pme : Cas De La Pme Gcp «jutop»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Sofiane Salaouatchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Bekioua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Centre de recherches en économie appliquée pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (121), pp.137-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une méthode prospective universelle et instrumentale de réalisation du diagnostic stratégique externe des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Paturel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des sciences de l'organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, pp.73-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création De Valeur A Travers L’approche D’option Réelle : L’état Pratique - Application Au Secteur De Biotechnologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Bensahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Economiques et Managériales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.135-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer avec pertinence les terrains africains en restant fidèle à son propre cheminement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Levy-Tadjine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Danièle Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Nekka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des sciences de l'organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, pp.7-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation prospective de la performance et enjeu de développement : cas du Balanced Scorecard appliqué à la filière textile-habillement au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafia Frij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslam Chraibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des sciences de l'organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, N°4 (2), pp.25. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/riso.004.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une méthode prospective universelle et instrumentale de réalisation du diagnostic stratégique externe des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Paturel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des sciences de l'organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, N°3 (1), pp.73. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/riso.003.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afrique - Méditerranée – Europe : Pour une sécurité et une souveraineté alimentaires durables et partagées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rastoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.Hakim Hammoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPEMED Palimpsestes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for cost of renewable energy production in Algeria: Integrate all benefits drawn from fossil fuel savings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Akbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Yassaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boudjema Rachid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56, pp.1150-1157. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2015.12.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01267050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determinants of the choice of Islamic banks in Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Ltifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubica Hikkerova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jameleddine Gharbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Bank Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (5), pp.710-730. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJBM-11-2014-0170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01267061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de réseau : une source de développement et de performance pour les entreprises en situation de risques prohibitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Nekka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahir Yanat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (2), pp.25-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de réseau : une source de développement pour les entreprises algériennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Nekka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahir Yanat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (2), pp.25-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01267065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filière et sécurité des aliments: confiance, contrat ou coopération?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Hammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Grazia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (10/ 2014), pp.1589-1614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algerian Entrepreneurship Facing a Lack of Inclusive Governance: A Conventionalist Approach to Explain the Entrepreneur's Behavior in a Hostile Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maghreb-Machrek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 217, pp.11-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00759214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différentiels d’intentions stratégiques au sein des réseaux d’innovation : une limite au partenariat public-privé – cas du pôle mondial SCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Thiaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coopérations interentreprises agricoles et agroalimentaires : Enjeux stratégiques et perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheriet Foued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Série "Systèmes agroalimentaires", 36, pp.1581-1586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01112034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coopérations interentreprises agricoles et agroalimentaires : enjeux stratégiques et perspectives de recherche [introduction au dossier thématique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (10), pp.1581-1586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filière et sécurité des aliments : confiance, contrat ou coopération ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Hammoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Grazia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Hamza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Série "Systèmes agroalimentaires", 36, pp.1589-1614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01112011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact de l'innovation managériale sur la performance de l'entreprise : rôle de l'orientation-marché et de l'apprentissage organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Besbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, spécial "Innovations Managériales", pp.41-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managerial innovation’s impact on performance. Role of market orientation and organizational learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Besbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jameleddine Gharbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (235), pp.161-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algerian Entrepreneurship Facing a Lack of Inclusive Governance: A Conventionalist Approach to Explain the Entrepreneur’s Behavior in a Hostile Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maghreb-Machrek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (217), pp.11-29. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/machr.217.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité, valeurs et légitimité au sein des PME algériennes : une approche conventionnaliste de leur réussite en milieu hostile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (2), pp.48-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00732582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éco-management stratégique des alliances technologiques : analyse empirique d’une situation paradoxale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance des réseaux d'innovation : pour une approche ecosystemique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabyla Daidj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (1), pp.142-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00732317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques de GRH augmentent-elles la compétitivité et la performance ? Rôle de l'apprentissage organisationnel et de la capacité d'innover (cas des firmes tunisiennes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Besbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khemiri Houcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (2), pp.138-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00786232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques de GRH entre convergence et spécificité : Une analyse à partir du cas des prestataires privés de l'emploi au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nekka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camal Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Souheila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (1), pp.38-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00732586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de gouvernance ou gouvernance pratique ? Entre illusion et conformité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (1), pp.8-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00732580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de création de valeur dans le secteur des smartphones : avantage au leader d'innovation en rupture d'image (comparaison APPLE-RIM-NOKIA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (3), pp.130-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00732593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité, valeurs et légitimité au sein des pme algeriennes: une approche conventionaliste de leur reussite en milieu hostile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Nekka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (2), pp.48 - 71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing Value by a New Vision of Intellectual Property Law: from Protection to Acquisition and Predation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (1), pp.44-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00732721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarker les Pôles de compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pôles de compétitivité et clusters : Rejoindre les meilleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies de propriété intellectuelle et leur ingénierie juridique : Une nouvelle approche managériale du droit fondée sur le recours à la ruse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 245-246 (5), pp.21. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.245.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme Durable : Quelles perspectives pour l’Algérie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, pp.84-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pôles de compétitivité et réseaux d’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies de Propriété intellectuelle et leur ingénierie juridique : une nouvelle approche du droit fondée sur le recours à la ruse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Science de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, N°245-246, pp.21-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00732324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création de valeur à travers l'approche d'option réelle : application au secteur de biotechnologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Economiques et Managériales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (1), pp.61-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00750609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un regard nouveau et global sur l'organisation en réseau : Compétences relationnelles et métamorphoses des organisations - Synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Vol.8 (N°2), pp.PP.51-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurship Culture and Technological Strategic Alliances Between Competitors: From Saving Transaction Cost to Common Knowledge Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Enterprising Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Vol.8 (N°3), pp.PP.271-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déréglementation, stratégie et éthique : le cas européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique publique : Revue internationale d'éthique sociétale et gouvernementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, vol. 1, n° 2, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ethiquepublique.2697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des risques juridiques des projets d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roquilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets d'innovation et Ingénierie juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roquilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La veille juridique pour une intelligence des situations stratégiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roquilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un certain libéralisme du droit communautaire : le cas de la coopération technologique en droit comparé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance externe, créance et liquidation judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dépréciation de la marque acquise en pleine propriété : du droit et de l’objet sur lequel il porte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holdings, ISF et rationalité de l’agent en matière fiscale : vers une stratégie d’optimisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Acte Unique à la Convention de Schengen : une myopie géographique ou un pas décisif vers 1993 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau traitement fiscal des activités transfrontalières : l’Europe de la coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l'Acte Unique Européen pour préparer 1993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 89 et 90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (123)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage des innovations par la finance verte : une réorientation entrepreneuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès INTEGEM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Integem ENSI, Nov 2025, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention des Risques et leçons Croisées de la Tempête Alex et du Cyclone Chido : l'ESS, moteur de la Résilience et de la reconstruction durable dans un contexte d'urgence humanitaire extrême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Interaction entre mathématiques et finance durable : regards croisés suite à la crise du cyclone Chido à Mayotte, Université de Mayotte - Université de Nîmes – Chrome – IMAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université De Mayotte; Université de Nîmes – Chrome; IMAG, Nov 2025, Mayotte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration des enjeux environnementaux comme levier de performance organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chikh M’hamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Math-Fin-Dur : Interaction entre mathématiques et finance durable : regards croisés suite à la crise du cyclone Chido à Mayotte, Université de Mayotte - Université de Nîmes – Chrome – IMAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Mayotte; Université de Nîmes – Chrome; IMAG, Nov 2025, Mayotte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réponses IA et numériques à l’ère des mutations : résilience, réinvention et gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès INTEGEM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INTEGEM - ENSI, Nov 2025, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Create a Global Entrepreneurial Ecosystem Conductive to an Inclusive, Balanced and Sustainable Socio-Economic Program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international Conference « Building Sustainable Startups in Emerging Economies »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, City University Malaysia, Jun 2025, Kual Lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la finance verte dans l’innovation responsable et l’accompagnement entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur L’accompagnement entrepreneurial et l’innovation verte en contexte africain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I&amp;F/Paris 8/Académie de l’Entrepreneuriat et de l’Innovation/Université de Kinshasa, Dec 2024, Kinshasa, Congo-Kinshasa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact des fusions/acquisitions sur la performance en matière d'innovation : données probantes sur les investissements directs chinois à l'étranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Conférence annuelle d’Atlas-AFMI, Réseaux d'internationalisation et internationalisation des réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlas Afmi - Université Cadi AYYAD, Marrakech, May 2024, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complexité de la formation des pratiques individuelles d’usage de la technologie : analyse par la pensée complexe pour le cas du e-commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Besbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jameleddine Gharbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque international de l'ISG de Sousse : Mutations financières, évolutions socio-économiques et transformation digitale à l'ère post COVID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISG de Sousse, Mar 2023, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Economique, transformation digitale et dynamique d’acteurs/projets au sein des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'intelligence économique au service du développement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENCG de Dakhla - Maroc, Feb 2023, Dakhla, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs de résilience entrepreneuriale chez les jeunes créateurs d'entreprise : au-delà de l'entrepreneur, le contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Jaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Chebil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ascensia 2023 : La résilience dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ascensia Business School, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La performance des réseaux d’innovation par le prisme de l’effectivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Performance et Risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENCG Tanger, Mar 2022, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience et survie entrepreneuriales au sein des clusters et réseaux d’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème édition de la Conférence internationale Régionalisation avancée et écosystème d’affaires. ECOSYS 22 04 – 05 Mars 2022 : "Résilience et écosystème d 'affaires : de la fragilité à l’agilité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EST FES, Maroc., Mar 2022, Fes, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Social Referencing and Adaptive Oscillators on Entrepreneurial Action. The Contribution of Neurosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhoub Hani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. 2ème Journée de Recherche Internationale : « Neurosciences and Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survie entrepreneuriale en écosystème d’affaires : approche par l’effectivité et le communautarisme épistémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résilience et écosystème d’affaires : de la fragilité à l’agilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3ème édition du colloque international régionalisation avancée et écosystème d’affaires, ECOSYS 22,, Mar 2022, Fes, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveler l'approche entrepreneuriale en temps de crise par le Digital Business Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Conférence Internationale « Innovations digitales à l’Ère des crises »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Jendouba, Jun 2022, Tabarka, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’écosystème digital dans une vision complexe : Cas de l’écosystème du e-commerce dans le contexte tunisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Besbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jameleddine Gharbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, 2ème Conférence Internationale « Innovations digitales à l’Ère des crises »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Jendouba, Jun 2022, Tabarka, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des excellences : le cas des sportifs de haut niveau en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 10èmes Assises du Management sur le thème du management de sport de haut niveau en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RUSTA-COMREFAS, Jun 2021, Abidjan, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche effectuale de la prise de risques et de la conception d’une opportunité entrepreneuriale : apports des neurosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management, Research Day on Neurosciences and Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche effectuale du risque et des opportunités dans l’agir entrepreneurial : apport des neurosciences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhoub Hani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Recherche Internationale : Neurosciences and Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LED, Université Paris 8, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écosystèmes d’affaires et clusters touristiques pour une meilleure performance et un développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international sur le tourisme et le développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENCG Dakhla, Apr 2019, Dakhla, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effectivité des pôles technologiques : Entre gouvernance et performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence « Entrepreneuriat, Innovation et Gouvernance »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OCRE/EDC Paris – Université de Cergy-Pontoise – Université de Montpellier, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation en réseau et dynamique de territoire : enjeu d’émergence économique ou illusion politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème édition de l’Université Citoyenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEM Marrakech, Feb 2019, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact de l'innovation managériale sur la compétitivité et la performance de l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international, Innovation Managériale entre conformisme et effet de mode</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Fès, Faculté des Sciences Juridiques, Economiques et Sociales, Mar 2019, Fès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pôles de compétitivité entre désir et fantasme : L’innovation collaborative remise en cause</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Thiaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIème Conférence Annuelle De L’association Internationale De Management Stratégique (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité sociétale des entreprises africaines, entre normes et pratiques informelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées Africaines de la RSE : Ethique et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Ouarzazate, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrepreneuriat et ses impossibles projections : le temps comme contingence culturelle à la création d’entreprise (analyse empirique de l’entrepreneuriat en Afrique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Sonzaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque pluridisciplinaire : « Les dimensions du temps dans le développement des hommes et des organisations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE de Brest - UBO, Mar 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’insertion professionnelle des femmes africaines confrontée à la différenciation et à la domination de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falade J.K</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Nekka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Rencontres Internationales de la Diversité de l'Institut International de l'Audit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESSEC Business School - Institut International de l'Audit Social, Dec 2018, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effectivité des pôles technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Siclab/GRM, Dynamiques de territoires &amp; pratiques collaboratives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, MSHS Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pôles de compétitivité entre désir et fantasme : L’innovation collaborative remise en cause</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Thiaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIème Conférence Annuelle De L'association Internationale De Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMS - L'association Internationale De Management Stratégique, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE dans le contexte africain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque international NPG, Les Journées africaines de la RSE, Ethique et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Marrakech, May 2018, Ouarzazate, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie de l’économie de la grandeur : quels apports au métier d’enseignant-chercheur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Nekka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence partenariat France-Russie : transformation numérique et technologiques pédagogiques innovantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre culturel russe, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management de l’Innovation et Innovation Managériale en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Thiaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international de recherche en Sciences de Gestion SERGe Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Gaston Berger de Saint-Louis du Sénégal, Apr 2017, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intention individuelle à la communauté épistémique dans les réseaux d’innovation : la performance des pôles de compétitivité confrontée aux divergences socio-sémantiques des parties prenantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Siclab Méditerranée, Innovation communicationnelle et processus collaboratifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologies quantitative et qualimétrique: illustration par deux cas empiriques sur des stratégies d’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale ENCG «Méthodologie de Recherche»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENCG Tanger, Mar 2017, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des Pôles de Compétitivité : Contribution en vue de l’Evaluation de leur Performance Cas des Pôles Tunisiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Chebil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youb K. Benkahla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Business Information Management Conference (IBIMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IBIMA, May 2016, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming Business Ecosystems through Collaborative and Cluster Innovation. An International Benchmarking Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale "Innovation and Societal Transformations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arabian Gulf University, Apr 2016, Manama, Bahrain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des Pôles de Compétitivité : Contribution en vue de l’évaluation de leur performance (Cas des pôles Tunisiens)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Chebil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ben Kahla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th International Business Information Management Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Business Information Management Association, May 2016, Milan, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01282115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives d'amélioration des indicateurs de performance de la chaine de valeur Végésupply en Région d'Anjou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journée de Recherche Végésupply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRANEM, Université d'Angers, Oct 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations imbriquées entre Innovation managériale, Agilité et Performance : Vers une Innovation managériale agile et performante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Besbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe Conférence Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Management Stratégique (AIMS), May 2016, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming Business Ecosystems through Collaborative and Cluster Innovation : An International Benchmarking Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and societal transformations </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arab Gulf University, Apr 2016, Manama Bahrain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01297134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la chaîne de valeur VegeSupply par une approche réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée de Recherche Végésupply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRANEM, Université d'Angers, Nov 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do strategic partnerships create value? &amp;quot;The empirical case of SBF 250 firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Research Meeting in Business Management (IRMBAM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de réseau : une source de développement et de performance pour les entreprises algériennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahir Yanat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Nekka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGRH, Nov 2014, Chester, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation collaborative en déficit d’orientation marché : les résultats mitigés des pôles de compétitivité (cas du pôle SCS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Thiaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AEI- AIREPME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AEI- AIREPME - Kedge BS, May 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skills Management Within A Government Organization: The Empirical Case Of The Public Administration Restructuring In Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Nekka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First HRI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HRI Beijing, Jun 2014, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants environnementaux favorables aux entrepreneurs TIC : L'expérience tunisienne en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Baccari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Bencheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès International Francophone en Entrepreneuriat et PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIREPME Cifpme, Oct 2012, BREST, France. pp.220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00732590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques de GRH au service de la performance: Rôle de l'apprentissage organisationnel et de la capacité d'innover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Besbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khemiri Houcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international, Université de Marrakech Groupe " Nouvelles Pratiques de Gestion " sur le thème : "Innovation Managériale : Vers de nouvelles pratiques de GRH socialement responsables"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00786222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l’orientation « marché » dans la dynamique d’innovation collaborative : le cas du pôle SCS en Région PACA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Thiaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIème Conférence AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMS - IAE Clermont Ferrand, Jun 2013, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on décréter l'innovation en réseau ? Le rôle de l'orientation &amp;quot; marché &amp;quot; dans la dynamique d'innovation collaborative (le cas du pôle SCS en Région PACA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Thiaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII Conférence Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage organisationnel, capacité d'innover et Pratiques RH: Quels Impacts combinatoires sur la compétitivité et la performance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Besbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII Conférence Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement du profil entrepreneurial et de l'intention d'entreprendre à travers l'enseignement de l'entreprenariat: Rôle de la réflexivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Besbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été UNISO 2013 Dialogue université-entreprise pour la croissance et l'emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orientation &amp;quot;Marché&amp;quot; au sein des réseaux d'innovation : le cas contrasté du pôle mondial SCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Thiaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale ATLAS AFMI, Montréal : Canada (2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00863791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création de valeur des alliances stratégiques et des fusions-acquisitions : justification comparative par le modèle de mesure de la valeur financière &amp;quot;cas des sociétés du SBF 250</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Tutorat Doctoral GRAND SUD organisé par : L'IAE de Grenoble et le CERAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00877514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appartenance de la propriété intellectuelle au champ de l'économie : entre ressources et stratégies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La propriété intellectuelle : un droit économique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille 2, Dec 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orientation &amp;quot;Marché&amp;quot; au sein des réseaux d'innovation : le cas contrasté du pôle mondial SCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Thiaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale ATLAS AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00786237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de réseau : une source de développement pour les entreprises algériennes : une étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Nekka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahir Yanat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIe colloque francophone sur le risque Oriane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bayonne - Pays Basque, Sep 2013, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement des réseaux d’innovation au Maghreb : enjeux, difficultés et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Symposium international sur la Gouvernance des entreprises et administrations économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MDI BS, May 2012, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-organizational trust in the competitiveness pole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker Boughanbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th world congress of the IFSAM, University of Limerick, Ireland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Limerick, Ireland. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00833518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat algérien en déficit de régulation et défaut de gouvernance: une approche conventionnaliste de l'entrepreneur en milieu hostile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème journée Innovations Sociétales et Entrepreneuriales, Gouvernance Territoriale autour de la Méditerranée, IPAG NICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00732587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement algérien et réseaux d'innovation au Maghreb : enjeux, difficultés et propositions en préalable aux espaces régionaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journée Innovations Sociétales et Entrepreneuriales, Gouvernance Territoriale autour de la Méditerranée, IPAG NICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00732589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-organizational trust in the competitiveness pole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker Boughanbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th world congress of the IFSAM, University of Limerick, Ireland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Limerick, Irlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00833040v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A inter-Organizational Trust In The Competitiveness Pole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker Boughanbouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th World Congress of the International Federation of Scholarly Associations of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFSAM - University of Limerick, Jun 2012, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétitivité des PME et dynamique territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale, «PME, Innovation et Territoire»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université et E.S.T de Fès, Mar 2012, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de la confiance interacteurs dans les pôles de compétitivité : fondements & propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker Boughanbouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès de l'Académie de l'Entrepreneuriat et de l'Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie de l'Entrepreneuriat et de l'Innovation, Oct 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche managériale du droit des affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale sur la performance juridique - EDHEC Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00732730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité, valeurs et légitimité au sein des PME algériennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Nekka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Symposium international sur la compétitivité des PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MDI BS, May 2011, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de la confiance inter-acteurs dans les pôles de compétitivité : fondements & propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker Boughanbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème congrès de l'Acadèmie de l'entreprenariat et de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, paris, France. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnements favorables à l’intention entrepreneuriale des ingénieurs TIC entre désirabilité et faisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Baccari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Symposium International sur l’Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MDI BS, May 2010, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esprit &amp;quot; Club &amp;quot; et les réseaux d'innovation : une approche renouvelée de l'attractivité de projets au sein des clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de l'ISERAM Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00732596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie Juridique d’entreprise : ou l’approche du droit en tant que ressource stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence HEC Montréal sur le droit en tant que ressource</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEC Montréal, Jan 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'encastrement de compétences d'innovation au sein des pôles de compétitivité: savoir, savoir-faire et savoir vendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Thiaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Pôles de Compétitivité et développement régional - HEC Management School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Liège, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00732727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants environnementaux de l’intention de créer une start-up en tic : cas des ingénieurs tunisiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Bencheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale de l’Académie de l’entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie de l’entrepreneuriat - université Nice Sophia Antipolis, Nov 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un pilotage des alliances stratégiques par des méthodes perceptives de la valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII Conférence AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00732724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode de segmentation par avantages - recherche appliquée aux nouveaux supports musicaux, Assises de la vente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Fettah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises de la vente "Vente, écoute et relation client",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESSEC Paris, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intellectual property strategies using legal astuteness : a new managerial approach of business law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII Conférence AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00732725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et &amp;quot;coopétition&amp;quot; : vers des écosystèmes d'affaires co-innovants et ago-antagonistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Innovation et loisirs sportifs de nature : Rétrospectives et perspectives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, GRENOBLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des formules stratégiques du commerce électronique : les enjeux d'une reconstruction des modèles de prix/coûts/valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Fetah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées d'Economie Expérimentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESC Dijon Bourgogne, May 2008, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'harmonisation du droit : obstacle ou opportunités stratégiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les stratégies juridiques d'entreprises, Conférence FNR, Université du Luxembourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Luxembourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion d’entreprise responsable dans les économies émergentes : une analyse empirique exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker Boughanbouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de L’ASAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASAC, May 2008, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juriste au coeur de la création de valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIème Conférence Internationale de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Nice Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot; Coopétition &amp;quot; au sein des Pôles de Compétitivité : Manager la co-innovation par des alliances stratégiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIième Symposium International MDI- Pôles de Compétitivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’harmonisation du droit est-elle un obstacle ou une source d’opportunités stratégiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence FNR Stratégies juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Luxembourg, Dec 2008, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désintermédiation Et Enjeux De Fixation Des Prix Dans Le Commerce Electronique : Cas Des Produits De Grande Consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Fettah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale de l’ASAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASAC - Halifax, May 2008, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désintermédiation et enjeux de fixation des prix dans le commerce électronique : cas des produits de grande consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Fetah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l'ASAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00759932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourismes et performances : une analyse comparative France/Liban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Jaber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Symposium international sur le Tourisme et ses enjeux dans la zone euro-méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MDI BS, May 2008, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et création de valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l'ANVIE Sciences de l'Homme et Entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pilotage stratégique par la valeur des alliances interentreprises : analyse de la performance et des compétences clés dans la conduite d'un accord de coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium International "Modèles et pratiques de management entre convergence et contingence"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, FEZ, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pilotage stratégique par la valeur des alliances interentreprises : analyse de la performance et des compétences clés dans la conduite d’un accord de coopération, Symposium International</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Taghzouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium International, « Modèles et pratiques de management entre convergence et contingence »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université et EST Fès, Feb 2007, Fès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDE : Les conditions du développement durable et de l’attractivité des partenaires économiques par la création de valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale sur les IDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Alger (Boumerdes), Oct 2007, Alger - Boumerdes, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coopétition au sein des pôles de compétitivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIème Symposium MDI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alliances stratégiques et Création de valeur: Rentabilité, Avantage concurrentiel ou Légitimité ? Vers une analyse croisée de modèles complémentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Taghzouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIème Conférence AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM, Jun 2007, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un pilotage des alliances stratégiques par des méthodes perceptives de la valeur : L’influence de la « performance perçue » sur la propension des managers à nouer et maintenir des alliances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Taghzouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIème Conférence AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM, Jun 2007, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alliances stratégiques et création de valeur : rentabilité, avantage concurrentiel ou légitimité? Vers une analyse croisée de modèles complémentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIème Conférence Internationale de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la désintermédiation et limite de l’opportunisme dans les canaux de distribution : approche théorique des relations entre distributeurs et PME, perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Fettah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère journée de recherche sur les relations entre industrie et grande distribution alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier, May 2006, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do strategic alliances contribute in financing south-mediterranean firms? International Conference &amp;quot;Financial policy and auditing in euro-mediterranean firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième Congrès annuel des Sciences de Gestion "Politiques financières et audit des entreprises euro-méditerranéennes" - Université Saint-Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Kaslik, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions d’efficacité du &amp;quot;Knowledge Management&amp;quot; pour l’entreprise dans un contexte de croissance informationnelle : une analyse empirique de la gestion des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale sur l’Economie de la connaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Biskra, Nov 2005, Biskra, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do strategic alliance contribute in financing South-Mediterranean firms ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Taghzouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second Annual Business Administration Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, USEK - Faculty of Management - Lebanon, Nov 2005, Beirut, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les opportunités de développement des entreprises algériennes sur des marchés en expansion par le recours aux alliances stratégiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International sur les opportunités de développement des entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Alger, Oct 2004, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Reading… to the Construction of Strategic Facts : A Methodological Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Mazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIème Conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMS, Jun 2003, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Structural Approach confronting the Resource-Based View of Interfirm Cooperation: Key factors of Success and Core Competencies of Strategic Alliances Organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maerten-Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Business Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ABR - College of Business at Tarleton State University, Jun 2002, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mondialisation induit elle des comportements managériaux nouveaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale de Biskra sur la Mondialisation et ses effets sur l'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université M. Khider - Biskra, Oct 2002, Biskra, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Resource-Based View Of Interfirm Cooperation : Explaining The Capture Of Value From The Deployment Of Strategic Resource Within Technological Alliances (An Empirical Analysis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategic Management Society 21st Annual International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Strategic Management Society, Oct 2001, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et compétences clés de l'Entrepreneuriat : Vision stratégique, Performance et Capital humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denglos Grégory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Hebbar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Conférence franco-québécoise de l’entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA - Université de Lille 2 et Université Laval (Québec), May 2000, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Common Knowledge Approach of Strategic Alliances : New Core Competencies and Creation of Value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AM/International Association of Management's 18th Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AM/International Association of Management, Aug 2000, San Antonio - Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing Value From the Deployment of Strategic Resource Within Technological Alliances of Small Firms: an Empirical Examination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denglos Grégory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSB World Conference 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICSB, Jun 2000, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and New Economy Businesses: A New Contingency Framework of Performance for SMEs (an International Empirical Analysis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSB World Conference 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICSB, Jun 2000, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and innovation process : human resource as competitive advantage for small-sized firms strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Council for Small Business World Conference 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Brisbane, QUEENSLAND, Australie. pp.665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00750612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat et Partenariat : les compétences clés à maîtriser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Masclef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Conférence franco-québécoise de l’entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Valenciennes et Université Laval (Québec), Apr 1999, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Competitiveness of Networked Entrepreneurship : What kinds of Corporate Governance for technological Alliances Between Small-Sized Firms ? (An Empirical Analysis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Masclef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th World Conference International Council for Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICSB, Jun 1999, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Technological Strategic Alliance between competitors : Transaction Cost Economics and Common Knowledge as Core Competences (an Empirical Analysis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1999 Babson College-KAUFFMAN Foundation Entrepreneurship Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Columbia, South Carolina, United States. pp.575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00750614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managerial Practices and Core Competences of Entrepreneurship: a Contingency Framework of Performance (an Empirical Comparison Between Canadian and French Firms)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caty Camion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1999 Babson College-Kauffman Foundation Entrepreneurship Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Babson College-Kauffman Foundation, May 1999, Columbia - South Carolina, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-Sized Firms Managerial Practices and Entrepreneurship Core Competencies: A Contingency Framework of Performance »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caty Camion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th World Conference International Council for Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICSB, Jun 1999, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration du capital humain dans la stratégie d’entreprise : Compétences, Apprentissage et Style de management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Nekka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIème Conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMS - Ecole Centrale Paris, May 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Immaterial Investments : The Evolution of Entrepreneurs’ Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denglos Grégory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International L’entrepreneur demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESC Rennes, Sep 1999, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d'innovation et Intelligence stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Hebbar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées de l’Intelligence Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille 2, Dec 1999, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diplôme d’Entrepreneuriat Technologique : Une collaboration entre l’Université Laval et l’Université de Lille 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès de l’Académie de l’entrepreneuriat, Entrepreneuriat et enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie de l’entrepreneuriat - Université de Lille 1, Nov 1999, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le maire confronté à la performance organisationnelle et la dynamique territoriale (le cas du secteur de l’hôtellerie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Nekka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres Ville et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bayonne, Sep 1999, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Technological Strategic Alliances between Competitors: Transaction Cost Economics and Common Knowledge as Core Competences (an Empirical Analysis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Masclef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1999 Babson College-Kauffman Foundation Entrepreneurship Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Babson College-Kauffman Foundation, May 1999, Columbia - South Carolina, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Resource as Competitive Advantage in Small-Sized Firms Strategy: Core Competencies, Training and Management Style</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Nekka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th World Conference International Council for Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICSB, Jun 1999, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies d’alliances et l’intelligence stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur l’Intelligence Stratégique des PME-PMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille 2, Oct 1998, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets d'un changement de paradigmes dans l'étude des stratégies d'alliance technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIème Conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMS - Ecole des HEC de Montréal, Jun 1997, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut de l'action dans les Sciences de Gestion : quelques éléments de réflexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hetzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche FNEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FNEGE, Oct 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension paradoxale des stratégies d'alliance technologique : résultats d'une analyse empirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International sur le Partenariat d'Entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Laval, Québec, Nov 1994, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance et Maîtrise des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chraibi Abdeslam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maghni Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edition ENCGT, 2021, 978-9920-9173-0-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pôles de compétitivité : Performance et Gouvernance des réseaux d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Sciences Publishing, London. Lavoisier Paris, pp.446, 2010, Traité Technologies et Développement Durable, D. Ménascé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00732341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entreprise, le marché et le droit (Traduction et présentation R. H. Coase The Firm, The Market and The Law)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eds D'Organisation. Ed organisation, 2005, 270812000X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La firme, le marché et le droit (Traduction de R.H. Coase, he Firm, The Market and The Law)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diderot Editeur. Diderot Editeur, 1997, 2843520010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Stratégies de coopération industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, Paris. Economica, Paris, pp.226, 1996, GESTION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00732558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les organisations « Janus » innovent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’innovation managériale dans les organisations publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.147-169. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/qdm.219.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management post-Covid : ne lâchez pas la proie pour l’ombre !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour des organisations post-Covid inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.187 à 262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un audit systémique et ingénierique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface d’ouvrage : Grim N., Entrepreneurs, Pouvoir et Société en Algérie, Casbah Editions, 2012.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurs, Pouvoir et Société en Algérie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Of The Strategic Formulas Of The Electronic Commerce: Stakes Of A Reconstruction Of Models Price/Costs/Value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Fettah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface de l'ouvrage : Bouhaouala M., Management de la petite entreprise des loisirs sportifs - Une approche socioéconomique, De Boeck Editions, 2008.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicité et contradictions logiques dans l'étude des stratégies d'alliance technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit comparé des stratégies d’alliance technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éco management stratégique des alliances technologiques : analyse empirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alliances technologiques : contribution à la modélisation d’une stratégie paradoxale - analyse empirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création de valeur boursière des partenariats stratégiques et des fusions-acquisitions &amp;quot; Cas des sociétés du SBF 250</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Saci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion d'entreprise responsable dans les économies émergentes : une analyse empirique exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker Boughanbouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la chaine de valeur agricole et végétale au sein du pôle Vegesupply en région d'Anjou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Paturel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Bensebaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Nekka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université d'Angers (UA), Angers, FRA.; Université Nice Sophia Antipolis; Université Paris 8. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId306"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05414081v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Saci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Aliouat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916604v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Jaziri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916608v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chraibi Abdeslam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafia Frij" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774420v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Elouadoudi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sabri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riso.013.0143" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614171v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Batazzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham El Ouadoudi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614431v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhizlane Benrrezzouq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Chraibi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riso.011.0129" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614172v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968410v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riso.009.0059" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614432v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614448v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Sofiane Salaouatchi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Bekioua" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060479v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;eb Hafsi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Levy-Tadjine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Nekka" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614433v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Kabbaj" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riso.006.0069" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059916v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Chebil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ben Kahla" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.033.0275" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258528v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Levy Tadjine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riso.005.0007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059919v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Thiaw" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614435v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.289.0131" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614425v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614436v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096141v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060491v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dani&#232;le Mothe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060457v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Paturel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614452v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Bensahel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614429v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riso.004.0025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614438v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riso.003.0073" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01267061v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Ltifi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubica Hikkerova" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jameleddine Gharbi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJBM-11-2014-0170" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01267050v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Akbi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Yassaa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema Rachid" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2015.12.044" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1NDP6H3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614179v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rastoin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Hakim Hammoudi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528798v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahir Yanat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01267065v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631871v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Cheriet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Messeghem" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112034v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheriet Foued" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614443v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112011v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Hammoudi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Grazia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Hamza" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630142v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Grazia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759214v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854668v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Besbes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614327v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614341v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr.217.0009" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614467v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732317v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabyla Daidj" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732582v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732586v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nekka" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camal Gallouj" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Souheila" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786232v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khemiri Houcine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732580v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03067887v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732721v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732593v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Leroy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615184v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615176v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614439v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.245.0021" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615182v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615178v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732324v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750609v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733825v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733805v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614454v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Verna" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.2697" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615230v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roquilly" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615228v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615194v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615209v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615205v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Aliouat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615203v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615192v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615199v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615188v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615197v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504092v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chikh M&#8217;hamed" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504095v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929628v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504101v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504085v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504097v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929642v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006223v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025011v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006178v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916611v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhoub Hani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Levy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614174v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774429v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774430v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774426v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614178v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614176v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774422v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614175v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614470v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614476v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614882v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614474v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614278v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falade J.K" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080032v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614488v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080131v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080028v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614289v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Sonza&#239;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614481v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614485v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080029v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614492v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614491v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282115v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929660v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614264v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614498v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297134v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614534v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youb K. Benkahla" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614272v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614760v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068783v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614747v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614532v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786222v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854686v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854677v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854676v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614753v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732590v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Baccari" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Bencheikh" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615053v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863791v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877514v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786237v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614783v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614815v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732587v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833518v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Boughanbouz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732589v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614809v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614774v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833040v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614829v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664930v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278100v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732730v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615126v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732596v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614804v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732724v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614794v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732727v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615100v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Fettah" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732725v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614531v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278097v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733846v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278098v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278096v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Fetah" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278099v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615117v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614502v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759932v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614833v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Jaber" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278103v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614512v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Taghzouti" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614510v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278108v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278109v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278105v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614857v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615130v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615123v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278110v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615138v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614865v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615142v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614526v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Mazouz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615149v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614528v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maerten-Rouhier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614529v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614524v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denglos Gr&#233;gory" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614517v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614521v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gasse" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750612v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615065v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hebbar" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614710v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caty Camion" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614519v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614719v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masclef" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750614v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614728v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615078v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614799v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614734v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614714v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615046v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614721v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615093v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615058v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614525v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615083v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guieu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hetzel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614705v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614156v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maghni Ahmed" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732341v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614539v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614543v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732558v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774436v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774433v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.219.0147" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614381v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615170v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615169v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615154v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615158v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615164v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615162v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615161v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068790v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419206v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614260v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Bensebaa" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05414081v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Saci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Aliouat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614171v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Batazzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham El Ouadoudi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sabri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916604v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Jaziri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916608v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chraibi Abdeslam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafia Frij" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774420v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Elouadoudi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riso.013.0143" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614431v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhizlane Benrrezzouq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Chraibi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riso.011.0129" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614172v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968410v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riso.009.0059" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614432v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614436v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;eb Hafsi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Levy Tadjine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Nekka" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riso.005.0007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614448v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Sofiane Salaouatchi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Bekioua" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060479v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Levy-Tadjine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614433v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Kabbaj" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riso.006.0069" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059916v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Chebil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ben Kahla" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.033.0275" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059919v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Thiaw" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258528v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614435v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.289.0131" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614425v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096141v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060457v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Paturel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614452v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Bensahel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060491v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dani&#232;le Mothe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614429v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riso.004.0025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614438v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riso.003.0073" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614179v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rastoin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Hakim Hammoudi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01267050v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Akbi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Yassaa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema Rachid" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2015.12.044" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1NDP6H3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01267061v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Ltifi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubica Hikkerova" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jameleddine Gharbi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJBM-11-2014-0170" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528798v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahir Yanat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01267065v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630142v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Hamza" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Hammoudi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Grazia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759214v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614443v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112034v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheriet Foued" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Messeghem" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631871v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Cheriet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112011v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Grazia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854668v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Besbes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614327v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614341v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr.217.0009" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732582v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614467v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732317v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabyla Daidj" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786232v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khemiri Houcine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732586v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nekka" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camal Gallouj" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Souheila" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732580v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732593v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Leroy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03067887v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732721v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615182v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615184v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614439v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.245.0021" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615176v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615178v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732324v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750609v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733825v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733805v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614454v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Verna" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.2697" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615228v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roquilly" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615230v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615194v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615209v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615205v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Aliouat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615203v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615188v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615199v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615192v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615197v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504097v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504085v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504092v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chikh M&#8217;hamed" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504095v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504101v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929628v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929642v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006223v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006178v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025011v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614178v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774426v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916611v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhoub Hani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Levy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614174v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774429v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774430v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614175v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614176v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774422v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614476v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614882v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614470v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614474v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080131v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080028v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614289v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Sonza&#239;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614278v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falade J.K" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080032v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614488v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614481v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614485v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614491v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080029v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614492v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614534v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youb K. Benkahla" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614498v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282115v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614264v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929660v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297134v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614272v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068783v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614760v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614747v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614532v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732590v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Baccari" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Bencheikh" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786222v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614753v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854676v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854677v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854686v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863791v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877514v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615053v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786237v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614783v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614815v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833518v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Boughanbouz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732587v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732589v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833040v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614774v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614809v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278100v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732730v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614829v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664930v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614804v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732596v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615126v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732727v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614794v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732724v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615100v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Fettah" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732725v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278098v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278096v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Fetah" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278099v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614531v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278097v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733846v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615117v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614502v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759932v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614833v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Jaber" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278105v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278109v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614857v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Taghzouti" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615130v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278103v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614512v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614510v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278108v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615123v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278110v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615138v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614865v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615142v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614526v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Mazouz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614528v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maerten-Rouhier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615149v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614529v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615065v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denglos Gr&#233;gory" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hebbar" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614517v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614524v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614521v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gasse" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750612v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615093v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masclef" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614719v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750614v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614519v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caty Camion" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614710v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614728v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614799v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615078v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614734v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615046v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614714v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614721v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615058v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614525v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615083v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guieu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hetzel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614705v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614156v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maghni Ahmed" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732341v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614539v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614543v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732558v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774433v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.219.0147" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774436v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614381v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615170v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615154v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615169v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615158v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615164v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615162v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615161v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068790v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419206v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614260v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Bensebaa" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>