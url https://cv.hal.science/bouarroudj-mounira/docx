--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mounira Bouarroudj </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences à l'UPEC et rattachée au laboratoire SATIE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Shift-Angle Topologies on the Performance of PCB-Embedded Solenoid Inductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeeshan Umar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components, Packaging and Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCPMT.2025.3635410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-informed Markov chains for remaining useful life prediction of wire bonds in power electronic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ghrabli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Aldea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 167, pp.115644. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2025.115644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reduced Model Based on Proper Generalized Decomposition for the Fast Analysis of IGBT Power Modules Lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 144 (3), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4053767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined physicochemical-microstructural approach to predict the crack path at the topside interconnections in IGBT power devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 132, pp.114516. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural evolution during the crack propagation at the bond-wire contact area of IGBT power modules upon power cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative PGD model reduction for the strongly-coupled thermomechanical analysis of crack propagation in power electronic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70, pp.407-424. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-022-02173-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line temperature measurement during power cycle of PCB-embedded diode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bensebaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.114313. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability study of PCB-embedded power dies using solderless pressed metal foam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bensebaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, pp.113904. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2020.113904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of power module source metal degradation during electro-thermal aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Ruffilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76-77, pp.507 - 511. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2017.06.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-depth investigation of metallization aging in power MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Ruffilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Proceedings of the 26th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, SI:Proceedings of ESREF 2015, 55 (9-10), pp.1966-1970. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2015.06.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700466v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D electrothermal simulation of active cycling on smart power MOSFETs during short-circuit and UIS conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Riccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo D’alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Irace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (9-10), pp.1845 - 1850. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2014.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed and coupled 2D electro-thermal model of power semiconductor devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghania Belkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (2), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2014130486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of power MOSFET-based smart switches under normal and extreme conditions for 24 V battery system applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Mechouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (9), pp.1703-1706. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2013.07.120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturation Current and On-Resistance Correlation during Repetitive Short Circuit Conditions on SiC JFETs Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (2), pp.621 - 624. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2012.2215629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of 1.2 kV SiC MOSFET devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (9-11), pp.1735-1738. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2013.07.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Investigation Possibilities on Forward Biased Power Devices using Cross-Sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kociniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Moussodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (4), pp.576-578. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2011.2182492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison study on performances and robustness between SiC MOSFET &amp; JFET devices - Abilities for aeronautics application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (9-10), pp.1859-1864. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2012.06.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Study on Performances and Reliability between MOSFET & JFET Silicon carbide technologies - Abilities for Aeronautics Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (10), pp.1859-1864. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2012.06.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the effect of degradation of the aluminium metallization layer in the case of power semiconductor devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pietranico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berkani Bouaroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bontemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51 (9-11), pp.1824 - 1829. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2011.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the effect of degradation of the aluminium metallization layer in the case of power semiconductor devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pietranico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bontemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51, pp.1824-1829. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2011.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing defect detection on IGBT power modules by artificial training methods based on pattern recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amrane Oukaour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tala-Ighil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pouderoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51, pp.386-391. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2010.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing and Failure Modes of IGBT Modules in High Temperature Power Cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Huselstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (10), pp.4931 - 4941. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2011.2114313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of die metallization layer ageing in the case of power semiconductor devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pietranico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (5), pp.569-585. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/Geo.19.11-38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing of SiC JFET transistors under repetitive current limitation conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Moumen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50, pp.1532-1537. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2010.07.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of SiC JFET temperature during short-circuit operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Boughrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Faugières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49, pp.1358-1362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Levels Effect on Solder Lifetime During Thermal Cycling of Power Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8, pp.471 - 477. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDMR.2008.2002354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure modes on low voltage power MOSFETs under high temperature application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Faugieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47 (9), p1767-1772. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2007.07.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation behavior of 600 V-200 A IGBT modules under power cycling and high temperature environment conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47, pp.719-1724</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Shift Angle Topologies for PCB Toroidal Inductors Using Solenoid Models under DC Boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, UPS, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Impact of Alignment Angle Between Copper Turns and Magnetic Core on Magnetic Field Coupling in PCB Integrated Inductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/epe2025-0182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining machine learning with finite element simulations for fast computation in power module failure Analysis due to wire bond degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ghrabli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Aldea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IACM Digital Twins in Engineering Conference (DTE 2025) &amp; 1st ECCOMAS Artificial Intelligence and Computational Methods in Applied Science (AICOMAS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven Metamodels for Failure Analysis of Power Electronic Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ghrabli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Aldea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, ADERA, Oct 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Perpendicular Flux in PCB Embedded Inductors via Shift-Angle Topologies under DC Excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Symposium de Génie Électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement homogénéisé d'un microvia pour la modélisation mécanique d'un circuit imprimé avec composants enfouis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Dailland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Martiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid modeling for remaining useful life prediction in power module prognosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ghrabli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Aldea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Thermal, Mechanical and Multiphysics Simulation and Experiments in Microelectronics and Microsystems (EuroSimE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Catane, Italy. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSimE60745.2024.10491493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics informed Markov chains for remaining useful life prediction of wire bonds in power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ghrabli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Aldea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th European Symposium of Reliability of Electronic Devices, Failure Physics and Analysis (ESREF 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Parme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de la durée de vie restante d'un module de puissance par inférence bayesienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique de la F2M: Approches probabilistes en mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Cycling Test of PCB-Embedded Power Packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bensebaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2023; International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Nuremberg, Germany. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30420/566091124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive electro-mechanical reduced model of IGBT power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems (EUROSIME 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive reduced order modelling for a coupled electro-thermo-mechanical problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Computational Methods for Coupled Problems in Science and Engineering (COUPLED 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-intrusive multi-physics PGD-based reduced model for the prediction of power electronic module lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Model Reduction Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic and Physics-Informed Machine Learning for Predictive Maintenance with Time Series Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phan-Anh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Aldea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Hégarat-Mascle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems (EuroSimE) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Graz, Austria. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSimE56861.2023.10100781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive electro-thermo-mechanical reduced model for diagnosis and prognostic on IGBT power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 24th International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems (EuroSimE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Graz, Austria. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSimE56861.2023.10100766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive multi-physics PGD-based reduced model for the modeling of power electronic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Reduction and Surrogate Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model reduction for sensitivity analysis of solder joint fracture in power electronic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on integrated Power Electronics Systems (CIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition monitoring and evaluation of Ron degradation during power cycling in switching mode of SiC-Mosfets power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Ingrosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Integrated Power Electronics Systems (CIPS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'un modèle réduit PGD pour l'étude de la fissuration thermo-mécanique des modules de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical-microstructural approach for modeling the crack passage at topside metallic parts in IGBT semiconductor power electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 23rd International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems (EuroSimE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, St Julian, Malta. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSimE54907.2022.9758895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental And Numerical Characterization Of PCB-Embedded Power Dies Using Solderless Pressed Metal Foam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bensebaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 22nd European Conference on Power Electronics and Applications (EPE'20 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design And Characterization Of PCB-Embedded Power Dies Using Solderless Pressed Metal Foam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bensebaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe digital days 2020; International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducted Noise Investigation for IMS Based GaN HEMT Power Module by Black Box Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Gahfif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rome, Italy. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEUROPE48519.2020.9245757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMC “Black Box” model for unbalanced power electronic converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Gahfif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelona, France. pp.957-962, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2019.8872075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductances enfouies au PCB pour l'électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMET, Elaboration de composants passifs magnétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES Toulouse, Apr 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface analysis of smart power top metal: IR thermal measurement and source potential mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Ruffilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Symposium on Power Semiconductor Devices and ICs (ISPSD), 2016 28th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPSD.2016.7520861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du vieillissement de la métallisation d'un MOSFET par la distribution du potentiel de source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Ruffilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Genie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative de l'effet des contraintes électriques extrêmes - application aux composants &amp;quot; Smart Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness Study of SiC MOSFET Under Harsh Electrical and Thermal Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbarek Safa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dherbécourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Latry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othman Dhouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CENICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D electrothermal simulation of active cycling on smart power MOSFETs during short-circuit and UIS conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Riccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Irace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of power MOSFET-based smart switches under normal and extreme conditions for 24 V battery system applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of 1.2 kV SiC MOSFET devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othman Dhouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of 1.2 kV investigation of SiC MOSFETs for aeronautics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics and Applications (EPE), 2013 15th European Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lille, France. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2013.6634665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du vieillissement de la couche de métallisation de composants de puissance à semi-conducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pietranico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Électronique de Puissance du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Saint Nazaire, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure modes and robustness of SiC JFET transistors under current limiting operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othman Dhouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moumen Sabrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics and Applications (EPE 2011),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Birmingham, United Kingdom. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on ageing of IGBT transistors under repetitive short-circuits operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bontemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference &amp; Exhibition on Power Electronics/Intelligent Motion/Power Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Shanghai, China. pp.237-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Levels Effects on the Thermo-Mechanical Behaviour of Solder Attach During Thermal Cycling of Power Electronic Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics Specialists Conference, 2008. PESC 2008. IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of stress distributions and failure modes during thermal cycling and power cycling on high power IGBT modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2007 - 12th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Aalborg, Denmark. 10p, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2007.4417457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation behavior of 600V-200A IGBT modules under Power cycling and high temperature environment conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, BORDEAUX, France. pp. 1719-1724, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2007.07.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing Test Results of low voltage MOSFET Modules for Electrical Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Faugieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2007 - 12th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Aalborg, Denmark. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aluminum metallization and wire bonding aging in power MOSFET modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Ruffilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la fatigue thermo-mécanique de modules électroniques de puissance en ambiance de températures élevées pour des applications de traction de véhicules électriques et hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. École normale supérieure de Cachan - ENS Cachan, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00346572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId212"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mounira Bouarroudj </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences à l'UPEC et rattachée au laboratoire SATIE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Shift-Angle Topologies on the Performance of PCB-Embedded Solenoid Inductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeeshan Umar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components, Packaging and Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCPMT.2025.3635410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-informed Markov chains for remaining useful life prediction of wire bonds in power electronic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ghrabli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Aldea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 167, pp.115644. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2025.115644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reduced Model Based on Proper Generalized Decomposition for the Fast Analysis of IGBT Power Modules Lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 144 (3), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4053767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined physicochemical-microstructural approach to predict the crack path at the topside interconnections in IGBT power devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 132, pp.114516. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural evolution during the crack propagation at the bond-wire contact area of IGBT power modules upon power cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative PGD model reduction for the strongly-coupled thermomechanical analysis of crack propagation in power electronic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70, pp.407-424. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-022-02173-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line temperature measurement during power cycle of PCB-embedded diode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bensebaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.114313. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability study of PCB-embedded power dies using solderless pressed metal foam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bensebaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, pp.113904. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2020.113904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of power module source metal degradation during electro-thermal aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Ruffilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76-77, pp.507 - 511. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2017.06.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-depth investigation of metallization aging in power MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Ruffilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Proceedings of the 26th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, SI:Proceedings of ESREF 2015, 55 (9-10), pp.1966-1970. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2015.06.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700466v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed and coupled 2D electro-thermal model of power semiconductor devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghania Belkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (2), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2014130486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D electrothermal simulation of active cycling on smart power MOSFETs during short-circuit and UIS conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Riccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo D’alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Irace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (9-10), pp.1845 - 1850. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2014.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturation Current and On-Resistance Correlation during Repetitive Short Circuit Conditions on SiC JFETs Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (2), pp.621 - 624. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2012.2215629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of 1.2 kV SiC MOSFET devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (9-11), pp.1735-1738. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2013.07.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of power MOSFET-based smart switches under normal and extreme conditions for 24 V battery system applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Mechouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (9), pp.1703-1706. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2013.07.120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Study on Performances and Reliability between MOSFET & JFET Silicon carbide technologies - Abilities for Aeronautics Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (10), pp.1859-1864. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2012.06.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Investigation Possibilities on Forward Biased Power Devices using Cross-Sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kociniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Moussodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (4), pp.576-578. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2011.2182492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison study on performances and robustness between SiC MOSFET &amp; JFET devices - Abilities for aeronautics application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (9-10), pp.1859-1864. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2012.06.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the effect of degradation of the aluminium metallization layer in the case of power semiconductor devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pietranico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bontemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51, pp.1824-1829. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2011.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the effect of degradation of the aluminium metallization layer in the case of power semiconductor devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pietranico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berkani Bouaroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bontemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51 (9-11), pp.1824 - 1829. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2011.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing defect detection on IGBT power modules by artificial training methods based on pattern recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amrane Oukaour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tala-Ighil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pouderoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51, pp.386-391. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2010.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing and Failure Modes of IGBT Modules in High Temperature Power Cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Huselstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (10), pp.4931 - 4941. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2011.2114313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of die metallization layer ageing in the case of power semiconductor devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pietranico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (5), pp.569-585. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/Geo.19.11-38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing of SiC JFET transistors under repetitive current limitation conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Moumen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50, pp.1532-1537. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2010.07.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of SiC JFET temperature during short-circuit operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Boughrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Faugières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49, pp.1358-1362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Levels Effect on Solder Lifetime During Thermal Cycling of Power Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8, pp.471 - 477. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDMR.2008.2002354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation behavior of 600 V-200 A IGBT modules under power cycling and high temperature environment conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47, pp.719-1724</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure modes on low voltage power MOSFETs under high temperature application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Faugieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47 (9), p1767-1772. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2007.07.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement homogénéisé d'un microvia pour la modélisation mécanique d'un circuit imprimé avec composants enfouis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Dailland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Martiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Shift Angle Topologies for PCB Toroidal Inductors Using Solenoid Models under DC Boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, UPS, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Impact of Alignment Angle Between Copper Turns and Magnetic Core on Magnetic Field Coupling in PCB Integrated Inductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/epe2025-0182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining machine learning with finite element simulations for fast computation in power module failure Analysis due to wire bond degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ghrabli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Aldea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IACM Digital Twins in Engineering Conference (DTE 2025) &amp; 1st ECCOMAS Artificial Intelligence and Computational Methods in Applied Science (AICOMAS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Perpendicular Flux in PCB Embedded Inductors via Shift-Angle Topologies under DC Excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Symposium de Génie Électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven Metamodels for Failure Analysis of Power Electronic Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ghrabli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Aldea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, ADERA, Oct 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid modeling for remaining useful life prediction in power module prognosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ghrabli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Aldea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Thermal, Mechanical and Multiphysics Simulation and Experiments in Microelectronics and Microsystems (EuroSimE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Catane, Italy. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSimE60745.2024.10491493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics informed Markov chains for remaining useful life prediction of wire bonds in power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ghrabli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Aldea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th European Symposium of Reliability of Electronic Devices, Failure Physics and Analysis (ESREF 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Parme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic and Physics-Informed Machine Learning for Predictive Maintenance with Time Series Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phan-Anh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Aldea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Hégarat-Mascle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems (EuroSimE) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Graz, Austria. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSimE56861.2023.10100781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive reduced order modelling for a coupled electro-thermo-mechanical problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Computational Methods for Coupled Problems in Science and Engineering (COUPLED 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-intrusive multi-physics PGD-based reduced model for the prediction of power electronic module lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Model Reduction Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive electro-mechanical reduced model of IGBT power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems (EUROSIME 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de la durée de vie restante d'un module de puissance par inférence bayesienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique de la F2M: Approches probabilistes en mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Cycling Test of PCB-Embedded Power Packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bensebaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2023; International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Nuremberg, Germany. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30420/566091124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive electro-thermo-mechanical reduced model for diagnosis and prognostic on IGBT power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 24th International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems (EuroSimE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Graz, Austria. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSimE56861.2023.10100766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'un modèle réduit PGD pour l'étude de la fissuration thermo-mécanique des modules de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical-microstructural approach for modeling the crack passage at topside metallic parts in IGBT semiconductor power electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 23rd International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems (EuroSimE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, St Julian, Malta. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSimE54907.2022.9758895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model reduction for sensitivity analysis of solder joint fracture in power electronic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on integrated Power Electronics Systems (CIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive multi-physics PGD-based reduced model for the modeling of power electronic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Reduction and Surrogate Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition monitoring and evaluation of Ron degradation during power cycling in switching mode of SiC-Mosfets power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Ingrosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Integrated Power Electronics Systems (CIPS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental And Numerical Characterization Of PCB-Embedded Power Dies Using Solderless Pressed Metal Foam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bensebaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 22nd European Conference on Power Electronics and Applications (EPE'20 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design And Characterization Of PCB-Embedded Power Dies Using Solderless Pressed Metal Foam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bensebaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe digital days 2020; International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducted Noise Investigation for IMS Based GaN HEMT Power Module by Black Box Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Gahfif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rome, Italy. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEUROPE48519.2020.9245757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMC “Black Box” model for unbalanced power electronic converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Gahfif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelona, France. pp.957-962, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2019.8872075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductances enfouies au PCB pour l'électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMET, Elaboration de composants passifs magnétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES Toulouse, Apr 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface analysis of smart power top metal: IR thermal measurement and source potential mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Ruffilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Symposium on Power Semiconductor Devices and ICs (ISPSD), 2016 28th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPSD.2016.7520861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du vieillissement de la métallisation d'un MOSFET par la distribution du potentiel de source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Ruffilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Genie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative de l'effet des contraintes électriques extrêmes - application aux composants &amp;quot; Smart Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness Study of SiC MOSFET Under Harsh Electrical and Thermal Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbarek Safa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dherbécourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Latry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othman Dhouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CENICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D electrothermal simulation of active cycling on smart power MOSFETs during short-circuit and UIS conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Riccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Irace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of 1.2 kV investigation of SiC MOSFETs for aeronautics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics and Applications (EPE), 2013 15th European Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lille, France. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2013.6634665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of power MOSFET-based smart switches under normal and extreme conditions for 24 V battery system applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of 1.2 kV SiC MOSFET devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othman Dhouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du vieillissement de la couche de métallisation de composants de puissance à semi-conducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pietranico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Électronique de Puissance du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Saint Nazaire, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure modes and robustness of SiC JFET transistors under current limiting operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othman Dhouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moumen Sabrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics and Applications (EPE 2011),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Birmingham, United Kingdom. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on ageing of IGBT transistors under repetitive short-circuits operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bontemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference &amp; Exhibition on Power Electronics/Intelligent Motion/Power Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Shanghai, China. pp.237-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Levels Effects on the Thermo-Mechanical Behaviour of Solder Attach During Thermal Cycling of Power Electronic Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics Specialists Conference, 2008. PESC 2008. IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of stress distributions and failure modes during thermal cycling and power cycling on high power IGBT modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2007 - 12th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Aalborg, Denmark. 10p, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2007.4417457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation behavior of 600V-200A IGBT modules under Power cycling and high temperature environment conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, BORDEAUX, France. pp. 1719-1724, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2007.07.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing Test Results of low voltage MOSFET Modules for Electrical Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Faugieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2007 - 12th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Aalborg, Denmark. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aluminum metallization and wire bonding aging in power MOSFET modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Ruffilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la fatigue thermo-mécanique de modules électroniques de puissance en ambiance de températures élevées pour des applications de traction de véhicules électriques et hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. École normale supérieure de Cachan - ENS Cachan, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00346572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId212"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406975v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alkurdi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeeshan Umar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Bouarroudj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2025.3635410" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992688v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ghrabli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Aldea" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2025.115644" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695544v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Schuler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Khatir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Bouarroudj-Berkani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Ouhab" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4053767" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656143v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Shqair" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ibrahim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Halouani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114516" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788643v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114635" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656142v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-022-02173-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380506v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bensebaa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Petit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefebvre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114313" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380480v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmitt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113904" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575130v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ruffilli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Berkani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dupuy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Weber" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.06.086" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700466v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berkani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dupuy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Weber" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.036" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700449v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Riccio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo D&#8217;alessandro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Irace" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rostaing" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.08.011" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700451v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Belkacem" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Joubert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Labrousse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2014130486" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A935EFF7390C8FC23CB4B194C006AA440C2F6156/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056353v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rostaing" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mechouche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Labrousse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lefebvre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.120" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1796D9T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743649v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2012.2215629" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876938v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Othman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.072" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96DV8SM8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795342v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kociniewski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Moussodji" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2011.2182492" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739653v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2012.06.078" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XP6SG9ZT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868886v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Othman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636559v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pietranico" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefebvre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pommier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berkani Bouaroudj" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bontemps" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2011.06.009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZL0GKLN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869401v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pietranico" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pommier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bontemps" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869410v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrane Oukaour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tala-Ighil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pouderoux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tounsi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2010.08.006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ3R3G2G-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713206v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Smet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forest" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Huselstein" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richardeau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2114313" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861667v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/Geo.19.11-38" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538483v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Moumen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2010.07.035" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R5XCG5W-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538538v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Boughrara" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Faugi&#232;res" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869423v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ousten" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2008.2002354" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704346v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Faugieres" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2007.07.066" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSC2MQ6B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869421v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Badel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506769v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Petit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05106019v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0182" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992870v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323091v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465275v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312922v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Dailland" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Girard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Martiny" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mercier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425579v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE60745.2024.10491493" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992850v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425601v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364495v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30420/566091124" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424575v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424592v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425570v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364503v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan-Anh Vu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le H&#233;garat-Mascle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE56861.2023.10100781" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363889v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE56861.2023.10100766" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424548v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656148v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656145v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lallemand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ingrosso" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717595v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656147v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE54907.2022.9758895" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380517v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schmitt" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215758" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020871v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266493v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Gahfif" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Costa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne L&#233;vy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Revol" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEUROPE48519.2020.9245757" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852584v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Ali" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2019.8872075" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802072v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681518v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riccio" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD.2016.7520861" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361625v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legros" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065246v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700474v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbarek Safa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dherb&#233;court" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Latry" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fouquet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Dhouha" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700470v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo d'Alessandro" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700479v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700475v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881162v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6634665" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713099v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713076v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moumen Sabrine" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538554v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677164v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702003v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Ousten" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2007.4417457" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702036v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Badel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2007.07.027" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701952v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491384v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00346572v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406975v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alkurdi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeeshan Umar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Bouarroudj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2025.3635410" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992688v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ghrabli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Aldea" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2025.115644" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695544v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Schuler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Khatir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Bouarroudj-Berkani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Ouhab" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4053767" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656143v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Shqair" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ibrahim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Halouani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114516" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788643v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114635" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656142v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-022-02173-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380506v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bensebaa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Petit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefebvre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114313" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380480v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmitt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113904" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575130v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ruffilli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Berkani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dupuy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Weber" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.06.086" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700466v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berkani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dupuy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Weber" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.036" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700451v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Belkacem" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Joubert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Labrousse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2014130486" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A935EFF7390C8FC23CB4B194C006AA440C2F6156/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700449v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Riccio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo D&#8217;alessandro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Irace" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rostaing" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.08.011" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743649v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2012.2215629" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876938v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Othman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.072" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96DV8SM8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056353v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rostaing" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mechouche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Labrousse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lefebvre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.120" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1796D9T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868886v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Othman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2012.06.078" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XP6SG9ZT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795342v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kociniewski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Moussodji" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2011.2182492" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739653v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869401v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pietranico" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pommier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bontemps" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2011.06.009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZL0GKLN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636559v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pietranico" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefebvre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pommier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berkani Bouaroudj" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bontemps" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869410v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrane Oukaour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tala-Ighil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pouderoux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tounsi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2010.08.006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ3R3G2G-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713206v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Smet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forest" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Huselstein" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richardeau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2114313" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861667v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/Geo.19.11-38" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538483v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Moumen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2010.07.035" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R5XCG5W-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538538v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Boughrara" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Faugi&#232;res" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869423v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ousten" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2008.2002354" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869421v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Badel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704346v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Faugieres" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2007.07.066" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSC2MQ6B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312922v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Dailland" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Girard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Martiny" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mercier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506769v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Petit" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05106019v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0182" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992870v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465275v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323091v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425579v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE60745.2024.10491493" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992850v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364503v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan-Anh Vu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le H&#233;garat-Mascle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE56861.2023.10100781" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424592v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425570v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424575v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425601v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364495v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30420/566091124" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363889v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE56861.2023.10100766" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717595v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656147v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE54907.2022.9758895" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656148v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424548v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656145v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lallemand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ingrosso" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380517v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schmitt" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215758" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020871v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266493v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Gahfif" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Costa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne L&#233;vy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Revol" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEUROPE48519.2020.9245757" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852584v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Ali" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2019.8872075" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802072v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681518v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riccio" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD.2016.7520861" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361625v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legros" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065246v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700474v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbarek Safa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dherb&#233;court" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Latry" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fouquet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Dhouha" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700470v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo d'Alessandro" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881162v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6634665" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700479v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700475v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713099v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713076v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moumen Sabrine" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538554v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677164v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702003v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Ousten" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2007.4417457" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702036v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Badel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2007.07.027" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701952v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491384v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00346572v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>