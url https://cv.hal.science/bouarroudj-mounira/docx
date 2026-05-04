--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mounira Bouarroudj </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences à l'UPEC et rattachée au laboratoire SATIE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Shift-Angle Topologies on the Performance of PCB-Embedded Solenoid Inductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeeshan Umar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components, Packaging and Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCPMT.2025.3635410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-informed Markov chains for remaining useful life prediction of wire bonds in power electronic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ghrabli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Aldea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 167, pp.115644. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2025.115644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reduced Model Based on Proper Generalized Decomposition for the Fast Analysis of IGBT Power Modules Lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 144 (3), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4053767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined physicochemical-microstructural approach to predict the crack path at the topside interconnections in IGBT power devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 132, pp.114516. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural evolution during the crack propagation at the bond-wire contact area of IGBT power modules upon power cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative PGD model reduction for the strongly-coupled thermomechanical analysis of crack propagation in power electronic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70, pp.407-424. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-022-02173-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line temperature measurement during power cycle of PCB-embedded diode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bensebaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.114313. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability study of PCB-embedded power dies using solderless pressed metal foam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bensebaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, pp.113904. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2020.113904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of power module source metal degradation during electro-thermal aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Ruffilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76-77, pp.507 - 511. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2017.06.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-depth investigation of metallization aging in power MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Ruffilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Proceedings of the 26th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, SI:Proceedings of ESREF 2015, 55 (9-10), pp.1966-1970. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2015.06.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700466v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed and coupled 2D electro-thermal model of power semiconductor devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghania Belkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (2), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2014130486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D electrothermal simulation of active cycling on smart power MOSFETs during short-circuit and UIS conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Riccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo D’alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Irace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (9-10), pp.1845 - 1850. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2014.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturation Current and On-Resistance Correlation during Repetitive Short Circuit Conditions on SiC JFETs Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (2), pp.621 - 624. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2012.2215629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of 1.2 kV SiC MOSFET devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (9-11), pp.1735-1738. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2013.07.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of power MOSFET-based smart switches under normal and extreme conditions for 24 V battery system applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Mechouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (9), pp.1703-1706. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2013.07.120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Study on Performances and Reliability between MOSFET & JFET Silicon carbide technologies - Abilities for Aeronautics Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (10), pp.1859-1864. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2012.06.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Investigation Possibilities on Forward Biased Power Devices using Cross-Sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kociniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Moussodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (4), pp.576-578. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2011.2182492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison study on performances and robustness between SiC MOSFET &amp; JFET devices - Abilities for aeronautics application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (9-10), pp.1859-1864. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2012.06.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the effect of degradation of the aluminium metallization layer in the case of power semiconductor devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pietranico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bontemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51, pp.1824-1829. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2011.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the effect of degradation of the aluminium metallization layer in the case of power semiconductor devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pietranico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berkani Bouaroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bontemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51 (9-11), pp.1824 - 1829. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2011.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing defect detection on IGBT power modules by artificial training methods based on pattern recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amrane Oukaour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tala-Ighil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pouderoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51, pp.386-391. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2010.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing and Failure Modes of IGBT Modules in High Temperature Power Cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Huselstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (10), pp.4931 - 4941. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2011.2114313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of die metallization layer ageing in the case of power semiconductor devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pietranico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (5), pp.569-585. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/Geo.19.11-38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing of SiC JFET transistors under repetitive current limitation conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Moumen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50, pp.1532-1537. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2010.07.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of SiC JFET temperature during short-circuit operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Boughrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Faugières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49, pp.1358-1362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Levels Effect on Solder Lifetime During Thermal Cycling of Power Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8, pp.471 - 477. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDMR.2008.2002354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation behavior of 600 V-200 A IGBT modules under power cycling and high temperature environment conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47, pp.719-1724</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure modes on low voltage power MOSFETs under high temperature application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Faugieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47 (9), p1767-1772. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2007.07.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement homogénéisé d'un microvia pour la modélisation mécanique d'un circuit imprimé avec composants enfouis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Dailland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Martiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Shift Angle Topologies for PCB Toroidal Inductors Using Solenoid Models under DC Boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, UPS, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Impact of Alignment Angle Between Copper Turns and Magnetic Core on Magnetic Field Coupling in PCB Integrated Inductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/epe2025-0182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining machine learning with finite element simulations for fast computation in power module failure Analysis due to wire bond degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ghrabli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Aldea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IACM Digital Twins in Engineering Conference (DTE 2025) &amp; 1st ECCOMAS Artificial Intelligence and Computational Methods in Applied Science (AICOMAS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Perpendicular Flux in PCB Embedded Inductors via Shift-Angle Topologies under DC Excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Symposium de Génie Électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven Metamodels for Failure Analysis of Power Electronic Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ghrabli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Aldea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, ADERA, Oct 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid modeling for remaining useful life prediction in power module prognosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ghrabli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Aldea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Thermal, Mechanical and Multiphysics Simulation and Experiments in Microelectronics and Microsystems (EuroSimE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Catane, Italy. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSimE60745.2024.10491493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics informed Markov chains for remaining useful life prediction of wire bonds in power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ghrabli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Aldea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th European Symposium of Reliability of Electronic Devices, Failure Physics and Analysis (ESREF 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Parme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic and Physics-Informed Machine Learning for Predictive Maintenance with Time Series Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phan-Anh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Aldea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Hégarat-Mascle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems (EuroSimE) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Graz, Austria. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSimE56861.2023.10100781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive reduced order modelling for a coupled electro-thermo-mechanical problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Computational Methods for Coupled Problems in Science and Engineering (COUPLED 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-intrusive multi-physics PGD-based reduced model for the prediction of power electronic module lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Model Reduction Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive electro-mechanical reduced model of IGBT power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems (EUROSIME 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de la durée de vie restante d'un module de puissance par inférence bayesienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique de la F2M: Approches probabilistes en mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Cycling Test of PCB-Embedded Power Packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bensebaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2023; International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Nuremberg, Germany. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30420/566091124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive electro-thermo-mechanical reduced model for diagnosis and prognostic on IGBT power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 24th International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems (EuroSimE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Graz, Austria. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSimE56861.2023.10100766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'un modèle réduit PGD pour l'étude de la fissuration thermo-mécanique des modules de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical-microstructural approach for modeling the crack passage at topside metallic parts in IGBT semiconductor power electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 23rd International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems (EuroSimE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, St Julian, Malta. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSimE54907.2022.9758895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model reduction for sensitivity analysis of solder joint fracture in power electronic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on integrated Power Electronics Systems (CIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive multi-physics PGD-based reduced model for the modeling of power electronic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Reduction and Surrogate Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition monitoring and evaluation of Ron degradation during power cycling in switching mode of SiC-Mosfets power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Ingrosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Integrated Power Electronics Systems (CIPS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental And Numerical Characterization Of PCB-Embedded Power Dies Using Solderless Pressed Metal Foam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bensebaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 22nd European Conference on Power Electronics and Applications (EPE'20 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design And Characterization Of PCB-Embedded Power Dies Using Solderless Pressed Metal Foam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bensebaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe digital days 2020; International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducted Noise Investigation for IMS Based GaN HEMT Power Module by Black Box Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Gahfif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rome, Italy. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEUROPE48519.2020.9245757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMC “Black Box” model for unbalanced power electronic converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Gahfif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelona, France. pp.957-962, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2019.8872075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductances enfouies au PCB pour l'électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMET, Elaboration de composants passifs magnétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES Toulouse, Apr 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface analysis of smart power top metal: IR thermal measurement and source potential mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Ruffilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Symposium on Power Semiconductor Devices and ICs (ISPSD), 2016 28th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPSD.2016.7520861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du vieillissement de la métallisation d'un MOSFET par la distribution du potentiel de source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Ruffilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Genie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative de l'effet des contraintes électriques extrêmes - application aux composants &amp;quot; Smart Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness Study of SiC MOSFET Under Harsh Electrical and Thermal Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbarek Safa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dherbécourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Latry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othman Dhouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CENICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D electrothermal simulation of active cycling on smart power MOSFETs during short-circuit and UIS conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Riccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Irace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of 1.2 kV investigation of SiC MOSFETs for aeronautics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics and Applications (EPE), 2013 15th European Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lille, France. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2013.6634665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of power MOSFET-based smart switches under normal and extreme conditions for 24 V battery system applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of 1.2 kV SiC MOSFET devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othman Dhouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du vieillissement de la couche de métallisation de composants de puissance à semi-conducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pietranico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Électronique de Puissance du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Saint Nazaire, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure modes and robustness of SiC JFET transistors under current limiting operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othman Dhouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moumen Sabrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics and Applications (EPE 2011),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Birmingham, United Kingdom. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on ageing of IGBT transistors under repetitive short-circuits operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bontemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference &amp; Exhibition on Power Electronics/Intelligent Motion/Power Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Shanghai, China. pp.237-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Levels Effects on the Thermo-Mechanical Behaviour of Solder Attach During Thermal Cycling of Power Electronic Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics Specialists Conference, 2008. PESC 2008. IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of stress distributions and failure modes during thermal cycling and power cycling on high power IGBT modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2007 - 12th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Aalborg, Denmark. 10p, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2007.4417457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation behavior of 600V-200A IGBT modules under Power cycling and high temperature environment conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, BORDEAUX, France. pp. 1719-1724, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2007.07.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing Test Results of low voltage MOSFET Modules for Electrical Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Faugieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2007 - 12th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Aalborg, Denmark. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aluminum metallization and wire bonding aging in power MOSFET modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Ruffilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la fatigue thermo-mécanique de modules électroniques de puissance en ambiance de températures élevées pour des applications de traction de véhicules électriques et hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. École normale supérieure de Cachan - ENS Cachan, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00346572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId212"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mounira Bouarroudj </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences à l'UPEC et rattachée au laboratoire SATIE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI surrogate models for lifetime prediction in power electronic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ghrabli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Aldea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 180, pp.116102. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2026.116102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Shift-Angle Topologies on the Performance of PCB-Embedded Solenoid Inductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeeshan Umar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components, Packaging and Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCPMT.2025.3635410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-informed Markov chains for remaining useful life prediction of wire bonds in power electronic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ghrabli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Aldea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 167, pp.115644. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2025.115644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reduced Model Based on Proper Generalized Decomposition for the Fast Analysis of IGBT Power Modules Lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 144 (3), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4053767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined physicochemical-microstructural approach to predict the crack path at the topside interconnections in IGBT power devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 132, pp.114516. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural evolution during the crack propagation at the bond-wire contact area of IGBT power modules upon power cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative PGD model reduction for the strongly-coupled thermomechanical analysis of crack propagation in power electronic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70, pp.407-424. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-022-02173-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line temperature measurement during power cycle of PCB-embedded diode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bensebaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.114313. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability study of PCB-embedded power dies using solderless pressed metal foam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bensebaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, pp.113904. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2020.113904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of power module source metal degradation during electro-thermal aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Ruffilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76-77, pp.507 - 511. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2017.06.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-depth investigation of metallization aging in power MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Ruffilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Proceedings of the 26th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, SI:Proceedings of ESREF 2015, 55 (9-10), pp.1966-1970. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2015.06.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700466v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D electrothermal simulation of active cycling on smart power MOSFETs during short-circuit and UIS conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Riccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo D’alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Irace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (9-10), pp.1845 - 1850. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2014.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed and coupled 2D electro-thermal model of power semiconductor devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghania Belkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (2), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2014130486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of power MOSFET-based smart switches under normal and extreme conditions for 24 V battery system applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Mechouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (9), pp.1703-1706. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2013.07.120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturation Current and On-Resistance Correlation during Repetitive Short Circuit Conditions on SiC JFETs Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (2), pp.621 - 624. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2012.2215629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of 1.2 kV SiC MOSFET devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (9-11), pp.1735-1738. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2013.07.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Investigation Possibilities on Forward Biased Power Devices using Cross-Sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kociniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Moussodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (4), pp.576-578. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2011.2182492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison study on performances and robustness between SiC MOSFET &amp; JFET devices - Abilities for aeronautics application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (9-10), pp.1859-1864. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2012.06.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Study on Performances and Reliability between MOSFET & JFET Silicon carbide technologies - Abilities for Aeronautics Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (10), pp.1859-1864. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2012.06.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the effect of degradation of the aluminium metallization layer in the case of power semiconductor devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pietranico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bontemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51, pp.1824-1829. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2011.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the effect of degradation of the aluminium metallization layer in the case of power semiconductor devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pietranico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berkani Bouaroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bontemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51 (9-11), pp.1824 - 1829. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2011.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing defect detection on IGBT power modules by artificial training methods based on pattern recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amrane Oukaour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tala-Ighil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pouderoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51, pp.386-391. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2010.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing and Failure Modes of IGBT Modules in High Temperature Power Cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Huselstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (10), pp.4931 - 4941. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2011.2114313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of die metallization layer ageing in the case of power semiconductor devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pietranico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (5), pp.569-585. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/Geo.19.11-38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing of SiC JFET transistors under repetitive current limitation conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Moumen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50, pp.1532-1537. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2010.07.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of SiC JFET temperature during short-circuit operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Boughrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Faugières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49, pp.1358-1362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Levels Effect on Solder Lifetime During Thermal Cycling of Power Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8, pp.471 - 477. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDMR.2008.2002354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation behavior of 600 V-200 A IGBT modules under power cycling and high temperature environment conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47, pp.719-1724</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure modes on low voltage power MOSFETs under high temperature application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Faugieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47 (9), p1767-1772. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2007.07.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Impact of Alignment Angle Between Copper Turns and Magnetic Core on Magnetic Field Coupling in PCB Integrated Inductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/epe2025-0182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Shift Angle Topologies for PCB Toroidal Inductors Using Solenoid Models under DC Boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, UPS, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining machine learning with finite element simulations for fast computation in power module failure Analysis due to wire bond degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ghrabli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Aldea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IACM Digital Twins in Engineering Conference (DTE 2025) &amp; 1st ECCOMAS Artificial Intelligence and Computational Methods in Applied Science (AICOMAS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Perpendicular Flux in PCB Embedded Inductors via Shift-Angle Topologies under DC Excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Symposium de Génie Électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven Metamodels for Failure Analysis of Power Electronic Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ghrabli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Aldea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, ADERA, Oct 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement homogénéisé d'un microvia pour la modélisation mécanique d'un circuit imprimé avec composants enfouis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Dailland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Martiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid modeling for remaining useful life prediction in power module prognosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ghrabli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Aldea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Thermal, Mechanical and Multiphysics Simulation and Experiments in Microelectronics and Microsystems (EuroSimE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Catane, Italy. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSimE60745.2024.10491493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics informed Markov chains for remaining useful life prediction of wire bonds in power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ghrabli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Aldea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th European Symposium of Reliability of Electronic Devices, Failure Physics and Analysis (ESREF 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Parme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive electro-mechanical reduced model of IGBT power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems (EUROSIME 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic and Physics-Informed Machine Learning for Predictive Maintenance with Time Series Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phan-Anh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Aldea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Hégarat-Mascle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems (EuroSimE) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Graz, Austria. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSimE56861.2023.10100781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive reduced order modelling for a coupled electro-thermo-mechanical problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Computational Methods for Coupled Problems in Science and Engineering (COUPLED 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-intrusive multi-physics PGD-based reduced model for the prediction of power electronic module lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Model Reduction Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Cycling Test of PCB-Embedded Power Packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bensebaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2023; International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Nuremberg, Germany. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30420/566091124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de la durée de vie restante d'un module de puissance par inférence bayesienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique de la F2M: Approches probabilistes en mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive electro-thermo-mechanical reduced model for diagnosis and prognostic on IGBT power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 24th International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems (EuroSimE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Graz, Austria. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSimE56861.2023.10100766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model reduction for sensitivity analysis of solder joint fracture in power electronic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on integrated Power Electronics Systems (CIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive multi-physics PGD-based reduced model for the modeling of power electronic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Reduction and Surrogate Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition monitoring and evaluation of Ron degradation during power cycling in switching mode of SiC-Mosfets power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Ingrosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Integrated Power Electronics Systems (CIPS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical-microstructural approach for modeling the crack passage at topside metallic parts in IGBT semiconductor power electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 23rd International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems (EuroSimE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, St Julian, Malta. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSimE54907.2022.9758895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'un modèle réduit PGD pour l'étude de la fissuration thermo-mécanique des modules de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental And Numerical Characterization Of PCB-Embedded Power Dies Using Solderless Pressed Metal Foam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bensebaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 22nd European Conference on Power Electronics and Applications (EPE'20 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design And Characterization Of PCB-Embedded Power Dies Using Solderless Pressed Metal Foam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bensebaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe digital days 2020; International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducted Noise Investigation for IMS Based GaN HEMT Power Module by Black Box Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Gahfif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rome, Italy. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEUROPE48519.2020.9245757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMC “Black Box” model for unbalanced power electronic converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Gahfif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelona, France. pp.957-962, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2019.8872075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductances enfouies au PCB pour l'électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMET, Elaboration de composants passifs magnétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES Toulouse, Apr 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface analysis of smart power top metal: IR thermal measurement and source potential mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Ruffilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Symposium on Power Semiconductor Devices and ICs (ISPSD), 2016 28th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPSD.2016.7520861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du vieillissement de la métallisation d'un MOSFET par la distribution du potentiel de source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Ruffilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Genie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative de l'effet des contraintes électriques extrêmes - application aux composants &amp;quot; Smart Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness Study of SiC MOSFET Under Harsh Electrical and Thermal Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbarek Safa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dherbécourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Latry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othman Dhouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CENICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D electrothermal simulation of active cycling on smart power MOSFETs during short-circuit and UIS conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Riccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Irace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of power MOSFET-based smart switches under normal and extreme conditions for 24 V battery system applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of 1.2 kV SiC MOSFET devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othman Dhouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of 1.2 kV investigation of SiC MOSFETs for aeronautics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics and Applications (EPE), 2013 15th European Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lille, France. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2013.6634665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du vieillissement de la couche de métallisation de composants de puissance à semi-conducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pietranico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Électronique de Puissance du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Saint Nazaire, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure modes and robustness of SiC JFET transistors under current limiting operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othman Dhouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moumen Sabrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics and Applications (EPE 2011),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Birmingham, United Kingdom. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on ageing of IGBT transistors under repetitive short-circuits operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bontemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference &amp; Exhibition on Power Electronics/Intelligent Motion/Power Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Shanghai, China. pp.237-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Levels Effects on the Thermo-Mechanical Behaviour of Solder Attach During Thermal Cycling of Power Electronic Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics Specialists Conference, 2008. PESC 2008. IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of stress distributions and failure modes during thermal cycling and power cycling on high power IGBT modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2007 - 12th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Aalborg, Denmark. 10p, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2007.4417457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation behavior of 600V-200A IGBT modules under Power cycling and high temperature environment conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, BORDEAUX, France. pp. 1719-1724, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2007.07.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing Test Results of low voltage MOSFET Modules for Electrical Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Faugieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2007 - 12th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Aalborg, Denmark. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aluminum metallization and wire bonding aging in power MOSFET modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Ruffilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la fatigue thermo-mécanique de modules électroniques de puissance en ambiance de températures élevées pour des applications de traction de véhicules électriques et hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. École normale supérieure de Cachan - ENS Cachan, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00346572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId215"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406975v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alkurdi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeeshan Umar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Bouarroudj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2025.3635410" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992688v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ghrabli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Aldea" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2025.115644" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695544v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Schuler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Khatir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Bouarroudj-Berkani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Ouhab" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4053767" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656143v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Shqair" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ibrahim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Halouani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114516" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788643v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114635" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656142v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-022-02173-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380506v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bensebaa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Petit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefebvre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114313" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380480v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmitt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113904" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575130v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ruffilli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Berkani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dupuy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Weber" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.06.086" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700466v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berkani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dupuy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Weber" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.036" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700451v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Belkacem" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Joubert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Labrousse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2014130486" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A935EFF7390C8FC23CB4B194C006AA440C2F6156/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700449v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Riccio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo D&#8217;alessandro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Irace" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rostaing" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.08.011" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743649v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2012.2215629" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876938v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Othman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.072" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96DV8SM8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056353v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rostaing" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mechouche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Labrousse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lefebvre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.120" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1796D9T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868886v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Othman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2012.06.078" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XP6SG9ZT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795342v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kociniewski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Moussodji" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2011.2182492" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739653v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869401v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pietranico" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pommier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bontemps" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2011.06.009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZL0GKLN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636559v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pietranico" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefebvre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pommier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berkani Bouaroudj" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bontemps" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869410v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrane Oukaour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tala-Ighil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pouderoux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tounsi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2010.08.006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ3R3G2G-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713206v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Smet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forest" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Huselstein" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richardeau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2114313" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861667v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/Geo.19.11-38" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538483v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Moumen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2010.07.035" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R5XCG5W-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538538v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Boughrara" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Faugi&#232;res" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869423v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ousten" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2008.2002354" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869421v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Badel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704346v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Faugieres" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2007.07.066" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSC2MQ6B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312922v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Dailland" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Girard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Martiny" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mercier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506769v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Petit" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05106019v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0182" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992870v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465275v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323091v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425579v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE60745.2024.10491493" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992850v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364503v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan-Anh Vu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le H&#233;garat-Mascle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE56861.2023.10100781" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424592v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425570v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424575v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425601v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364495v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30420/566091124" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363889v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE56861.2023.10100766" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717595v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656147v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE54907.2022.9758895" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656148v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424548v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656145v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lallemand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ingrosso" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380517v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schmitt" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215758" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020871v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266493v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Gahfif" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Costa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne L&#233;vy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Revol" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEUROPE48519.2020.9245757" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852584v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Ali" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2019.8872075" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802072v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681518v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riccio" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD.2016.7520861" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361625v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legros" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065246v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700474v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbarek Safa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dherb&#233;court" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Latry" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fouquet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Dhouha" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700470v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo d'Alessandro" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881162v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6634665" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700479v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700475v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713099v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713076v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moumen Sabrine" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538554v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677164v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702003v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Ousten" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2007.4417457" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702036v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Badel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2007.07.027" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701952v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491384v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00346572v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558008v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghrabli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Aldea" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Bouarroudj" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2026.116102" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406975v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alkurdi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeeshan Umar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2025.3635410" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992688v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ghrabli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2025.115644" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695544v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Schuler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Khatir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Bouarroudj-Berkani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Ouhab" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4053767" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656143v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Shqair" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ibrahim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Halouani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114516" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788643v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114635" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656142v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-022-02173-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380506v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bensebaa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Petit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefebvre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114313" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380480v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmitt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113904" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575130v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ruffilli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Berkani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dupuy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Weber" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.06.086" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700466v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berkani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dupuy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Weber" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.036" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700449v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Riccio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo D&#8217;alessandro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Irace" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rostaing" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.08.011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700451v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Belkacem" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Joubert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Labrousse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2014130486" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A935EFF7390C8FC23CB4B194C006AA440C2F6156/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056353v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rostaing" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mechouche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Labrousse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lefebvre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.120" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1796D9T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743649v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2012.2215629" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876938v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Othman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.072" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96DV8SM8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795342v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kociniewski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Moussodji" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2011.2182492" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739653v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2012.06.078" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XP6SG9ZT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868886v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Othman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869401v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pietranico" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pommier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bontemps" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2011.06.009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZL0GKLN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636559v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pietranico" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefebvre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pommier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berkani Bouaroudj" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bontemps" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869410v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrane Oukaour" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tala-Ighil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pouderoux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tounsi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2010.08.006" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ3R3G2G-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713206v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Smet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forest" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Huselstein" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richardeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2114313" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861667v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/Geo.19.11-38" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538483v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Moumen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2010.07.035" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R5XCG5W-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538538v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Boughrara" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Faugi&#232;res" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869423v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ousten" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2008.2002354" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869421v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Badel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704346v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Faugieres" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2007.07.066" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSC2MQ6B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05106019v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0182" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506769v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Petit" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992870v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465275v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323091v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312922v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Dailland" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Girard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Martiny" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mercier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425579v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE60745.2024.10491493" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992850v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424575v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364503v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan-Anh Vu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le H&#233;garat-Mascle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE56861.2023.10100781" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424592v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425570v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364495v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30420/566091124" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425601v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363889v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE56861.2023.10100766" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656148v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424548v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656145v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lallemand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ingrosso" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656147v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE54907.2022.9758895" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717595v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380517v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schmitt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215758" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020871v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266493v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Gahfif" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Costa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne L&#233;vy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Revol" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEUROPE48519.2020.9245757" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852584v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Ali" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2019.8872075" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802072v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681518v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riccio" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD.2016.7520861" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361625v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legros" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065246v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700474v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbarek Safa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dherb&#233;court" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Latry" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fouquet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Dhouha" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700470v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo d'Alessandro" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700479v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700475v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881162v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6634665" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713099v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713076v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moumen Sabrine" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538554v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677164v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702003v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Ousten" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2007.4417457" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702036v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Badel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2007.07.027" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701952v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491384v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00346572v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>