--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mounira Bouarroudj </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences à l'UPEC et rattachée au laboratoire SATIE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI surrogate models for lifetime prediction in power electronic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ghrabli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Aldea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 180, pp.116102. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2026.116102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Shift-Angle Topologies on the Performance of PCB-Embedded Solenoid Inductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeeshan Umar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components, Packaging and Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCPMT.2025.3635410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-informed Markov chains for remaining useful life prediction of wire bonds in power electronic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ghrabli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Aldea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 167, pp.115644. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2025.115644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reduced Model Based on Proper Generalized Decomposition for the Fast Analysis of IGBT Power Modules Lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 144 (3), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4053767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined physicochemical-microstructural approach to predict the crack path at the topside interconnections in IGBT power devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 132, pp.114516. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural evolution during the crack propagation at the bond-wire contact area of IGBT power modules upon power cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative PGD model reduction for the strongly-coupled thermomechanical analysis of crack propagation in power electronic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70, pp.407-424. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-022-02173-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line temperature measurement during power cycle of PCB-embedded diode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bensebaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.114313. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability study of PCB-embedded power dies using solderless pressed metal foam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bensebaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, pp.113904. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2020.113904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of power module source metal degradation during electro-thermal aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Ruffilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76-77, pp.507 - 511. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2017.06.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-depth investigation of metallization aging in power MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Ruffilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Proceedings of the 26th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, SI:Proceedings of ESREF 2015, 55 (9-10), pp.1966-1970. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2015.06.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700466v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D electrothermal simulation of active cycling on smart power MOSFETs during short-circuit and UIS conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Riccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo D’alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Irace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (9-10), pp.1845 - 1850. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2014.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed and coupled 2D electro-thermal model of power semiconductor devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghania Belkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (2), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2014130486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of power MOSFET-based smart switches under normal and extreme conditions for 24 V battery system applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Mechouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (9), pp.1703-1706. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2013.07.120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturation Current and On-Resistance Correlation during Repetitive Short Circuit Conditions on SiC JFETs Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (2), pp.621 - 624. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2012.2215629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of 1.2 kV SiC MOSFET devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (9-11), pp.1735-1738. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2013.07.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Investigation Possibilities on Forward Biased Power Devices using Cross-Sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kociniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Moussodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (4), pp.576-578. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2011.2182492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison study on performances and robustness between SiC MOSFET &amp; JFET devices - Abilities for aeronautics application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (9-10), pp.1859-1864. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2012.06.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Study on Performances and Reliability between MOSFET & JFET Silicon carbide technologies - Abilities for Aeronautics Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (10), pp.1859-1864. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2012.06.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the effect of degradation of the aluminium metallization layer in the case of power semiconductor devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pietranico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bontemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51, pp.1824-1829. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2011.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the effect of degradation of the aluminium metallization layer in the case of power semiconductor devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pietranico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berkani Bouaroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bontemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51 (9-11), pp.1824 - 1829. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2011.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing defect detection on IGBT power modules by artificial training methods based on pattern recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amrane Oukaour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tala-Ighil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pouderoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51, pp.386-391. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2010.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing and Failure Modes of IGBT Modules in High Temperature Power Cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Huselstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (10), pp.4931 - 4941. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2011.2114313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of die metallization layer ageing in the case of power semiconductor devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pietranico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (5), pp.569-585. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/Geo.19.11-38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing of SiC JFET transistors under repetitive current limitation conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Moumen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50, pp.1532-1537. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2010.07.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of SiC JFET temperature during short-circuit operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Boughrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Faugières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49, pp.1358-1362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Levels Effect on Solder Lifetime During Thermal Cycling of Power Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8, pp.471 - 477. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDMR.2008.2002354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation behavior of 600 V-200 A IGBT modules under power cycling and high temperature environment conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47, pp.719-1724</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure modes on low voltage power MOSFETs under high temperature application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Faugieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47 (9), p1767-1772. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2007.07.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Impact of Alignment Angle Between Copper Turns and Magnetic Core on Magnetic Field Coupling in PCB Integrated Inductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/epe2025-0182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Shift Angle Topologies for PCB Toroidal Inductors Using Solenoid Models under DC Boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, UPS, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining machine learning with finite element simulations for fast computation in power module failure Analysis due to wire bond degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ghrabli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Aldea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IACM Digital Twins in Engineering Conference (DTE 2025) &amp; 1st ECCOMAS Artificial Intelligence and Computational Methods in Applied Science (AICOMAS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Perpendicular Flux in PCB Embedded Inductors via Shift-Angle Topologies under DC Excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Symposium de Génie Électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven Metamodels for Failure Analysis of Power Electronic Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ghrabli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Aldea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, ADERA, Oct 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement homogénéisé d'un microvia pour la modélisation mécanique d'un circuit imprimé avec composants enfouis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Dailland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Martiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid modeling for remaining useful life prediction in power module prognosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ghrabli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Aldea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Thermal, Mechanical and Multiphysics Simulation and Experiments in Microelectronics and Microsystems (EuroSimE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Catane, Italy. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSimE60745.2024.10491493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics informed Markov chains for remaining useful life prediction of wire bonds in power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ghrabli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Aldea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th European Symposium of Reliability of Electronic Devices, Failure Physics and Analysis (ESREF 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Parme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive electro-mechanical reduced model of IGBT power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems (EUROSIME 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic and Physics-Informed Machine Learning for Predictive Maintenance with Time Series Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phan-Anh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Aldea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Hégarat-Mascle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems (EuroSimE) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Graz, Austria. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSimE56861.2023.10100781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive reduced order modelling for a coupled electro-thermo-mechanical problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Computational Methods for Coupled Problems in Science and Engineering (COUPLED 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-intrusive multi-physics PGD-based reduced model for the prediction of power electronic module lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Model Reduction Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Cycling Test of PCB-Embedded Power Packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bensebaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2023; International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Nuremberg, Germany. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30420/566091124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de la durée de vie restante d'un module de puissance par inférence bayesienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique de la F2M: Approches probabilistes en mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive electro-thermo-mechanical reduced model for diagnosis and prognostic on IGBT power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 24th International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems (EuroSimE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Graz, Austria. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSimE56861.2023.10100766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model reduction for sensitivity analysis of solder joint fracture in power electronic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on integrated Power Electronics Systems (CIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive multi-physics PGD-based reduced model for the modeling of power electronic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Reduction and Surrogate Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition monitoring and evaluation of Ron degradation during power cycling in switching mode of SiC-Mosfets power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Ingrosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Integrated Power Electronics Systems (CIPS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical-microstructural approach for modeling the crack passage at topside metallic parts in IGBT semiconductor power electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 23rd International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems (EuroSimE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, St Julian, Malta. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSimE54907.2022.9758895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'un modèle réduit PGD pour l'étude de la fissuration thermo-mécanique des modules de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental And Numerical Characterization Of PCB-Embedded Power Dies Using Solderless Pressed Metal Foam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bensebaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 22nd European Conference on Power Electronics and Applications (EPE'20 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design And Characterization Of PCB-Embedded Power Dies Using Solderless Pressed Metal Foam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bensebaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe digital days 2020; International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducted Noise Investigation for IMS Based GaN HEMT Power Module by Black Box Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Gahfif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rome, Italy. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEUROPE48519.2020.9245757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMC “Black Box” model for unbalanced power electronic converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Gahfif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelona, France. pp.957-962, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2019.8872075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductances enfouies au PCB pour l'électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMET, Elaboration de composants passifs magnétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES Toulouse, Apr 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface analysis of smart power top metal: IR thermal measurement and source potential mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Ruffilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Symposium on Power Semiconductor Devices and ICs (ISPSD), 2016 28th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPSD.2016.7520861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du vieillissement de la métallisation d'un MOSFET par la distribution du potentiel de source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Ruffilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Genie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative de l'effet des contraintes électriques extrêmes - application aux composants &amp;quot; Smart Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness Study of SiC MOSFET Under Harsh Electrical and Thermal Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbarek Safa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dherbécourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Latry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othman Dhouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CENICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D electrothermal simulation of active cycling on smart power MOSFETs during short-circuit and UIS conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Riccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Irace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of power MOSFET-based smart switches under normal and extreme conditions for 24 V battery system applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of 1.2 kV SiC MOSFET devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othman Dhouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of 1.2 kV investigation of SiC MOSFETs for aeronautics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics and Applications (EPE), 2013 15th European Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lille, France. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2013.6634665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du vieillissement de la couche de métallisation de composants de puissance à semi-conducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pietranico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Électronique de Puissance du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Saint Nazaire, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure modes and robustness of SiC JFET transistors under current limiting operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othman Dhouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moumen Sabrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics and Applications (EPE 2011),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Birmingham, United Kingdom. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on ageing of IGBT transistors under repetitive short-circuits operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bontemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference &amp; Exhibition on Power Electronics/Intelligent Motion/Power Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Shanghai, China. pp.237-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Levels Effects on the Thermo-Mechanical Behaviour of Solder Attach During Thermal Cycling of Power Electronic Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics Specialists Conference, 2008. PESC 2008. IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of stress distributions and failure modes during thermal cycling and power cycling on high power IGBT modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2007 - 12th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Aalborg, Denmark. 10p, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2007.4417457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation behavior of 600V-200A IGBT modules under Power cycling and high temperature environment conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, BORDEAUX, France. pp. 1719-1724, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2007.07.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing Test Results of low voltage MOSFET Modules for Electrical Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Faugieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2007 - 12th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Aalborg, Denmark. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aluminum metallization and wire bonding aging in power MOSFET modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Ruffilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la fatigue thermo-mécanique de modules électroniques de puissance en ambiance de températures élevées pour des applications de traction de véhicules électriques et hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. École normale supérieure de Cachan - ENS Cachan, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00346572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId215"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mounira Bouarroudj </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences à l'UPEC et rattachée au laboratoire SATIE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI surrogate models for lifetime prediction in power electronic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ghrabli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Aldea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 180, pp.116102. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2026.116102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Shift-Angle Topologies on the Performance of PCB-Embedded Solenoid Inductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeeshan Umar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components, Packaging and Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCPMT.2025.3635410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-informed Markov chains for remaining useful life prediction of wire bonds in power electronic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ghrabli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Aldea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 167, pp.115644. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2025.115644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reduced Model Based on Proper Generalized Decomposition for the Fast Analysis of IGBT Power Modules Lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 144 (3), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4053767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined physicochemical-microstructural approach to predict the crack path at the topside interconnections in IGBT power devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 132, pp.114516. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural evolution during the crack propagation at the bond-wire contact area of IGBT power modules upon power cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative PGD model reduction for the strongly-coupled thermomechanical analysis of crack propagation in power electronic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70, pp.407-424. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-022-02173-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line temperature measurement during power cycle of PCB-embedded diode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bensebaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.114313. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability study of PCB-embedded power dies using solderless pressed metal foam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bensebaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, pp.113904. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2020.113904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of power module source metal degradation during electro-thermal aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Ruffilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76-77, pp.507 - 511. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2017.06.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-depth investigation of metallization aging in power MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Ruffilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Proceedings of the 26th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, SI:Proceedings of ESREF 2015, 55 (9-10), pp.1966-1970. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2015.06.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700466v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D electrothermal simulation of active cycling on smart power MOSFETs during short-circuit and UIS conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Riccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo D’alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Irace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (9-10), pp.1845 - 1850. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2014.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed and coupled 2D electro-thermal model of power semiconductor devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghania Belkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (2), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2014130486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of power MOSFET-based smart switches under normal and extreme conditions for 24 V battery system applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Mechouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (9), pp.1703-1706. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2013.07.120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturation Current and On-Resistance Correlation during Repetitive Short Circuit Conditions on SiC JFETs Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (2), pp.621 - 624. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2012.2215629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of 1.2 kV SiC MOSFET devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (9-11), pp.1735-1738. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2013.07.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Investigation Possibilities on Forward Biased Power Devices using Cross-Sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kociniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Moussodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (4), pp.576-578. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2011.2182492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison study on performances and robustness between SiC MOSFET &amp; JFET devices - Abilities for aeronautics application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (9-10), pp.1859-1864. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2012.06.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Study on Performances and Reliability between MOSFET & JFET Silicon carbide technologies - Abilities for Aeronautics Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (10), pp.1859-1864. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2012.06.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the effect of degradation of the aluminium metallization layer in the case of power semiconductor devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pietranico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bontemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51, pp.1824-1829. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2011.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the effect of degradation of the aluminium metallization layer in the case of power semiconductor devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pietranico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berkani Bouaroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bontemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51 (9-11), pp.1824 - 1829. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2011.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing defect detection on IGBT power modules by artificial training methods based on pattern recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amrane Oukaour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tala-Ighil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pouderoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51, pp.386-391. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2010.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing and Failure Modes of IGBT Modules in High Temperature Power Cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Huselstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Richardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (10), pp.4931 - 4941. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2011.2114313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of die metallization layer ageing in the case of power semiconductor devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pietranico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (5), pp.569-585. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/Geo.19.11-38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing of SiC JFET transistors under repetitive current limitation conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Moumen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50, pp.1532-1537. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2010.07.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of SiC JFET temperature during short-circuit operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Boughrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Faugières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49, pp.1358-1362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Levels Effect on Solder Lifetime During Thermal Cycling of Power Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8, pp.471 - 477. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDMR.2008.2002354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation behavior of 600 V-200 A IGBT modules under power cycling and high temperature environment conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47, pp.719-1724</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure modes on low voltage power MOSFETs under high temperature application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Faugieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47 (9), p1767-1772. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2007.07.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Shift Angle Topologies for PCB Toroidal Inductors Using Solenoid Models under DC Boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, UPS, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Impact of Alignment Angle Between Copper Turns and Magnetic Core on Magnetic Field Coupling in PCB Integrated Inductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/epe2025-0182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining machine learning with finite element simulations for fast computation in power module failure Analysis due to wire bond degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ghrabli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Aldea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IACM Digital Twins in Engineering Conference (DTE 2025) &amp; 1st ECCOMAS Artificial Intelligence and Computational Methods in Applied Science (AICOMAS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Perpendicular Flux in PCB Embedded Inductors via Shift-Angle Topologies under DC Excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Symposium de Génie Électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven Metamodels for Failure Analysis of Power Electronic Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ghrabli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Aldea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, ADERA, Oct 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement homogénéisé d'un microvia pour la modélisation mécanique d'un circuit imprimé avec composants enfouis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Dailland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Martiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid modeling for remaining useful life prediction in power module prognosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ghrabli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Aldea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Thermal, Mechanical and Multiphysics Simulation and Experiments in Microelectronics and Microsystems (EuroSimE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Catane, Italy. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSimE60745.2024.10491493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics informed Markov chains for remaining useful life prediction of wire bonds in power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ghrabli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Aldea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th European Symposium of Reliability of Electronic Devices, Failure Physics and Analysis (ESREF 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Parme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive electro-mechanical reduced model of IGBT power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems (EUROSIME 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive reduced order modelling for a coupled electro-thermo-mechanical problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Computational Methods for Coupled Problems in Science and Engineering (COUPLED 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-intrusive multi-physics PGD-based reduced model for the prediction of power electronic module lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Model Reduction Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic and Physics-Informed Machine Learning for Predictive Maintenance with Time Series Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phan-Anh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Aldea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Hégarat-Mascle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems (EuroSimE) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Graz, Austria. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSimE56861.2023.10100781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Cycling Test of PCB-Embedded Power Packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bensebaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe 2023; International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Nuremberg, Germany. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30420/566091124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de la durée de vie restante d'un module de puissance par inférence bayesienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique de la F2M: Approches probabilistes en mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive electro-thermo-mechanical reduced model for diagnosis and prognostic on IGBT power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 24th International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems (EuroSimE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Graz, Austria. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSimE56861.2023.10100766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model reduction for sensitivity analysis of solder joint fracture in power electronic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on integrated Power Electronics Systems (CIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive multi-physics PGD-based reduced model for the modeling of power electronic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Reduction and Surrogate Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition monitoring and evaluation of Ron degradation during power cycling in switching mode of SiC-Mosfets power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Ingrosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Integrated Power Electronics Systems (CIPS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical-microstructural approach for modeling the crack passage at topside metallic parts in IGBT semiconductor power electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 23rd International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems (EuroSimE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, St Julian, Malta. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSimE54907.2022.9758895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'un modèle réduit PGD pour l'étude de la fissuration thermo-mécanique des modules de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Schuler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental And Numerical Characterization Of PCB-Embedded Power Dies Using Solderless Pressed Metal Foam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bensebaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 22nd European Conference on Power Electronics and Applications (EPE'20 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design And Characterization Of PCB-Embedded Power Dies Using Solderless Pressed Metal Foam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bensebaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCIM Europe digital days 2020; International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducted Noise Investigation for IMS Based GaN HEMT Power Module by Black Box Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Gahfif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rome, Italy. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEUROPE48519.2020.9245757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMC “Black Box” model for unbalanced power electronic converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Gahfif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelona, France. pp.957-962, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMCEurope.2019.8872075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductances enfouies au PCB pour l'électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMET, Elaboration de composants passifs magnétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES Toulouse, Apr 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface analysis of smart power top metal: IR thermal measurement and source potential mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Ruffilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Symposium on Power Semiconductor Devices and ICs (ISPSD), 2016 28th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPSD.2016.7520861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du vieillissement de la métallisation d'un MOSFET par la distribution du potentiel de source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Ruffilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Genie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative de l'effet des contraintes électriques extrêmes - application aux composants &amp;quot; Smart Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness Study of SiC MOSFET Under Harsh Electrical and Thermal Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbarek Safa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dherbécourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Latry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othman Dhouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CENICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D electrothermal simulation of active cycling on smart power MOSFETs during short-circuit and UIS conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Riccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Irace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of power MOSFET-based smart switches under normal and extreme conditions for 24 V battery system applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of 1.2 kV SiC MOSFET devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othman Dhouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of 1.2 kV investigation of SiC MOSFETs for aeronautics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics and Applications (EPE), 2013 15th European Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lille, France. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2013.6634665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du vieillissement de la couche de métallisation de composants de puissance à semi-conducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pietranico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Électronique de Puissance du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Saint Nazaire, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure modes and robustness of SiC JFET transistors under current limiting operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othman Dhouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moumen Sabrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics and Applications (EPE 2011),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Birmingham, United Kingdom. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on ageing of IGBT transistors under repetitive short-circuits operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bontemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference &amp; Exhibition on Power Electronics/Intelligent Motion/Power Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Shanghai, China. pp.237-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Levels Effects on the Thermo-Mechanical Behaviour of Solder Attach During Thermal Cycling of Power Electronic Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics Specialists Conference, 2008. PESC 2008. IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of stress distributions and failure modes during thermal cycling and power cycling on high power IGBT modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2007 - 12th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Aalborg, Denmark. 10p, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2007.4417457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation behavior of 600V-200A IGBT modules under Power cycling and high temperature environment conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, BORDEAUX, France. pp. 1719-1724, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2007.07.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing Test Results of low voltage MOSFET Modules for Electrical Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Faugieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2007 - 12th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Aalborg, Denmark. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aluminum metallization and wire bonding aging in power MOSFET modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Ruffilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la fatigue thermo-mécanique de modules électroniques de puissance en ambiance de températures élevées pour des applications de traction de véhicules électriques et hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. École normale supérieure de Cachan - ENS Cachan, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00346572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId215"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558008v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghrabli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Aldea" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Bouarroudj" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2026.116102" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406975v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alkurdi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeeshan Umar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2025.3635410" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992688v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ghrabli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2025.115644" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695544v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Schuler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Khatir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Bouarroudj-Berkani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Ouhab" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4053767" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656143v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Shqair" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ibrahim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Halouani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114516" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788643v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114635" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656142v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-022-02173-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380506v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bensebaa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Petit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefebvre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114313" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380480v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmitt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113904" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575130v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ruffilli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Berkani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dupuy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Weber" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.06.086" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700466v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berkani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dupuy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Weber" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.036" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700449v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Riccio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo D&#8217;alessandro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Irace" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rostaing" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.08.011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700451v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Belkacem" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Joubert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Labrousse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2014130486" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A935EFF7390C8FC23CB4B194C006AA440C2F6156/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056353v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rostaing" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mechouche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Labrousse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lefebvre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.120" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1796D9T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743649v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2012.2215629" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876938v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Othman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.072" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96DV8SM8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795342v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kociniewski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Moussodji" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2011.2182492" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739653v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2012.06.078" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XP6SG9ZT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868886v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Othman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869401v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pietranico" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pommier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bontemps" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2011.06.009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZL0GKLN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636559v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pietranico" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefebvre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pommier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berkani Bouaroudj" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bontemps" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869410v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrane Oukaour" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tala-Ighil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pouderoux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tounsi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2010.08.006" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ3R3G2G-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713206v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Smet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forest" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Huselstein" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richardeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2114313" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861667v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/Geo.19.11-38" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538483v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Moumen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2010.07.035" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R5XCG5W-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538538v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Boughrara" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Faugi&#232;res" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869423v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ousten" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2008.2002354" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869421v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Badel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704346v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Faugieres" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2007.07.066" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSC2MQ6B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05106019v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0182" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506769v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Petit" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992870v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465275v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323091v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312922v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Dailland" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Girard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Martiny" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mercier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425579v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE60745.2024.10491493" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992850v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424575v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364503v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan-Anh Vu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le H&#233;garat-Mascle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE56861.2023.10100781" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424592v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425570v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364495v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30420/566091124" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425601v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363889v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE56861.2023.10100766" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656148v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424548v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656145v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lallemand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ingrosso" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656147v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE54907.2022.9758895" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717595v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380517v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schmitt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215758" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020871v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266493v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Gahfif" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Costa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne L&#233;vy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Revol" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEUROPE48519.2020.9245757" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852584v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Ali" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2019.8872075" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802072v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681518v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riccio" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD.2016.7520861" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361625v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legros" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065246v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700474v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbarek Safa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dherb&#233;court" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Latry" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fouquet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Dhouha" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700470v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo d'Alessandro" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700479v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700475v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881162v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6634665" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713099v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713076v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moumen Sabrine" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538554v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677164v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702003v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Ousten" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2007.4417457" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702036v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Badel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2007.07.027" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701952v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491384v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00346572v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558008v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghrabli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Aldea" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Bouarroudj" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2026.116102" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406975v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alkurdi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeeshan Umar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2025.3635410" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992688v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ghrabli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2025.115644" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695544v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Schuler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Khatir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Bouarroudj-Berkani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Ouhab" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4053767" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656143v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Shqair" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ibrahim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Halouani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114516" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788643v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114635" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656142v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-022-02173-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380506v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bensebaa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Petit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefebvre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114313" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380480v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmitt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113904" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575130v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ruffilli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Berkani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dupuy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Weber" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.06.086" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700466v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berkani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dupuy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Weber" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.036" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700449v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Riccio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo D&#8217;alessandro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Irace" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rostaing" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.08.011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700451v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Belkacem" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Joubert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Labrousse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2014130486" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A935EFF7390C8FC23CB4B194C006AA440C2F6156/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056353v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rostaing" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mechouche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Labrousse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lefebvre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.120" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1796D9T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743649v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2012.2215629" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876938v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Othman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.072" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96DV8SM8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795342v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kociniewski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Moussodji" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2011.2182492" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739653v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2012.06.078" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XP6SG9ZT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868886v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Othman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869401v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pietranico" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pommier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bontemps" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2011.06.009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZL0GKLN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636559v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pietranico" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefebvre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pommier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berkani Bouaroudj" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bontemps" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869410v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrane Oukaour" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tala-Ighil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pouderoux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tounsi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2010.08.006" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ3R3G2G-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713206v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Smet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forest" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Huselstein" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richardeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2114313" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861667v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/Geo.19.11-38" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538483v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Moumen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2010.07.035" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R5XCG5W-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538538v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Boughrara" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Faugi&#232;res" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869423v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ousten" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2008.2002354" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869421v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Badel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704346v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Faugieres" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2007.07.066" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSC2MQ6B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506769v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Petit" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05106019v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0182" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992870v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465275v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323091v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312922v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Dailland" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Girard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Martiny" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mercier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425579v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE60745.2024.10491493" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992850v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424575v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424592v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425570v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364503v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan-Anh Vu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le H&#233;garat-Mascle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE56861.2023.10100781" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364495v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30420/566091124" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425601v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363889v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE56861.2023.10100766" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656148v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424548v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656145v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lallemand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ingrosso" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656147v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE54907.2022.9758895" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717595v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380517v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schmitt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215758" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020871v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266493v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Gahfif" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Costa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne L&#233;vy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Revol" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEUROPE48519.2020.9245757" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852584v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Ali" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2019.8872075" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802072v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681518v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riccio" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD.2016.7520861" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361625v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legros" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065246v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700474v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbarek Safa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dherb&#233;court" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Latry" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fouquet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Dhouha" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700470v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo d'Alessandro" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700479v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700475v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881162v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6634665" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713099v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713076v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moumen Sabrine" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538554v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677164v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702003v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Ousten" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2007.4417457" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702036v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Badel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2007.07.027" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701952v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491384v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00346572v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>