--- v0 (2026-03-19)
+++ v1 (2026-05-02)
@@ -238,165 +238,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inside Mali’s coup within a coup</w:t>
+                <w:t xml:space="preserve">Le Mali peut-il se passer de l’opération Barkhane ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubacar Haidara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2021, https://theconversation.com/le-mali-peut-il-se-passer-de-loperation-barkhane-153896</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03257289v1</w:t>
+                <w:t xml:space="preserve">halshs-03190035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Mali peut-il se passer de l’opération Barkhane ?</w:t>
+                <w:t xml:space="preserve">Inside Mali’s coup within a coup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubacar Haidara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, https://theconversation.com/le-mali-peut-il-se-passer-de-loperation-barkhane-153896</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03190035v1</w:t>
+                <w:t xml:space="preserve">halshs-03257289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mali : un coup d’État dans le coup d’État ?</w:t>
               </w:r>
@@ -445,329 +445,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03257283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mali : le président Ibrahim Boubacar Keita pris à son propre jeu</w:t>
+                <w:t xml:space="preserve">L’impact socioéconomique des mesures de réponse au covid-19, dans la précarisation des populations au Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubacar Haidara</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lamine Savané</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Notes Africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 214-215, pp.105-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03193499v1</w:t>
+                <w:t xml:space="preserve">halshs-03189953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : Conflits armés et insécurité dans le Sahel ouest-africain : Défis et implications pour la recherche et l'éducation</w:t>
+                <w:t xml:space="preserve">L’expérience malienne dans la gestion de la pandémie du Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubacar Haidara</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grosz-N'Gaté Maria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes maliennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 89, pp.4-9</w:t>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, https://theconversation.com/lexperience-malienne-dans-la-gestion-de-la-pandemie-du-covid-19-138158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03190023v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03193514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact socioéconomique des mesures de réponse au covid-19, dans la précarisation des populations au Mali</w:t>
+                <w:t xml:space="preserve">Introduction : Conflits armés et insécurité dans le Sahel ouest-africain : Défis et implications pour la recherche et l'éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubacar Haidara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grosz-N'Gaté Maria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes Africaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 214-215, pp.105-108</w:t>
+              <w:t xml:space="preserve">Etudes maliennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 89, pp.4-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03189953v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03190023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expérience malienne dans la gestion de la pandémie du Covid-19</w:t>
+                <w:t xml:space="preserve">Mali : le président Ibrahim Boubacar Keita pris à son propre jeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubacar Haidara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Savané</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, https://theconversation.com/lexperience-malienne-dans-la-gestion-de-la-pandemie-du-covid-19-138158</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03193514v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03193499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'usage politique de l'islam au Mali</w:t>
               </w:r>
@@ -1748,51 +1748,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les religieux sont-ils en train de prendre le pouvoir au Mali ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubacar Haidara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Savané</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1823,51 +1823,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chute inéluctable du président malien Ibrahim Boubacar Kéita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubacar Haidara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Savané</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2343,51 +2343,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529237v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Haidara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529234v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03257289v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190035v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03257283v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193499v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Savan&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190023v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosz-N'Gat&#233; Maria" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189953v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193514v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03264094v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03200121v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190016v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tounkara Mamoutou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193550v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529690v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193525v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Skuli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193529v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193534v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529180v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad Schetter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bayer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Wilshusen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc von Boemcken" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Heinemann-Gr&#252;der" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190029v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529231v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Breitung" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Berks" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oyewole Simon Oginni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193512v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193500v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193548v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03257256v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awah Abdallahi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01319122v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015BOR30068" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529237v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Haidara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529234v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190035v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03257289v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03257283v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189953v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193514v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190023v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosz-N'Gat&#233; Maria" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193499v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Savan&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03264094v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03200121v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190016v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tounkara Mamoutou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193550v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529690v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193525v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Skuli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193529v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193534v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529180v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad Schetter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bayer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Wilshusen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc von Boemcken" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Heinemann-Gr&#252;der" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190029v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529231v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Breitung" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Berks" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oyewole Simon Oginni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193512v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193500v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193548v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03257256v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awah Abdallahi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01319122v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015BOR30068" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>