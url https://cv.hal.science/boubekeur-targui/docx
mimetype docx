--- v0 (2026-03-26)
+++ v1 (2026-05-03)
@@ -994,256 +994,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind Impulse Response Identification of frequency Radio Channels: Application to Bran A Channel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Said Safi</w:t>
+                <w:t xml:space="preserve">Adaptie Equlization using Controlled Equal Gain Combining for Uplink/Downlink MC-CDMA systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubekeur Targui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed M'Saad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Zeroual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer, Electrical, and Systems Science, and engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.6</w:t>
+              <w:t xml:space="preserve">International Journal of Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4 (3), pp.230-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00171326v1</w:t>
+                <w:t xml:space="preserve">hal-00182561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptie Equlization using Controlled Equal Gain Combining for Uplink/Downlink MC-CDMA systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blind Impulse Response Identification of frequency Radio Channels: Application to Bran A Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubekeur Targui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed M'Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Hamon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mohammed M'Saad</w:t>
+                <w:t xml:space="preserve">A. Zeroual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 4 (3), pp.230-237</w:t>
+              <w:t xml:space="preserve">International Conference on Computer, Electrical, and Systems Science, and engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00182561v1</w:t>
+                <w:t xml:space="preserve">hal-00171326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High gain observer based on a triangular structure</w:t>
               </w:r>
@@ -3458,51 +3458,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143092v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubekeur Targui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Manuel Astorga-Zaragoza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo-Vicente Guerrero-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Eusebia Guerrero-S&#225;nchez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-017-0224-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143072v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eusebia Guerrero-S&#225;nchez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2017.1138" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865499v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Farza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Menard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M&#8217;saad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.12.012" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497158v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hernandez Gonzalez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M'Saad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2016.10.006" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132948v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C T&#233;llez-Anguiano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Manuel Astorga Zaragoza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efrain Alcorta Garcia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quintero-Marmol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057700v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Frikel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Safi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058769v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C Tellez-Anguiano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M Astorga-Zaragoza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aguilera-Gonzalez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reyes-Reyes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apj.345" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T0VHR17G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171326v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zeroual" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182561v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hamon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524454v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hammouri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Armanet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.638" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/87B5C974412D97456855A04C04768E51203A1DBC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142103v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gehan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Reuter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pigeon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pouliquen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas M&#233;nard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550500" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143055v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Astorga-Zaragoza" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pouliquen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gehan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550594" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01824206v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Goudjil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1852" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143267v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Vicente Guerrero Ramirez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062671v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maouche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862310" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064172v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Bouraoui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Ben Abdennour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoSC.2013.6750859" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965073v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Giri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760551" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097962v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Magarotto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6161152" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063155v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Manuel Astorga-Zaragoza" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063166v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057691v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057722v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cherrier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059683v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2010.5547717" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057365v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMCS.2009.5256712" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058569v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMCS.2009.5256692" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016114v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143092v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubekeur Targui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Manuel Astorga-Zaragoza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo-Vicente Guerrero-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Eusebia Guerrero-S&#225;nchez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-017-0224-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143072v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eusebia Guerrero-S&#225;nchez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2017.1138" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865499v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Farza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Menard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M&#8217;saad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.12.012" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497158v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hernandez Gonzalez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M'Saad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2016.10.006" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132948v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C T&#233;llez-Anguiano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Manuel Astorga Zaragoza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efrain Alcorta Garcia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quintero-Marmol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057700v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Frikel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Safi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058769v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C Tellez-Anguiano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M Astorga-Zaragoza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aguilera-Gonzalez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reyes-Reyes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apj.345" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T0VHR17G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182561v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hamon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171326v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zeroual" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524454v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hammouri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Armanet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.638" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/87B5C974412D97456855A04C04768E51203A1DBC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142103v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gehan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Reuter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pigeon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pouliquen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas M&#233;nard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550500" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143055v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Astorga-Zaragoza" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pouliquen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gehan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550594" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01824206v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Goudjil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1852" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143267v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Vicente Guerrero Ramirez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062671v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maouche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862310" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064172v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Bouraoui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Ben Abdennour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoSC.2013.6750859" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965073v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Giri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760551" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097962v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Magarotto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6161152" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063155v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Manuel Astorga-Zaragoza" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063166v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057691v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057722v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cherrier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059683v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2010.5547717" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057365v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMCS.2009.5256712" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058569v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMCS.2009.5256692" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016114v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>