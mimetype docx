--- v1 (2026-03-29)
+++ v2 (2026-04-30)
@@ -288,295 +288,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmogenic &amp;lt;SUP&amp;gt;10&amp;lt;/SUP&amp;gt;Be in pyroxene: laboratory progress, production rate systematics, and application of the &amp;lt;SUP&amp;gt;10&amp;lt;/SUP&amp;gt;Be-&amp;lt;SUP&amp;gt;3&amp;lt;/SUP&amp;gt;He nuclide pair in the Antarctic Dry Valleys</w:t>
+                <w:t xml:space="preserve">Laser Ablation ( U‐Th‐Sm )/He Dating of Zircons: Analytical Age Bias and its Consequence for Studying Detrital Zircon Populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allie Balter-Kennedy</w:t>
+                <w:t xml:space="preserve">Julien Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joerg M. Schaefer</w:t>
+                <w:t xml:space="preserve">Raphaël Pik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roseanne Schwartz</w:t>
+                <w:t xml:space="preserve">Bouchaïb Tibari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer L. Lamp</w:t>
+                <w:t xml:space="preserve">Sébastien Ternois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Penrose</w:t>
+                <w:t xml:space="preserve">Mary Ford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochronology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 5, pp.301-321. </w:t>
+              <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47 (2), pp.219-242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gchron-5-301-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ggr.12494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04198250v1</w:t>
+                <w:t xml:space="preserve">insu-04360176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser Ablation ( U‐Th‐Sm )/He Dating of Zircons: Analytical Age Bias and its Consequence for Studying Detrital Zircon Populations</w:t>
+                <w:t xml:space="preserve">Cosmogenic &amp;lt;SUP&amp;gt;10&amp;lt;/SUP&amp;gt;Be in pyroxene: laboratory progress, production rate systematics, and application of the &amp;lt;SUP&amp;gt;10&amp;lt;/SUP&amp;gt;Be-&amp;lt;SUP&amp;gt;3&amp;lt;/SUP&amp;gt;He nuclide pair in the Antarctic Dry Valleys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Léger</w:t>
+                <w:t xml:space="preserve">Allie Balter-Kennedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Pik</w:t>
+                <w:t xml:space="preserve">Joerg M. Schaefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouchaïb Tibari</w:t>
+                <w:t xml:space="preserve">Roseanne Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Ternois</w:t>
+                <w:t xml:space="preserve">Jennifer L. Lamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Ford</w:t>
+                <w:t xml:space="preserve">Laura Penrose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 47 (2), pp.219-242. </w:t>
+              <w:t xml:space="preserve">Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, pp.301-321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ggr.12494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/gchron-5-301-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04360176v1</w:t>
+                <w:t xml:space="preserve">insu-04198250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Cenozoic evolution of the Ariège River valley (Pyrenees) constrained by cosmogenic 26Al/10Be and 10Be/21Ne dating of cave sediments</w:t>
               </w:r>
@@ -987,103 +987,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New geo-thermochronometric constraints on the evolution of the Pyrenean-Provencal orogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Ford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ternois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchaïb Tibari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
@@ -1202,51 +1202,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D95FC5A1"/>
+    <w:nsid w:val="72BB43B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1433,51 +1433,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bouchaib-tibari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05146627v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Komorowski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corbeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burtin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. de Chabalier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-05641-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04198250v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allie Balter-Kennedy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg M. Schaefer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseanne Schwartz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer L. Lamp" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Penrose" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-5-301-2023" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04360176v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien L&#233;ger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pik" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boucha&#239;b Tibari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ternois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Ford" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12494" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953947v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Sart&#233;gou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;henri Blard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourl&#232;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sorriaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107441" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871297v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Godet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Suan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Riquier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-3672" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871266v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588103v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bouchaib-tibari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05146627v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Komorowski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corbeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burtin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. de Chabalier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-05641-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04360176v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien L&#233;ger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pik" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boucha&#239;b Tibari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ternois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Ford" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12494" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04198250v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allie Balter-Kennedy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg M. Schaefer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseanne Schwartz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer L. Lamp" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Penrose" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-5-301-2023" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953947v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Sart&#233;gou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;henri Blard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourl&#232;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sorriaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107441" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871297v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Godet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Suan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Riquier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-3672" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871266v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588103v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>