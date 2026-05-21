--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -1202,51 +1202,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="72BB43B6"/>
+    <w:nsid w:val="3B316517"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>