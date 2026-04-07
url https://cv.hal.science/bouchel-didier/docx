--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -928,243 +928,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02691577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude morpho-biométrique de la chèvre du Rove. 2. Longueur d'oreille (LO) et indice auriculo-thoracique (lat) chez les femelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude morpho-biométrique de la chèvre du Rove. I. Hauteur au garrot (HG), profondeur du thorax (PT), vide sous-sternal (VSS) et indice de gracilité sous-sternale (IGs) chez les femelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Lauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Bouchel</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Minvielle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 148 (6), pp.501-510</w:t>
+              <w:t xml:space="preserve">, 1997, 148 (1), pp.37-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02690732v1</w:t>
+                <w:t xml:space="preserve">hal-02691298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude morpho-biométrique de la chèvre du Rove. I. Hauteur au garrot (HG), profondeur du thorax (PT), vide sous-sternal (VSS) et indice de gracilité sous-sternale (IGs) chez les femelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude morpho-biométrique de la chèvre du Rove. 2. Longueur d'oreille (LO) et indice auriculo-thoracique (lat) chez les femelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Lauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.J. Lauvergne</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Minvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guibert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis F. Minvielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 148 (1), pp.37-46</w:t>
+              <w:t xml:space="preserve">, 1997, 148 (6), pp.501-510</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02691298v1</w:t>
+                <w:t xml:space="preserve">hal-02690732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le peuplement de l'Afrique par la chèvre domestique</w:t>
               </w:r>
@@ -1650,277 +1650,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan du programme national d'amélioration génétique pour la résistance à la tremblante du cheptel ovin français</w:t>
+                <w:t xml:space="preserve">The French national breeding plan for scrapie resistance : an example of molecular information used in selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Barillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Bibé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bouffartigue</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Francis F. Barillet</w:t>
+                <w:t xml:space="preserve">Aline Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757752v1</w:t>
+                <w:t xml:space="preserve">hal-02757620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French national breeding plan for scrapie resistance : an example of molecular information used in selection</w:t>
+                <w:t xml:space="preserve">Bilan du programme national d'amélioration génétique pour la résistance à la tremblante du cheptel ovin français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Astruc</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baelden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Barillet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aline Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757620v1</w:t>
+                <w:t xml:space="preserve">hal-02757752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et cartographie des ressources génétiques caprines du Sénégal à l'aide d'indices phanéroptiques, d'indices morphobiométriques et de marqueurs moléculaires : méthodologie et résultats préliminaires</w:t>
               </w:r>
@@ -2241,51 +2241,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="62E98970"/>
+    <w:nsid w:val="DA76B83F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2472,51 +2472,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bouchel-didier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2100-9509" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182690v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martyniuk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bojkovski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouchel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hiemstra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09064702.2018.1435714" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651128v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Sidani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bouffartigue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Du" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193375v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthouly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Do Ngoc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thevenon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nhu Van" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04342.x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1S7JN4RW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664054v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Traor&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. Tamboura" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kabor&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Royo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immaculada Fernandez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663831v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traore" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691577v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Lauvergne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Minvielle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690732v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guibert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691298v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690891v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03588345v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martrenchar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zoyem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4488(95)00621-Q" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/10C0389C022BEF84EDC20323CEAB1643AFE04359/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484890v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482440v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mica&#235;l Aliouat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757760v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Astruc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baelden" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Barillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Bib&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757752v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Leymarie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouffartigue" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757620v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757711v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racine Samba Sow" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Lauvergne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144264v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aliouat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bouchel-didier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2100-9509" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182690v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martyniuk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bojkovski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouchel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hiemstra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09064702.2018.1435714" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651128v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Sidani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bouffartigue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Du" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193375v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthouly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Do Ngoc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thevenon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nhu Van" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04342.x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1S7JN4RW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664054v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Traor&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. Tamboura" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kabor&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Royo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immaculada Fernandez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663831v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traore" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691577v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Lauvergne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Minvielle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691298v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guibert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690732v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690891v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03588345v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martrenchar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zoyem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4488(95)00621-Q" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/10C0389C022BEF84EDC20323CEAB1643AFE04359/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484890v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482440v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mica&#235;l Aliouat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757760v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Astruc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baelden" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Barillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Bib&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757620v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Leymarie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757752v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouffartigue" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757711v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racine Samba Sow" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Lauvergne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144264v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aliouat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>