--- v0 (2026-03-21)
+++ v1 (2026-05-06)
@@ -165,51 +165,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (58)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -333,334 +333,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158552v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic transport properties and additive effect of lithium polysulfides in binary conducting poly(ethylene oxide)-based copolymer electrolytes</w:t>
+                <w:t xml:space="preserve">Tuning ceramic surface to minimize the ionic resistance at the interface between PEO- and LATP-based ceramic electrolyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ernest Ahiavi</w:t>
+                <w:t xml:space="preserve">Léa Mangani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jihen Talbi</w:t>
+                <w:t xml:space="preserve">Anass Benayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trang Phan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Priscillia Soudant</w:t>
+                <w:t xml:space="preserve">Christian Jordy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Cousin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Renaud Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 37 (1), pp.322-337. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (34), pp.45713-45723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.4c02594⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.4c08882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04925172v1</w:t>
+                <w:t xml:space="preserve">hal-04784434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning ceramic surface to minimize the ionic resistance at the interface between PEO- and LATP-based ceramic electrolyte</w:t>
+                <w:t xml:space="preserve">Ionic transport properties and additive effect of lithium polysulfides in binary conducting poly(ethylene oxide)-based copolymer electrolytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Mangani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Devaux</w:t>
+                <w:t xml:space="preserve">Ernest Ahiavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anass Benayad</w:t>
+                <w:t xml:space="preserve">Jihen Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Jordy</w:t>
+                <w:t xml:space="preserve">Trang Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscillia Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Bouchet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrice Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (34), pp.45713-45723. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (1), pp.322-337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.4c08882⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.4c02594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784434v1</w:t>
+                <w:t xml:space="preserve">hal-04925172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Viewpoint on Hot Spots in Microwave Sintering and Flash Sintering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -865,6847 +865,6993 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyhedral Oligomeric Silsesquioxane-Based Macroanions to Level Up the Li + Transport Number of Electrolytes for Lithium Batteries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Trang Phan</w:t>
+                <w:t xml:space="preserve">A Viewpoint on Hot Spots in Microwave Sintering and Flash Sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Cousin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sumit Mehan</w:t>
+                <w:t xml:space="preserve">Renaud Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Garnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c01325⟩</w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.202201742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03765974v1</w:t>
+                <w:t xml:space="preserve">hal-05610388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Impedance Spectroscopy of PEO-LATP Model Multilayers: Ionic Charge Transport and Transfer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Léa Rose Mangani</w:t>
+                <w:t xml:space="preserve">Polyhedral Oligomeric Silsesquioxane-Based Macroanions to Level Up the Li + Transport Number of Electrolytes for Lithium Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Khanh Ly Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trang Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumit Mehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.1c19235⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (15), pp.6944-6957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c01325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03631162v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense inorganic electrolyte particles as a lever to promote composite electrolyte conductivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Operando X-ray absorption tomography for the characterization of lithium metal electrode morphology and heterogeneity in a liquid Li/S cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gavin B.M. Vaughan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fannie Alloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James A. Isaac</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Renaud Bouchet</w:t>
+                <w:t xml:space="preserve">Céline Barchasz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 520, pp.230854. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41563-022-01343-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2021.230854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778985v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operando X-ray absorption tomography for the characterization of lithium metal electrode morphology and heterogeneity in a liquid Li/S cell</w:t>
+                <w:t xml:space="preserve">Electrochemical Impedance Spectroscopy of PEO-LATP Model Multilayers: Ionic Charge Transport and Transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Tonin</w:t>
+                <w:t xml:space="preserve">James Alfred Isaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gavin B.M. Vaughan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Léa Rose Mangani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bouchet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Barchasz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2021.230854⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.1c19235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519069v1</w:t>
+                <w:t xml:space="preserve">hal-03631162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous polymer-in-silica hybrid electrolyte for all-solid-state Li-ion battery applications</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Dense inorganic electrolyte particles as a lever to promote composite electrolyte conductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James A. Isaac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bouchet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2022.112236⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41563-022-01343-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04547696v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomography Imaging of Lithium Electrodeposits Using Neutron, Synchrotron X-ray, and Laboratory X-ray sources: A Comparison</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Porous polymer-in-silica hybrid electrolyte for all-solid-state Li-ion battery applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koceila Maouacine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Lebouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ephrem Terefe Weldekidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernest Ahiavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Energy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fenrg.2021.657712⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 345, pp.112236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2022.112236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03262977v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel single-ion conducting electrolytes based on polyvinylidene fluoride polymer for Lithium metal batteries</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Tomography Imaging of Lithium Electrodeposits Using Neutron, Synchrotron X-ray, and Laboratory X-ray sources: A Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Magnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauréline Lecarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fannie Alloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2021.229920⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Energy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenrg.2021.657712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214440v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operando XPS: A Novel Approach for Probing the Lithium/Electrolyte Interphase Dynamic Evolution</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Bouchet</w:t>
+                <w:t xml:space="preserve">Novel single-ion conducting electrolytes based on polyvinylidene fluoride polymer for Lithium metal batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Khanh Ly Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Iojoiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.0c09047⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 498, pp.229920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2021.229920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201490v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Monitoring of Structural Changes and Phase Distribution of LiFePO4 Along the Cathode Thickness of Li Metal Polymer Battery</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Operando XPS: A Novel Approach for Probing the Lithium/Electrolyte Interphase Dynamic Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morales-Ugarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Santini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/1945-7111/abcd4d⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (4), pp.1069-1081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.0c09047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03248162v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magic-angle-spinning-induced local ordering in polymer electrolytes and its effects on solid-state diffusion and relaxation NMR measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Messinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan Vu Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sarou-Kanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mrc.5033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02931426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operando investigation of the lithium/sulfur battery system by coupled X-ray absorption tomography and X-ray diffraction computed tomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marco Di Michiel</w:t>
+                <w:t xml:space="preserve">Simultaneous Monitoring of Structural Changes and Phase Distribution of LiFePO4 Along the Cathode Thickness of Li Metal Polymer Battery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Valeria Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Maija Valtavirta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Cosculluela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Watier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2020.228287⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 167 (16), pp.160517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1945-7111/abcd4d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02718859v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Electrode and Electrolyte Thicknesses on All-Solid-State Battery Performance Analyzed With the Sand Equation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Deschamps</w:t>
+                <w:t xml:space="preserve">Operando investigation of the lithium/sulfur battery system by coupled X-ray absorption tomography and X-ray diffraction computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gavin B.M. Vaughan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fannie Alloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Di Michiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Energy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fenrg.2019.00168⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 468, pp.228287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2020.228287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467305v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02718859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical impedance spectroscopy study of lithium–sulfur batteries: Useful technique to reveal the Li/S electrochemical mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Waluś</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barchasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Alloin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 359, pp.136944. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.electacta.2020.136944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02925501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Interpretation of X-ray Photoelectron Spectroscopy of Imidazolium Ionic Liquid Electrolytes Based on Ionic Transport Analyses</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of Electrode and Electrolyte Thicknesses on All-Solid-State Battery Performance Analyzed With the Sand Equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dumaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c04090⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Energy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (168), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenrg.2019.00168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996995v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics analysis of the electro-catalyzed degradation of high potential LiNi0,5Mn1,5O4 active materials</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sergent</w:t>
+                <w:t xml:space="preserve">New Interpretation of X-ray Photoelectron Spectroscopy of Imidazolium Ionic Liquid Electrolytes Based on Ionic Transport Analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morales-Ugarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">C. Santini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">R. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benayad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2020.228337⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (35), pp.7625-7635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c04090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02864978v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Impedance Spectroscopy and X-ray Photoelectron Spectroscopy Study of Lithium Metal Surface Aging in Imidazolium-Based Ionic Liquid Electrolytes Performed at Open-Circuit Voltage</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Kinetics analysis of the electro-catalyzed degradation of high potential LiNi0,5Mn1,5O4 active materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dumaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mantoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.9b00753⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 469, pp.228337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2020.228337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296212v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of single-ion-conductor block-copolymer electrolytes with Polystyrene- TFSI and Polymethacrylate- TFSI structural blocks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrochemical Impedance Spectroscopy and X-ray Photoelectron Spectroscopy Study of Lithium Metal Surface Aging in Imidazolium-Based Ionic Liquid Electrolytes Performed at Open-Circuit Voltage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morales-Ugarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Santini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2018.02.142⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (24), pp.21955-21964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.9b00753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01923076v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XPS and SEM-EDX Study of Electrolyte Nature Effect on Li Electrode in Lithium Metal Batteries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Stephant</w:t>
+                <w:t xml:space="preserve">Comparison of single-ion-conductor block-copolymer electrolytes with Polystyrene- TFSI and Polymethacrylate- TFSI structural blocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livie Liénafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trang N.T. Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaem.8b01256⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 269, pp.250 - 261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2018.02.142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02079845v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Operando Small-Angle Neutron Scattering Study of Single-Ion Copolymer Electrolyte for Li-Metal Batteries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Robert Cubitt</w:t>
+                <w:t xml:space="preserve">XPS and SEM-EDX Study of Electrolyte Nature Effect on Li Electrode in Lithium Metal Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabeb Grissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neal Fairley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stephant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Energy Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsenergylett.7b01025⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.8b01256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01924442v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct observation of lithium polysulfides in lithium–sulfur batteries using operando X-ray diffraction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Restricted lithium ion dynamics in PEO-based block copolymer electrolytes measured by high-field nuclear magnetic resonance relaxation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan Vu Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Messinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sarou-Kanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bouchet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lorenz Gubler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nenergy.2017.69⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 147 (13), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4993614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02781725v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restricted lithium ion dynamics in PEO-based block copolymer electrolytes measured by high-field nuclear magnetic resonance relaxation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Renaud Bouchet</w:t>
+                <w:t xml:space="preserve">In Operando Small-Angle Neutron Scattering Study of Single-Ion Copolymer Electrolyte for Li-Metal Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Möhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezzeldin Metwalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trang Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Cubitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4993614⟩</w:t>
+              <w:t xml:space="preserve">ACS Energy Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (1), pp.1 - 6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsenergylett.7b01025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898607v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remarkable impact of grains boundaries on the chemical delithiation kinetics of LiFePO&amp;lt;font size=-1&amp;gt;&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;&amp;lt;/font&amp;gt;</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Direct observation of lithium polysulfides in lithium–sulfur batteries using operando X-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Conder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cécile Rossignol</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigita Trabesinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenz Gubler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Ionics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ssi.2016.12.010⟩</w:t>
+              <w:t xml:space="preserve">Nature Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nenergy.2017.69⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01883266v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02781725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of composite electrode thickness on the electrochemical performances of all-solid-state li-ion batteries</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Remarkable impact of grains boundaries on the chemical delithiation kinetics of LiFePO&amp;lt;font size=-1&amp;gt;&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;&amp;lt;/font&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lachal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Boulineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzy Surble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electroceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10832-017-0088-8⟩</w:t>
+              <w:t xml:space="preserve">Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 300, pp.187 - 194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssi.2016.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01924441v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale characterization of a lithium/sulfur battery by coupling operando X-ray tomography and spatially-resolved diffraction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of composite electrode thickness on the electrochemical performances of all-solid-state li-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Kubanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Tortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Dollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-03004-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electroceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (2-4), pp.189 - 196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10832-017-0088-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691805v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New approach to design solid block copolymer electrolytes for 40 degrees C lithium metal battery operation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Davidson</w:t>
+                <w:t xml:space="preserve">Multiscale characterization of a lithium/sulfur battery by coupling operando X-ray tomography and spatially-resolved diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gavin Vaughan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fannie Alloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Di Michiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2017.03.221⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-03004-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774196v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical impedance spectroscopy of a Li–S battery: Part 2. Influence of separator chemistry on the lithium electrode/electrolyte interface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lorenz Gubler</w:t>
+                <w:t xml:space="preserve">New approach to design solid block copolymer electrolytes for 40 degrees C lithium metal battery operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. N. T. Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 255, pp.379 - 390. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2017.09.148⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 238, pp.21--29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2017.03.221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01924445v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinyl monomers bearing sulfonyl(trifluoromethane sulfonyl) imide group: synthesis and polymerization using nitroxide-mediated polymerization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Rollet</w:t>
+                <w:t xml:space="preserve">Electrochemical impedance spectroscopy of a Li–S battery: Part 2. Influence of separator chemistry on the lithium electrode/electrolyte interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Conder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Villevieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigita Trabesinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Novak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenz Gubler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6py01004k⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 255, pp.379 - 390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2017.09.148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497309v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-woven carbon paper as current collector for Li-ion/Li2S system: Understanding of the first charge mechanism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Leprêtre</w:t>
+                <w:t xml:space="preserve">Vinyl monomers bearing sulfonyl(trifluoromethane sulfonyl) imide group: synthesis and polymerization using nitroxide-mediated polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trang N. T. Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hien The Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livie Liénafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2015.08.114⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (45), pp.6901-6910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6py01004k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01883272v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Block Copolymer Electrolytes for Lithium Metal Batteries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Giroud</w:t>
+                <w:t xml:space="preserve">Non-woven carbon paper as current collector for Li-ion/Li2S system: Understanding of the first charge mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Waluś</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barchasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b01273⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 180, pp.178 - 186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2015.08.114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416733v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive multiscale moisture transport analysis: From porous reference silicates to cement-based materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Denoyel</w:t>
+                <w:t xml:space="preserve">Optimization of Block Copolymer Electrolytes for Lithium Metal Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Glé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trang N. T. Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gigmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2015-02496-5⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (13), pp.4682 - 4692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b01273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416739v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithium/Sulfur Batteries Upon Cycling: Structural Modifications and Species Quantification by In Situ and Operando X-Ray Diffraction Spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Colin</w:t>
+                <w:t xml:space="preserve">A comprehensive multiscale moisture transport analysis: From porous reference silicates to cement-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chemmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Tariel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Korb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Denoyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aenm.201500165⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 224 (9), pp.1749 - 1768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2015-02496-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01883281v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the solute exclusion on the bed longitudinal diffusion coefficient and particle intra-tortuosity determined by ISEC</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Lithium/Sulfur Batteries Upon Cycling: Structural Modifications and Species Quantification by In Situ and Operando X-Ray Diffraction Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylwia Waluś</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barchasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2013.12.029⟩</w:t>
+              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (16), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aenm.201500165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03551608v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of controlled size Li1.5Al0.5Ge1.5(PO4)3 crystallites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Kubanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Tortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Schäf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Tortet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Ionics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 266, pp.44-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ssi.2014.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01085962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge Transport in Nanostructured PS-PEO-PS Triblock Copolymer Electrolytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. N. T. Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 47 (8), pp.2659--2665. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ma500420w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-Cross-Linked Diblock Copolymer Micelles: Quantitative Study of Photochemical Efficiency, Micelles Morphologies and their Thermal Behavior</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Impact of the solute exclusion on the bed longitudinal diffusion coefficient and particle intra-tortuosity determined by ISEC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Wernert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Denoyel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma5000656⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1325, pp.179-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2013.12.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460517v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Interfaces on the Melting of PEO Confined in Triblock PS-b-PEO-b-PS Copolymers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Davidson</w:t>
+                <w:t xml:space="preserve">Photo-Cross-Linked Diblock Copolymer Micelles: Quantitative Study of Photochemical Efficiency, Micelles Morphologies and their Thermal Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dao Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livie Liénafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trang N. T. Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Deleruyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la401889h⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (7), pp.2420--2429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma5000656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460436v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-ion BAB triblock copolymers as highly efficient electrolytes for lithium-metal batteries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Livie Liénafa</w:t>
+                <w:t xml:space="preserve">Effect of Interfaces on the Melting of PEO Confined in Triblock PS-b-PEO-b-PS Copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. N. T. Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Denoyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/NMAT3602⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (34), pp.10874--10880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la401889h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460435v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of Bulk, Surface, and Topological Contributions to the Conductivity of Suspensions of Porous Particles</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Single-ion BAB triblock copolymers as highly efficient electrolytes for lithium-metal batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Meziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmaula Aboulaich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livie Liénafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp210614h⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (5), pp.452--457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NMAT3602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324457v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of ion transport in PEO/LiTFSI complexes: Effect of temperature, molecular weight and end groups</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Separation of Bulk, Surface, and Topological Contributions to the Conductivity of Suspensions of Porous Particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Wernert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Denoyel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Ionics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ssi.2012.09.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (8), pp.5090-5096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp210614h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02324377v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Stone Age Revisited: Building a Monolithic Inorganic Lithium-Ion Battery</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanism of ion transport in PEO/LiTFSI complexes: Effect of temperature, molecular weight and end groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Glé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Denoyel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.201102479⟩</w:t>
+              <w:t xml:space="preserve">Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 227, pp.119-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssi.2012.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321747v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the structure of mesoporous adsorbents on transport properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">The Stone Age Revisited: Building a Monolithic Inorganic Lithium-Ion Battery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Viallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmaula Aboulaich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Tortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (10), pp.2140-2147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201102479⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2010.09.016⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03551617v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Molecule Size on Its Transport Properties through a Porous Medium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">Influence of the structure of mesoporous adsorbents on transport properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Wernert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Denoyel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 140 (1-3), pp.97-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2010.09.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ac902858b⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03551623v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural changes and thermal properties of aluminium micro- and nano-powders</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Influence of Molecule Size on Its Transport Properties through a Porous Medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Wernert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Denoyel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2010.04.014⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82 (7), pp.2668-2679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ac902858b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00989250v1</w:t>
+                <w:t xml:space="preserve">hal-03551623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of the macroscopic fatigue properties of metal hollow sphere structures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural changes and thermal properties of aluminium micro- and nano-powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rufino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-V. Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Isnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Denoyel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2008.10.020⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58, pp.4224-4232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2010.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441682v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot pressing of nanocrystalline TiO2 (anatase) ceramics with controlled microstructure</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental determination of the macroscopic fatigue properties of metal hollow sphere structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Caty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bertino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dejaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2006.11.073⟩</w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 63 (13-14), pp.1131-1134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2008.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808352v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical properties and defect chemistry of anatase (TiO2)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Hot pressing of nanocrystalline TiO2 (anatase) ceramics with controlled microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Weibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Denoyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Knauth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Ionics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, vol. 27, pp. 2641-2646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2006.11.073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474858v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical role of polymeric binders on the electronic transport properties of composites electrode</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Guyomard</w:t>
+                <w:t xml:space="preserve">Electrical properties and defect chemistry of anatase (TiO2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Weibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Knauth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 177 (3-4), 229-236 available on : http://oatao.univ-toulouse.fr/686/1/weibel_686.pdf</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00379654v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local atomic and electronic structure in nanocrystalline Sn-doped anatase TiO2</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Critical role of polymeric binders on the electronic transport properties of composites electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lestriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.200600370⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 153, pp.0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1.2168049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00354208v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00379654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot compaction of nanocrystalline TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; (anatase) ceramics. Mechanisms of densification: Grain size and doping effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+                <w:t xml:space="preserve">Local atomic and electronic structure in nanocrystalline Sn-doped anatase TiO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Weibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.L.P. Savin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Chadwick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.E. Lippens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2006.03.033⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7, pp.2377-2383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.200600370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00333279v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel architecture of composite electrode for optimization of lithium battery performance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Guyomard</w:t>
+                <w:t xml:space="preserve">Hot compaction of nanocrystalline TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; (anatase) ceramics. Mechanisms of densification: Grain size and doping effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Weibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Knauth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2005.07.036⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 54 (13), pp. 3575-3583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2006.03.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00379653v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00333279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The big problem of small particles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Knauth</w:t>
+                <w:t xml:space="preserve">Novel architecture of composite electrode for optimization of lithium battery performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lestriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gaudefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guyomard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm0403762⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 157, pp.438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2005.07.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03482862v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00379653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed potential type hydrogen sensor</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">The big problem of small particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Weibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Vitter</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boulc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Knauth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ionics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/BF02375962⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1 (9), pp.2378-2385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm0403762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00417975v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mixed potential type hydrogen sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Siebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rosini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Vitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 9 (3-4), pp. 168-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02375962⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Solid-State Potentiometric Sensor Based on Polybenzimidazole for Hydrogen Determination in Air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Vitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Siebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 149 (6), pp. H119-H122. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/1.1471892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00418183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7715,4458 +7861,4458 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Governing parameters of the ionic transport through ceramic/organic electrolyte interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Mangani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jordy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th Topical Meeting of the International Society of Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society of Electrochemistry, Jun 2024, Stresa, Italy, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04812986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the Ionic Transport of Lithium Polysulfides in Series of Solid Polymer Electrolytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahiavi Ahiavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. N. Trang Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’Electrochimie 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Saint-malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionic transport of lithium polysulfides in binary conducting block copolymer electrolytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahiavi Ahiavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. N. Trang Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 18th International Symposium on Polymer Electrolytes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Langkawi Island, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical study coupled with X-ray tomography on Lithium Metal anode impurities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Reydet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Perticarari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Maire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 14th Japan-France Joint Seminar on Battery 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Izumo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04812995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective conductivity of composite polymer/ceramic electrolytes for all-solid-state batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James A. Isaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Mangani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75th Annual Meeting of the International Society of Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISE, Aug 2024, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04812988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Limiting Processes of Power Performance Within Li-ion Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Raghibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Lecarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society of Electrochemistry (ISE), Sep 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conductivity of dispersed composite polymer/ceramic electrolytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Alfred Isaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society of Electrochemistry (ISE) 74th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frittage Flash de matériau pour l’énergie : enjeux et verrous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lachal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hari Raj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pralong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Annuelles 2023 du Groupe Français de la Céramique (GFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04204395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical Flash Sintering: An innovative process to build All-Solid-State Battery systems in few seconds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lachal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hari Raj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pralong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74th Annual ISE Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04204414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid polymer/ceramic membranes: Towards a new concept of electrolytic separator for all-solid-state Lithium metal batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Basso-Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Szymczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaud Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74th Annual ISE (International Society of Electrochemistry) Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04258971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frittage Flash de matériau pour l’énergie : enjeux et verrous</w:t>
+                <w:t xml:space="preserve">Flash sintering of Li3V2(PO4)3, a mixed cationic electronic conductor as an electrode active material for Li ion All Solid State Battery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lachal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hari Raj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pralong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale Matériaux 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Ceramics in Europe 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Cracovie (PL), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04204373v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flash sintering of Li3V2(PO4)3, a mixed cationic electronic conductor as an electrode active material for Li ion All Solid State Battery</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Bouvard</w:t>
+                <w:t xml:space="preserve">Membrane hybride polymère/céramique : vers un nouveau concept de séparateur électrolytique pour batterie tout solide au Lithium métal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Basso-Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Szymczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaud Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics in Europe 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Cracovie (PL), Poland</w:t>
+              <w:t xml:space="preserve">Matériaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Française des Matériaux, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04204346v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane hybride polymère/céramique : vers un nouveau concept de séparateur électrolytique pour batterie tout solide au Lithium métal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Devaux</w:t>
+                <w:t xml:space="preserve">Frittage Flash de matériau pour l’énergie : enjeux et verrous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lachal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hari Raj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pralong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération Française des Matériaux, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Conférence internationale Matériaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04258954v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface evolution of the lithium metal upon cycling : a metallurgical and electrochemical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaud Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 12th Japan-France Joint Seminar on Battery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, Jun 2022, Provins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04812973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les propriétés de transport ionique dans les électrolytes polymères isotropes et anisotropes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Jeanne-Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée École doctorale Ingénierie - Matériaux, Mécanique, Environnement, Énergétique, Procédés, Production (ED I-MEP²)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03793931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frittage Flash du Li3V2(PO4)3, conducteur mixte cationique/électronique en tant que matériau actif d'électrode pour Batterie Li-ion Tout-Solide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lachal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hari Raj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pralong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Annuelles 2022 du Groupe Français de la Céramique (GFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03648367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceramics Dispersed in Liquid Electrolytes: Predicting the Conductivity of Ceramic-in-Polymer Composite Electrolytes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Isaac Isaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72nd Annual Meeting of the International Society of Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Jeju Island, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03431568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Situ Imaging Comparison of Lithium Electrodeposits By Neutron and X-Ray (Synchrotron and Laboratory) Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauréline Lecarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fannie Alloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">240th ECS Leeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Electrochemical Society, Oct 2021, Orlando, United States. pp.1808-1808, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/MA2021-02541808mtgabs⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li diffusion coefficient in composite electrodes by time-effective electrochemical methodologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Rose Mangani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72nd annual Meeting of the International Society of Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03506069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the ionic charge transfer at the interface between electrolytes and LATP ceramic.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Rose Mangani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Isaac Isaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS Fall Meeting 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03506064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crosslinked Single-ion Conductor Polymer Electrolytes.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Trang N. T. Phan</w:t>
+                <w:t xml:space="preserve">Can a “Bad” Salt be a Good Salt for Li Metal Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dumaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Benayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">238th Meeting of the Electrochemical Society - PRiME 2020 meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Honolulu, France</w:t>
+              <w:t xml:space="preserve">ECS PRIME 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Electrochemical Society, Sep 2020, On Line meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003395v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04812956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can a “Bad” Salt be a Good Salt for Li Metal Batteries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Pagnier</w:t>
+                <w:t xml:space="preserve">Crosslinked Single-ion Conductor Polymer Electrolytes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Jeanne-Brou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trang N. T. Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS PRIME 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Electrochemical Society, Sep 2020, On Line meeting, France</w:t>
+              <w:t xml:space="preserve">238th Meeting of the Electrochemical Society - PRiME 2020 meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Honolulu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04812956v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Determination of the Limiting Ionic Diffusion Coefficient in Lithium Metal Polymer Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dumaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaud Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">238th Meeting of the Electrochemical Society - PRiME 2020 meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02994628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X ray tomography as a powerfull tool to probe the lithium metal plating/stripping processus : a key for the battery of tomorrow</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Operando investigation of the lithium/sulfur battery by coupled X-ray absorption tomography and X-ray diffraction computed tomography.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gavin Vaughan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fannie Alloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Di Michiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop CARAC 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Emerging synchrotron techniques for characterization of energy materials and devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02472088v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operando investigation of the lithium/sulfur battery by coupled X-ray absorption tomography and X-ray diffraction computed tomography.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">X ray tomography as a powerfull tool to probe the lithium metal plating/stripping processus : a key for the battery of tomorrow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging synchrotron techniques for characterization of energy materials and devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Workshop CARAC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294958v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of limiting Processes within Li-ion Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Raghibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Lecarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'électrochimie Mons, 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of limiting factors of power performance within Li-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Raghibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Lecarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International battery association hybrid (IBA) conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Bled, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the ionic charge transfer in hybrid solid electrolyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Rose Mangani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Isaac Isaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Première journée scientifique: pôle PEM - écoles doctorales EEATS, I-MEP², Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03506074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the ionic charge transfer in hybrid solid electrolytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Rose Mangani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Isaac Isaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Virtual International Workshop on Post-Li Research: Women in Focus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03506071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionic transport properties in solid polymer electrolytes: in-plane versus through-plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Jeanne-Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Deseure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique PEM - ED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03793928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Bulky Lithium Salts And Their Electrolytes For Safer Solid-state Lithium Metal Battery</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clémence Yver</w:t>
+                <w:t xml:space="preserve">Morphological Heterogeneities of Stripped and Plated Lithium Metal Analyzed By X-Ray Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Bouchet</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lachambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaud Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">238th Meeting of the Electrochemical Society - PRiME 2020 meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955075v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological Heterogeneities of Stripped and Plated Lithium Metal Analyzed By X-Ray Tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucile Magnier</w:t>
+                <w:t xml:space="preserve">Novel Bulky Lithium Salts And Their Electrolytes For Safer Solid-state Lithium Metal Battery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Khanh Ly Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Yver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Deschamps</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Alloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">238th Meeting of the Electrochemical Society - PRiME 2020 meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02994947v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionic Charge Transfer through Polymer/Ceramic Electrolyte Interface determined by Impedance Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Rose Mangani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Isaac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">71st Annual meeting International Society of Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02979264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Stretching on the Ionic Conductivity of Solid Polymer Electrolyte.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Jeanne-Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles de Moor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Deseure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flandin Lionel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">238th Meeting of the Electrochemical Society - PRiME 2020 meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Honolulu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02979508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithium metal negative electrode: Li oxidation and reduction characterized by X-ray tomography.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on emerging synchrotron techniques for characterization of energy materials and devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02472089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des effets d'épaisseurs d'électrode et d'électrolyte sur la puissance des batteries Li métal polymère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaud Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Electrochimie 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remarkable impact of grains boundaries on the chemical delithiation kinetics of LiFePO4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lachal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Boulineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzy Surblé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LiBD-8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02341237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de l'analyse par Eléments finis à la conception d'un électrolyte de batterie Lithium Métal Polymère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Dufaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Gigmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45eme colloque du Groupe Français des Polymères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Marseille, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01422007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12176,150 +12322,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 8. Accumulateurs &amp;quot;tout-solides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Cras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasily Tarnopolskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barchasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Batteries Li-ion: Du présent au futur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP SCIENCES, 2020, 275982392X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12329,788 +12475,788 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ELECTROLYTE SOLIDE HYBRIDE A RESISTANCE INTERFACIALE POLYMERE/CERAMIQUE REDUITE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jordy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Pavlenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Mangani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James A. Isaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR3140709A1. 2024, https://worldwide.espacenet.com/patent/search/family/085222060/publication/FR3140709A1?q=pn%3DFR3140709A1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04812622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid electrolyte battery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Benayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Le Van-Jodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : US11431021B2. 2022, https://worldwide.espacenet.com/patent/search/family/063683968/publication/US11431021B2?q=bouchet%20renaud</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04812640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séparateur pour accumulateur comprenant une membrane poreuse fonctionnalisée par un copolymère comprenant un motif réticulable et un motif comprenant un cation alcalin ou alcalino-terreux et accumulateur correspondant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Drockenmuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3113194A1. 2022, https://worldwide.espacenet.com/patent/search/family/073643015/publication/FR3113194A1?q=Bouchet%20renaud</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04812481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POLYMER ELECTROLYTE FOR A LITHIUM METAL POLYMER BATTERY HAVING IMPROVED PERFORMANCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Pavlenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: US2022029197A1. 2022, https://worldwide.espacenet.com/patent/search/family/065861470/publication/US2022029197A1?q=bouchet%20renaud</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04812634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of a salt mixture as an additive in a lithium-gel battery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR3073982A1. 2019, https://worldwide.espacenet.com/patent/search/family/061802026/publication/FR3073982A1?q=ap%3DFR1760903A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04812415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method For Manufacturing An Electrode For A Lithium-Sulfur Battery Using Li2S As An Active Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Robba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fannie Alloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barchasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : US2019123342A1. 2019, https://worldwide.espacenet.com/patent/search/family/060955157/publication/US2019123342A1?q=bouchet%20renaud</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04812648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ELECTROLYTE POLYMERE SOLIDE, SON PROCEDE DE PREPARATION ET ACCUMULATEUR/CELLULE ELECTROCHIMIQUE EN COMPRENANT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Pavlenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. N. Trang Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR3083006A1. 2019, https://worldwide.espacenet.com/patent/search/family/061802026/publication/US11508991B2?q=11508991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04812511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId373"/>
+      <w:footerReference w:type="default" r:id="rId375"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13178,51 +13324,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F3100D6F"/>
+    <w:nsid w:val="221EDB4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13409,51 +13555,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bouchet-renaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4040-2253" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088657582" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158552v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Khanh Ly Nguyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Issa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Devaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Soudant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.5c00316" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925172v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Ahiavi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Talbi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Phan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c02594" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784434v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mangani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Benayad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jordy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bouchet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c08882" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04287243v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chaix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouvard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Fabre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Garnault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202201742" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224333v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Jeanne-Brou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charvin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles De Moor" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Flandin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.143253" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765974v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Mehan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c01325" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631162v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Alfred Isaac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Rose Mangani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c19235" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03778985v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Isaac" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-022-01343-w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519069v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tonin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin B.M. Vaughan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Alloin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barchasz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2021.230854" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547696v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koceila Maouacine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Lebouin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephrem Terefe Weldekidan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2022.112236" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262977v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Magnier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;line Lecarme" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2021.657712" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214440v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lopez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Iojoiu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ameduri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2021.229920" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201490v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benayad" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morales-Ugarte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Santini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouchet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c09047" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248162v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Valeria Blanco" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maija Valtavirta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cosculluela" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Watier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/abcd4d" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931426v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Messinger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Vu Huynh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sarou-Kanian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Deschamps" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.5033" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02718859v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di Michiel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228287" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467305v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leduc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumaz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lecuyer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deschamps" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2019.00168" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925501v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Walu&#347;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alloin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.136944" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996995v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c04090" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864978v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumaz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rossignol" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mantoux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sergent" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228337" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296212v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b00753" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923076v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livie Li&#233;nafa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beaudoin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maria" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang N.T. Phan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.02.142" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079845v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeb Grissa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fernandez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neal Fairley" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hamon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stephant" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.8b01256" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924442v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#246;hl" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzeldin Metwalli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cubitt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.7b01025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02781725v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Conder" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigita Trabesinger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marino" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Gubler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nenergy.2017.69" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898607v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fayon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4993614" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01883266v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lachal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boulineau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Surble" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rossignol" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2016.12.010" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924441v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Kubanska" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Castro" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tortet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Doll&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10832-017-0088-8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691805v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Vaughan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03004-4" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774196v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lassagne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beaudoin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferrand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N. T. Phan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Davidson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.03.221" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924445v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villevieille" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Novak" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.09.148" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01497309v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang N. T. Phan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Ferrand" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien The Ho" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rollet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6py01004k" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01883272v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Walu&#347;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barchasz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.08.114" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKVL979N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01416733v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gl&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Giroud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b01273" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01416739v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chemmi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petit" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tariel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Korb" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Denoyel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02496-5" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01883281v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201500165" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFRMN9L3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03551608v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Wernert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Denoyel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2013.12.029" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085962v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Sch&#228;f" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Doll&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2014.07.013" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G30XB6V1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460498v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Devaux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma500420w" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460517v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao Le" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deleruyelle" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma5000656" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460436v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robinet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la401889h" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460435v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Meziane" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmaula Aboulaich" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT3602" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324457v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Wernert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp210614h" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324377v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gl&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2012.09.020" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDTRDVQW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321747v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Delaizir" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Viallet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201102479" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KJW0GN3K-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03551617v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2010.09.016" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XS6VDJQF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03551623v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac902858b" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989250v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rufino" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-V. Coulet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Isnard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.04.014" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXF90VCR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441682v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Caty" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bertino" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dejaeger" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2008.10.020" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808352v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Weibel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Knauth" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2006.11.073" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474858v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379654v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lestriez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyomard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2168049" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354208v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weibel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L.P. Savin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Chadwick" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Lippens" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200600370" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J767JSP8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333279v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouvier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2006.03.033" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZGWMJ1Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379653v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaudefroy" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2005.07.036" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6XQZMC6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482862v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boulc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0403762" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417975v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Siebert" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rosini" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vitter" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02375962" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1RT2N93F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418183v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1471892" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812986v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799435v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahiavi Ahiavi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N. Trang Phan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799427v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812995v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Reydet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Perticarari" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maire" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812988v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230730v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Raghibi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Lecarme" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580465v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204395v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hari Raj" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pralong" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204414v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258971v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Basso-Bert" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Szymczak" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaud L&#233;cuyer" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204373v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204346v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258954v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812973v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793931v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648367v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jean" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431568v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Isaac Isaac" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436559v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2021-02541808mtgabs" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506069v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506064v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003395v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Issa" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grosso" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812956v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pagnier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994628v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaud Lecuyer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472088v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294958v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230808v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230770v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506074v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506071v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793928v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deseure" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955075v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Yver" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994947v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachambre" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979264v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Isaac" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979508v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Moor" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flandin Lionel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472089v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324506v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02341237v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Surbl&#233;" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422007v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dufaye" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gigmes" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hochard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maurel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551220v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Cras" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Tarnopolskiy" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812622v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Pavlenko" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812640v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Van-Jodin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Morin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812481v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Drockenmuller" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812634v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lassagne" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812415v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rolland" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812648v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Robba" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vincent" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812511v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bouchet-renaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4040-2253" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088657582" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158552v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Khanh Ly Nguyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Issa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Devaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Soudant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.5c00316" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784434v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mangani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Benayad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jordy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bouchet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c08882" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925172v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Ahiavi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Talbi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Phan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c02594" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04287243v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chaix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouvard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Fabre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Garnault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202201742" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224333v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Jeanne-Brou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charvin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles De Moor" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Flandin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.143253" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610388v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765974v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Mehan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c01325" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519069v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tonin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin B.M. Vaughan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Alloin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barchasz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2021.230854" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631162v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Alfred Isaac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Rose Mangani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c19235" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03778985v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Isaac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-022-01343-w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547696v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koceila Maouacine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Lebouin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephrem Terefe Weldekidan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2022.112236" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262977v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Magnier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;line Lecarme" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2021.657712" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214440v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lopez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Iojoiu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ameduri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2021.229920" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201490v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benayad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morales-Ugarte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Santini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouchet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c09047" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931426v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Messinger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Vu Huynh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sarou-Kanian" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Deschamps" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.5033" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248162v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Valeria Blanco" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maija Valtavirta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cosculluela" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Watier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/abcd4d" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02718859v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di Michiel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228287" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925501v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Walu&#347;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alloin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.136944" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467305v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leduc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumaz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lecuyer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deschamps" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2019.00168" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996995v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c04090" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864978v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumaz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rossignol" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mantoux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sergent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228337" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296212v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b00753" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923076v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livie Li&#233;nafa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beaudoin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maria" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang N.T. Phan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.02.142" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079845v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeb Grissa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fernandez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neal Fairley" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hamon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stephant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.8b01256" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898607v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fayon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4993614" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924442v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#246;hl" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzeldin Metwalli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cubitt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.7b01025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02781725v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Conder" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigita Trabesinger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marino" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Gubler" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nenergy.2017.69" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01883266v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lachal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boulineau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Surble" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rossignol" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2016.12.010" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924441v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Kubanska" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Castro" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tortet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Doll&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10832-017-0088-8" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691805v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Vaughan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03004-4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01774196v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lassagne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beaudoin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferrand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N. T. Phan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Davidson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.03.221" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJ4BPHGB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924445v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villevieille" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Novak" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.09.148" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01497309v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang N. T. Phan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Ferrand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien The Ho" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rollet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6py01004k" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01883272v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Walu&#347;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barchasz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.08.114" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKVL979N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01416733v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gl&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Giroud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b01273" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01416739v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chemmi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petit" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tariel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Korb" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Denoyel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02496-5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01883281v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201500165" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFRMN9L3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085962v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Sch&#228;f" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Doll&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2014.07.013" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G30XB6V1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460498v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Devaux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma500420w" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03551608v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Wernert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Denoyel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2013.12.029" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460517v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao Le" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deleruyelle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma5000656" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460436v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robinet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la401889h" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460435v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Meziane" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmaula Aboulaich" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT3602" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324457v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Wernert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp210614h" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324377v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gl&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2012.09.020" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDTRDVQW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321747v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Delaizir" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Viallet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201102479" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KJW0GN3K-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03551617v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2010.09.016" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XS6VDJQF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03551623v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac902858b" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989250v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rufino" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-V. Coulet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Isnard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.04.014" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXF90VCR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441682v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Caty" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bertino" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dejaeger" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2008.10.020" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808352v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Weibel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Knauth" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2006.11.073" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474858v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379654v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lestriez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyomard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2168049" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354208v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weibel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L.P. Savin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Chadwick" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Lippens" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200600370" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J767JSP8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333279v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouvier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2006.03.033" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZGWMJ1Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379653v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaudefroy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2005.07.036" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6XQZMC6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482862v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boulc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0403762" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417975v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Siebert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rosini" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vitter" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02375962" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1RT2N93F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418183v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1471892" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812986v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799435v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahiavi Ahiavi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N. Trang Phan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799427v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812995v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Reydet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Perticarari" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maire" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812988v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230730v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Raghibi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Lecarme" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580465v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204395v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hari Raj" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pralong" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204414v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258971v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Basso-Bert" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Szymczak" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaud L&#233;cuyer" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204346v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258954v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204373v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812973v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793931v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648367v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jean" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431568v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Isaac Isaac" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436559v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2021-02541808mtgabs" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506069v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506064v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812956v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pagnier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003395v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Issa" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grosso" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994628v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaud Lecuyer" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294958v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472088v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230808v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230770v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506074v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506071v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793928v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deseure" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994947v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachambre" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955075v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Yver" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979264v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Isaac" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979508v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Moor" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flandin Lionel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472089v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324506v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02341237v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Surbl&#233;" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422007v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dufaye" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gigmes" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hochard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maurel" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551220v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Cras" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Tarnopolskiy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812622v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Pavlenko" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812640v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Van-Jodin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Morin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812481v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Drockenmuller" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812634v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lassagne" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812415v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rolland" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812648v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Robba" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vincent" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812511v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>