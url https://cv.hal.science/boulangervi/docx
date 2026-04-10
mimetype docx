--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -106,325 +106,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of intra‐forest meadows by red deer increases with winter temperature</w:t>
+                <w:t xml:space="preserve">Understory plant indicator values poorly perform at monitoring temporal changes in French forest soil chemical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Bled</w:t>
+                <w:t xml:space="preserve">Robinson Ribémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Calenge</w:t>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Licoppe</w:t>
+                <w:t xml:space="preserve">Benoît Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Collet</w:t>
+                <w:t xml:space="preserve">Jonathan Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Boulanger</w:t>
+                <w:t xml:space="preserve">Iris Le Roncé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Zoology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 182, pp.114490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jzo.70098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2025.114490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05506108v1</w:t>
+                <w:t xml:space="preserve">hal-05422406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understory plant indicator values poorly perform at monitoring temporal changes in French forest soil chemical properties</w:t>
+                <w:t xml:space="preserve">Selection of intra‐forest meadows by red deer increases with winter temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robinson Ribémont</w:t>
+                <w:t xml:space="preserve">Anthony Bled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+                <w:t xml:space="preserve">Clément Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Richard</w:t>
+                <w:t xml:space="preserve">Alain Licoppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Lenoir</w:t>
+                <w:t xml:space="preserve">Catherine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iris Le Roncé</w:t>
+                <w:t xml:space="preserve">Vincent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 182, pp.114490. </w:t>
+              <w:t xml:space="preserve">Journal of Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2025.114490⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jzo.70098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05422406v1</w:t>
+                <w:t xml:space="preserve">hal-05506108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduire le déséquilibre forêt-ongulés pour permettre le renouvellement des forêts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -514,51 +514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -607,191 +607,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04866461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dégâts d’hylobes aux plantations résineuses : quelles alternatives aux insecticides dont l’usage est désormais proscrit en forêt publique ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La reproduction des arbres : un processus énergivore impacté par le changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Musch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 80, pp.41-43</w:t>
+              <w:t xml:space="preserve">, 2024, 80, pp.15-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04867645v1</w:t>
+                <w:t xml:space="preserve">hal-04867229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La reproduction des arbres : un processus énergivore impacté par le changement climatique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dégâts d’hylobes aux plantations résineuses : quelles alternatives aux insecticides dont l’usage est désormais proscrit en forêt publique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 80, pp.15-18</w:t>
+              <w:t xml:space="preserve">, 2024, 80, pp.41-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04867229v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04867645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assurer la reprise des plants tout en préservant le sol : raisonner la préparation mécanisée du site avant plantation</w:t>
               </w:r>
@@ -803,51 +803,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emila Akroume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1221,51 +1221,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05506108v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bled" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calenge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Licoppe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzo.70098" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422406v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Rib&#233;mont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Richard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Le Ronc&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.114490" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867704v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Laurent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Henry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866461v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Franco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Collet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867645v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867229v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867562v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emila Akroume" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Poullard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04880415v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422406v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Rib&#233;mont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Richard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Le Ronc&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.114490" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05506108v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bled" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calenge" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Licoppe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzo.70098" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867704v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Laurent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Henry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866461v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Franco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Collet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867229v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867645v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867562v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emila Akroume" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Poullard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04880415v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>