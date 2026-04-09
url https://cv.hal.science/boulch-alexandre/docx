--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -100,274 +100,274 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-based Models in Earth Observation: from Generation to Semi-supervised Learning</w:t>
+                <w:t xml:space="preserve">Semi-Supervised Semantic Segmentation in Earth Observation: The MiniFrance suite, dataset analysis and multi-task network study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javiera Castillo-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2021.3126428⟩</w:t>
+              <w:t xml:space="preserve">Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 111, pp.3125-3160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10994-020-05943-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03379500v1</w:t>
+                <w:t xml:space="preserve">hal-03132924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-Supervised Semantic Segmentation in Earth Observation: The MiniFrance suite, dataset analysis and multi-task network study</w:t>
+                <w:t xml:space="preserve">Energy-based Models in Earth Observation: from Generation to Semi-supervised Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javiera Castillo-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 111, pp.3125-3160. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60, pp.5613211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10994-020-05943-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2021.3126428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03132924v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03379500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weakly supervised change detection using guided anisotropic diffusion</w:t>
               </w:r>
@@ -548,90 +548,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distance transform regression for spatially-aware deep semantic segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 189, pp.102809. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1016,51 +1016,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Guerry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 71, pp.189-198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1761,273 +1761,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LiDPM: Rethinking Point Diffusion for Lidar Scene Completion</w:t>
+                <w:t xml:space="preserve">Improving Multimodal Distillation for 3D Semantic Segmentation under Domain Shift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetiana Martyniuk</w:t>
+                <w:t xml:space="preserve">Björn Michele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Puy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Boulch</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan-Hung Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Marlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV 2025 - Intelligent Vehicle Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Cluj - Napoca, Romania</w:t>
+              <w:t xml:space="preserve">BMVC 2025 - 36th British Machine Vision Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BMVA, Dec 2025, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05445187v1</w:t>
+                <w:t xml:space="preserve">hal-05400040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Multimodal Distillation for 3D Semantic Segmentation under Domain Shift</w:t>
+                <w:t xml:space="preserve">LiDPM: Rethinking Point Diffusion for Lidar Scene Completion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Björn Michele</w:t>
+                <w:t xml:space="preserve">Tetiana Martyniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Puy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Puy</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Marlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuan-Hung Vu</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raoul de Charette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMVC 2025 - 36th British Machine Vision Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BMVA, Dec 2025, Sheffield, United Kingdom</w:t>
+              <w:t xml:space="preserve">IV 2025 - Intelligent Vehicle Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Cluj - Napoca, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05400040v1</w:t>
+                <w:t xml:space="preserve">hal-05445187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UNIT: Unsupervised Online Instance Segmentation through Time</w:t>
               </w:r>
@@ -2268,77 +2268,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Train Till You Drop: Towards Stable and Robust Source-Free Unsupervised 3D Domain Adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Michele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan-Hung Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Puy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2571,51 +2571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICLR Workshop on Energy Based Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2679,51 +2679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2021 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3021,51 +3021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3129,51 +3129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECML PKDD 2020: European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3237,51 +3237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GRETSI sur le Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3707,646 +3707,646 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Reconstruction from 3D Line Segments</w:t>
+                <w:t xml:space="preserve">Détection et reconnaissance d’endommagements dans les matériaux composites par Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alain Langlois</w:t>
+                <w:t xml:space="preserve">Antoine Hurmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Henri Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Renaud Marlet</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Le Besneray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 International Conference on 3D Vision (3DV)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02344362v1</w:t>
+                <w:t xml:space="preserve">hal-02423015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection et reconnaissance d’endommagements dans les matériaux composites par Deep Learning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francois-Henri Leroy</w:t>
+                <w:t xml:space="preserve">What Data are needed for Semantic Segmentation in Earth Observation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javiera Castillo-Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Le Besneray</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 Joint Urban Remote Sensing Event (JURSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Vannes, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JURSE.2019.8809071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02423015v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343915v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Data are needed for Semantic Segmentation in Earth Observation?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Audebert</w:t>
+                <w:t xml:space="preserve">Surface Reconstruction from 3D Line Segments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Marlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Joint Urban Remote Sensing Event (JURSE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Vannes, France. pp.1-4, </w:t>
+              <w:t xml:space="preserve">2019 International Conference on 3D Vision (3DV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Québec, Canada. pp.553-563, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JURSE.2019.8809071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/3DV.2019.00067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343915v2</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale semantic classification: outcome of the first year of Inria aerial image labeling benchmark</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning Speckle Suppression in Sar Images Without Ground Truth: Application to Sentinel-1 Time-Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bohao Huang</w:t>
+                <w:t xml:space="preserve">Pauline Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kangkang Lu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Audebert</w:t>
+                <w:t xml:space="preserve">Elise Koeniguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Khalel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Janez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2018 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8518525⟩</w:t>
+              <w:t xml:space="preserve">38th Annual IEEE International Geoscience and Remote Sensing Symposium, IGARSS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.2366-2369, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8519370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01767807v1</w:t>
+                <w:t xml:space="preserve">hal-02329355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Speckle Suppression in Sar Images Without Ground Truth: Application to Sentinel-1 Time-Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Boulch</w:t>
+                <w:t xml:space="preserve">Large-scale semantic classification: outcome of the first year of Inria aerial image labeling benchmark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bohao Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Trouvé</w:t>
+                <w:t xml:space="preserve">Kangkang Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Koeniguer</w:t>
+                <w:t xml:space="preserve">Andrew Khalel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Janez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th Annual IEEE International Geoscience and Remote Sensing Symposium, IGARSS 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.2366-2369, </w:t>
+              <w:t xml:space="preserve">IGARSS 2018 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8519370⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8518525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329355v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully Convolutional Siamese Networks for Change Detection</w:t>
               </w:r>
@@ -4643,90 +4643,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation sémantique profonde par régression sur cartes de distances signées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4879,295 +4879,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SnapNet-R: Consistent 3D Multi-View Semantic Labeling for Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joris Guerry</w:t>
+                <w:t xml:space="preserve">Deep learning for urban remote sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Randrianarivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Plyer</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Ferecatu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Computer Vision Workshop (ICCVW)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICCVW.2017.85⟩</w:t>
+              <w:t xml:space="preserve">Joint Urban Remote Sensing Event (JURSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Dubaï, United Arab Emirates. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JURSE.2017.7924536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01808539v1</w:t>
+                <w:t xml:space="preserve">hal-01672854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning for urban remote sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Audebert</w:t>
+                <w:t xml:space="preserve">SnapNet-R: Consistent 3D Multi-View Semantic Labeling for Robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Guerry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marin Ferecatu</w:t>
+                <w:t xml:space="preserve">Aurelien Plyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Urban Remote Sensing Event (JURSE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Dubaï, United Arab Emirates. </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Computer Vision Workshop (ICCVW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Venise, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JURSE.2017.7924536⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICCVW.2017.85⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672854v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01808539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un générateur de boites englobantes parcimonieux pour la détection d'objets dans des vidéos</w:t>
               </w:r>
@@ -5915,51 +5915,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379500v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javiera Castillo-Navarro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Saux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2021.3126428" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132924v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audebert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-020-05943-y" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575397v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Caye Daudt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gousseau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-021-06008-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169676v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2020.02.005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277621v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2019.102809" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313908v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brigot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Simard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Colin-Koeniguer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11040381" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407789v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2019.07.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708867v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.01.006" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467932v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Guerry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2017.11.010" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631736v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marlet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12983" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414573v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Campos-Taberner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Romaro-Soriano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Gatta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustau Camps-Valls" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lagrange" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2016.2569162" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01099280v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin de La Gorce" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12431" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163747v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Colin de Verdi&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuhiro Nakamoto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00373-012-1244-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00864707v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Houllier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tournaire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12170" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00732426v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2012.03181.x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05445187v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Martyniuk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Puy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul de Charette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05400040v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Michele" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Hung Vu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080100v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Sautier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lepetit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078857v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Sirko-Galouchenko" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Gidaris" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Bursuc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Vobecky" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW63382.2024.00452" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080066v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72661-3_1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575517v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Sulzer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Landrieu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vallet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR56361.2022.9956560" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354935v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379992v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132982v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Godet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Plyer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Le Besnerais" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412269" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364975v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Quan Cao" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iccv48922.2021.01298" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339646v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206301v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343961v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355360v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chan-Hon-Tong" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8898563" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392779v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809002v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3dor.20191064" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326896v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ferrera" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moras" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV.2019.00011" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344362v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Langlois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV.2019.00067" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423015v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hurmane" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Henri Leroy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Le Besneray" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343915v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2019.8809071" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01767807v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohao Huang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangkang Lu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Khalel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Tarabalka" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518525" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329355v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trouv&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Koeniguer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Janez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519370" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824557v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823684v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899024v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809991v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338832v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beaup&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brossard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Manier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8517865" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808539v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Plyer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2017.85" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672854v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Randrianarivo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Ferecatu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2017.7924536" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175556v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Herbin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163700v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2014.171" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453518v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellington Kirby" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihong Xu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341718v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Carvalho" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01127912v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PEST1099" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132924v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javiera Castillo-Navarro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Saux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audebert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-020-05943-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379500v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2021.3126428" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575397v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Caye Daudt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gousseau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-021-06008-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169676v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2020.02.005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277621v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2019.102809" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313908v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brigot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Simard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Colin-Koeniguer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11040381" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407789v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2019.07.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708867v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.01.006" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467932v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Guerry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2017.11.010" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631736v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marlet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12983" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414573v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Campos-Taberner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Romaro-Soriano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Gatta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustau Camps-Valls" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lagrange" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2016.2569162" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01099280v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin de La Gorce" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12431" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163747v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Colin de Verdi&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuhiro Nakamoto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00373-012-1244-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00864707v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Houllier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tournaire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12170" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00732426v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2012.03181.x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05400040v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Michele" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Puy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Hung Vu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05445187v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Martyniuk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul de Charette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080100v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Sautier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lepetit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078857v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Sirko-Galouchenko" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Gidaris" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Bursuc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Vobecky" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW63382.2024.00452" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080066v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72661-3_1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575517v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Sulzer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Landrieu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vallet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR56361.2022.9956560" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354935v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379992v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132982v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Godet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Plyer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Le Besnerais" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412269" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364975v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Quan Cao" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iccv48922.2021.01298" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339646v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206301v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343961v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355360v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chan-Hon-Tong" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8898563" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392779v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809002v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3dor.20191064" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326896v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ferrera" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moras" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV.2019.00011" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423015v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hurmane" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Henri Leroy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Le Besneray" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343915v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2019.8809071" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344362v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Langlois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV.2019.00067" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329355v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trouv&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Koeniguer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Janez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519370" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01767807v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohao Huang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangkang Lu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Khalel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Tarabalka" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518525" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824557v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823684v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899024v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809991v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338832v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beaup&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brossard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Manier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8517865" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672854v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Randrianarivo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Ferecatu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2017.7924536" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808539v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Plyer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2017.85" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175556v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Herbin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163700v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2014.171" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453518v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellington Kirby" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihong Xu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341718v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Carvalho" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01127912v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PEST1099" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>