--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -100,274 +100,274 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-Supervised Semantic Segmentation in Earth Observation: The MiniFrance suite, dataset analysis and multi-task network study</w:t>
+                <w:t xml:space="preserve">Energy-based Models in Earth Observation: from Generation to Semi-supervised Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javiera Castillo-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10994-020-05943-y⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60, pp.5613211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2021.3126428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03132924v1</w:t>
+                <w:t xml:space="preserve">hal-03379500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-based Models in Earth Observation: from Generation to Semi-supervised Learning</w:t>
+                <w:t xml:space="preserve">Semi-Supervised Semantic Segmentation in Earth Observation: The MiniFrance suite, dataset analysis and multi-task network study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javiera Castillo-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 60, pp.5613211. </w:t>
+              <w:t xml:space="preserve">Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 111, pp.3125-3160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2021.3126428⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10994-020-05943-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03379500v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weakly supervised change detection using guided anisotropic diffusion</w:t>
               </w:r>
@@ -548,90 +548,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distance transform regression for spatially-aware deep semantic segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 189, pp.102809. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1016,51 +1016,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Guerry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 71, pp.189-198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2526,360 +2526,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03575517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Based Models for Earth Observation Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Le Saux</w:t>
+                <w:t xml:space="preserve">STaRFlow: A SpatioTemporal Recurrent Cell for Lightweight Multi-Frame Optical Flow Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Plyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Le Besnerais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLR Workshop on Energy Based Models</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICPR 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Milan, Italy. pp.2462-2469, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR48806.2021.9412269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03354935v1</w:t>
+                <w:t xml:space="preserve">hal-03132982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification and Generation of Earth Observation Images using a Joint Energy-Based Model</w:t>
+                <w:t xml:space="preserve">Energy-Based Models for Earth Observation Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javiera Castillo-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2021 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">ICLR Workshop on Energy Based Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03379992v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STaRFlow: A SpatioTemporal Recurrent Cell for Lightweight Multi-Frame Optical Flow Estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Godet</w:t>
+                <w:t xml:space="preserve">Classification and Generation of Earth Observation Images using a Joint Energy-Based Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javiera Castillo-Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guy Le Besnerais</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPR 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2021 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Bruxelles, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPR48806.2021.9412269⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03132982v1</w:t>
+                <w:t xml:space="preserve">hal-03379992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCAM: Product of Cross-Attention Matrices for Rigid Registration of Point Clouds</w:t>
               </w:r>
@@ -3021,51 +3021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3129,51 +3129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECML PKDD 2020: European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3192,252 +3192,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03206301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux de neurones semi-supervisés pour la segmentation sémantique en télédétection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Javiera Castillo-Navarro</w:t>
+                <w:t xml:space="preserve">Learning to Understand Earth Observation Images with Weak and Unreliable Ground Truth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Caye Daudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Chan-Hon-Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRETSI sur le Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.5602-5605, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8898563⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02343961v1</w:t>
+                <w:t xml:space="preserve">hal-02355360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to Understand Earth Observation Images with Weak and Unreliable Ground Truth</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Chan-Hon-Tong</w:t>
+                <w:t xml:space="preserve">Réseaux de neurones semi-supervisés pour la segmentation sémantique en télédétection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javiera Castillo-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque GRETSI sur le Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8898563⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02355360v1</w:t>
+                <w:t xml:space="preserve">hal-02343961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guided Anisotropic Diffusion and Iterative Learning for Weakly Supervised Change Detection</w:t>
               </w:r>
@@ -3847,90 +3847,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Data are needed for Semantic Segmentation in Earth Observation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javiera Castillo-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 Joint Urban Remote Sensing Event (JURSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Vannes, France. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4062,291 +4062,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Speckle Suppression in Sar Images Without Ground Truth: Application to Sentinel-1 Time-Series</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large-scale semantic classification: outcome of the first year of Inria aerial image labeling benchmark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Trouvé</w:t>
+                <w:t xml:space="preserve">Bohao Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Koeniguer</w:t>
+                <w:t xml:space="preserve">Kangkang Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Janez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrew Khalel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th Annual IEEE International Geoscience and Remote Sensing Symposium, IGARSS 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8519370⟩</w:t>
+              <w:t xml:space="preserve">IGARSS 2018 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8518525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02329355v1</w:t>
+                <w:t xml:space="preserve">hal-01767807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale semantic classification: outcome of the first year of Inria aerial image labeling benchmark</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bohao Huang</w:t>
+                <w:t xml:space="preserve">Learning Speckle Suppression in Sar Images Without Ground Truth: Application to Sentinel-1 Time-Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kangkang Lu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Audebert</w:t>
+                <w:t xml:space="preserve">Pauline Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Khalel</w:t>
+                <w:t xml:space="preserve">Elise Koeniguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Janez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2018 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.1-4, </w:t>
+              <w:t xml:space="preserve">38th Annual IEEE International Geoscience and Remote Sensing Symposium, IGARSS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.2366-2369, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8518525⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8519370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01767807v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully Convolutional Siamese Networks for Change Detection</w:t>
               </w:r>
@@ -4643,90 +4643,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation sémantique profonde par régression sur cartes de distances signées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4879,325 +4879,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning for urban remote sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Audebert</w:t>
+                <w:t xml:space="preserve">SnapNet-R: Consistent 3D Multi-View Semantic Labeling for Robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Guerry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham Randrianarivo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marin Ferecatu</w:t>
+                <w:t xml:space="preserve">Aurelien Plyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Urban Remote Sensing Event (JURSE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JURSE.2017.7924536⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Computer Vision Workshop (ICCVW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Venise, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCVW.2017.85⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672854v1</w:t>
+                <w:t xml:space="preserve">hal-01808539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SnapNet-R: Consistent 3D Multi-View Semantic Labeling for Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joris Guerry</w:t>
+                <w:t xml:space="preserve">Deep learning for urban remote sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Randrianarivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Plyer</w:t>
+                <w:t xml:space="preserve">Marin Ferecatu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Computer Vision Workshop (ICCVW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Venise, Italy. </w:t>
+              <w:t xml:space="preserve">Joint Urban Remote Sensing Event (JURSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Dubaï, United Arab Emirates. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCVW.2017.85⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JURSE.2017.7924536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01808539v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un générateur de boites englobantes parcimonieux pour la détection d'objets dans des vidéos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Chan-Hon-Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5915,51 +5915,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132924v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javiera Castillo-Navarro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Saux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audebert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-020-05943-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379500v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2021.3126428" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575397v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Caye Daudt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gousseau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-021-06008-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169676v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2020.02.005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277621v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2019.102809" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313908v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brigot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Simard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Colin-Koeniguer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11040381" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407789v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2019.07.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708867v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.01.006" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467932v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Guerry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2017.11.010" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631736v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marlet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12983" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414573v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Campos-Taberner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Romaro-Soriano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Gatta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustau Camps-Valls" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lagrange" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2016.2569162" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01099280v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin de La Gorce" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12431" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163747v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Colin de Verdi&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuhiro Nakamoto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00373-012-1244-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00864707v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Houllier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tournaire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12170" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00732426v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2012.03181.x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05400040v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Michele" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Puy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Hung Vu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05445187v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Martyniuk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul de Charette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080100v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Sautier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lepetit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078857v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Sirko-Galouchenko" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Gidaris" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Bursuc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Vobecky" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW63382.2024.00452" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080066v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72661-3_1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575517v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Sulzer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Landrieu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vallet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR56361.2022.9956560" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354935v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379992v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132982v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Godet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Plyer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Le Besnerais" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412269" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364975v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Quan Cao" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iccv48922.2021.01298" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339646v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206301v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343961v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355360v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chan-Hon-Tong" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8898563" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392779v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809002v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3dor.20191064" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326896v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ferrera" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moras" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV.2019.00011" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423015v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hurmane" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Henri Leroy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Le Besneray" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343915v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2019.8809071" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344362v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Langlois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV.2019.00067" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329355v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trouv&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Koeniguer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Janez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519370" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01767807v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohao Huang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangkang Lu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Khalel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Tarabalka" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518525" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824557v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823684v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899024v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809991v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338832v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beaup&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brossard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Manier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8517865" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672854v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Randrianarivo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Ferecatu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2017.7924536" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808539v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Plyer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2017.85" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175556v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Herbin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163700v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2014.171" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453518v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellington Kirby" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihong Xu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341718v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Carvalho" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01127912v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PEST1099" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379500v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javiera Castillo-Navarro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Saux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2021.3126428" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132924v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audebert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-020-05943-y" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575397v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Caye Daudt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gousseau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-021-06008-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169676v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2020.02.005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277621v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2019.102809" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313908v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brigot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Simard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Colin-Koeniguer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11040381" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407789v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2019.07.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708867v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.01.006" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467932v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Guerry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2017.11.010" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631736v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marlet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12983" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414573v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Campos-Taberner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Romaro-Soriano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Gatta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustau Camps-Valls" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lagrange" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2016.2569162" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01099280v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin de La Gorce" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12431" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163747v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Colin de Verdi&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuhiro Nakamoto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00373-012-1244-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00864707v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Houllier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tournaire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12170" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00732426v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2012.03181.x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05400040v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Michele" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Puy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Hung Vu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05445187v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Martyniuk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul de Charette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080100v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Sautier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lepetit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078857v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Sirko-Galouchenko" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Gidaris" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Bursuc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Vobecky" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW63382.2024.00452" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080066v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72661-3_1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575517v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Sulzer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Landrieu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vallet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR56361.2022.9956560" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132982v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Godet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Plyer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Le Besnerais" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412269" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354935v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379992v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364975v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Quan Cao" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iccv48922.2021.01298" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339646v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206301v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355360v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chan-Hon-Tong" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8898563" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343961v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392779v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809002v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3dor.20191064" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326896v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ferrera" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moras" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV.2019.00011" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423015v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hurmane" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Henri Leroy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Le Besneray" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343915v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2019.8809071" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344362v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Langlois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV.2019.00067" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01767807v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohao Huang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangkang Lu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Khalel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Tarabalka" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518525" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329355v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trouv&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Koeniguer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Janez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519370" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824557v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823684v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899024v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809991v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338832v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beaup&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brossard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Manier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8517865" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808539v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Plyer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2017.85" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672854v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Randrianarivo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Ferecatu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2017.7924536" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175556v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Herbin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163700v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2014.171" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453518v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellington Kirby" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihong Xu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341718v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Carvalho" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01127912v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PEST1099" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>