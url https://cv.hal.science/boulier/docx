--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -351,947 +351,1064 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Equivalence Theorem For Regular Differential Chains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Foreword, with a Dedication to Vladimir Gerdt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew England</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Moreno Maza</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timur Sadykov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sturm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsc.2018.04.011⟩</w:t>
+              <w:t xml:space="preserve">Mathematics in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (3), pp.369 - 371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11786-021-00509-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01391768v3</w:t>
+                <w:t xml:space="preserve">hal-03438175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SYMBIONT project: symbolic methods for biological networks</w:t>
+                <w:t xml:space="preserve">An Equivalence Theorem For Regular Differential Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Poteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moreno Maza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Communications in Computer Algebra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3313880.3313885⟩</w:t>
+              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 93, pp.34-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsc.2018.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02061018v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391768v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive Normal Forms and Integration of Differential Fractions</w:t>
+                <w:t xml:space="preserve">The SYMBIONT project: symbolic methods for biological networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Lallemand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Lemaire</w:t>
+                <w:t xml:space="preserve">Ovidiu Radulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georg Regensburger</w:t>
+                <w:t xml:space="preserve">Satya Swarup Samal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Rosenkranz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andreas Schuppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Communications in Computer Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (3), pp.67-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3313880.3313885⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245378v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative Investigation of a Gene Model Using Computer Algebra Algorithms</w:t>
+                <w:t xml:space="preserve">Additive Normal Forms and Integration of Differential Fractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Han</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Regensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Rosenkranz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programming and Computer Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 41 (2), pp.105-111</w:t>
+              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01234977v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Reduction of Chemical Reaction Systems using Elimination</w:t>
+                <w:t xml:space="preserve">Qualitative Investigation of a Gene Model Using Computer Algebra Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emmanuel Morant</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery G. Romanovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Han</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 5, pp.289-301</w:t>
+              <w:t xml:space="preserve">Programming and Computer Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (2), pp.105-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00824993v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing Differential Characteristic Sets by Change of Ordering</w:t>
+                <w:t xml:space="preserve">Model Reduction of Chemical Reaction Systems using Elimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Moreno Maza</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Morant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mathematics in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5, pp.289-301</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00824984v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an automated reduction method for polynomial ODE models in cellular biology</w:t>
+                <w:t xml:space="preserve">Computing Differential Characteristic Sets by Change of Ordering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aslı Grimaud</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moreno Maza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics in Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45, pp.124-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsc.2009.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11786-008-0062-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00307915v2</w:t>
+                <w:t xml:space="preserve">hal-00824984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Towards an automated reduction method for polynomial ODE models in cellular biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sedoglavic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aslı Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematics in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (3), pp.443-464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11786-008-0062-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00307915v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Computing representations for radicals of finitely generated differential ideals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Petitot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applicable Algebra in Engineering, Communication and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 20 (1), pp.73-121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00200-009-0091-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00820902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1301,358 +1418,358 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Formal Power Series Solutions of Regular Differential Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Algebra in Scientific Computing (CASC) 26th International Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Rennes, France. pp.82-99, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-69070-9_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547418v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On The Relationship Between Differential Algebra and Tropical Differential Algebraic Geometry</w:t>
+                <w:t xml:space="preserve">Puiseux Series and Algebraic Solutions of First Order Autonomous AODEs -- A MAPLE Package</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Falkensteiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Omar Leon Sanchez</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Sendra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Algebra in Scientific Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Sochi, Russia. pp.62-77</w:t>
+              <w:t xml:space="preserve">Proceedings of the Maple Conference 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Waterloo, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225922v2</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Puiseux Series and Algebraic Solutions of First Order Autonomous AODEs -- A MAPLE Package</w:t>
+                <w:t xml:space="preserve">On The Relationship Between Differential Algebra and Tropical Differential Algebraic Geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Falkensteiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rafael Sendra</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Paul Noordman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Leon Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Maple Conference 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Waterloo, Canada</w:t>
+              <w:t xml:space="preserve">Computer Algebra in Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Sochi, Russia. pp.62-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03167642v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225922v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Fundamental Theorem of Tropical Partial Differential Algebraic Geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Falkensteiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1674,322 +1791,322 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Haiech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Paul Noordman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeinab Toghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSAC'20 : International Symposium on Symbolic and Algebraic Computation 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Kalamata, Greece. pp.178-185, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3373207.3404040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02472809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Parameter Estimation Problem for Integro-Differential Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AADIOS @ ACA 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Santiago de Compostela, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symbolic-Numeric Methods for Nonlinear Integro-Differential Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Lanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CASC 2018 - The 20th International Workshop on Computer Algebra in Scientific Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Lille, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-99639-4_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765409v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifiability, Integro-Differential Equations and Neurobiology. Talk Afternotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1998,123 +2115,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Poteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Quadrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Verdière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Annuelles du GT BIOSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01490268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding First Integrals Using Normal Forms Modulo Differential Regular Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2130,73 +2247,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Algebra in Scientific Computing 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Aachen, Germany. pp.101-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01234982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Integration of Differential Fractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2212,1001 +2329,1001 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Differential Algebra and Related Topics V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00825862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the integration of differential fractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Regensburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Rosenkranz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSAC'13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Boston, United States. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00825855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A General Procedure for Accurate Parameter Estimation in Dynamic Systems Using New Estimation Errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masahiko Nakatsui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sedoglavic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aslı Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference, ANB 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Hagenberg, Austria. pp.149-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00824995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Differential Algebra Package in Sage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas M. Thiéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AADIOS session in the Applications of Computer Algebra Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Sofia, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00825118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Regularity Property of Differential Polynomials Modulo Regular Differential Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sedoglavic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Algebra in Scientific Computings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Kassel, Germany. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00599440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The FreeMABSys project and the BLAD libraries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAGIX@LIX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00825861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Reaction Systems, Computer Algebra and Systems Biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Petitot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sedoglavic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Algebra and Scientific Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Kassel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00603290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models of stochastic gene expression and Weyl algebra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Alexandre Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Petitot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Kuttler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algebraic and Numeric Biology (ANB 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Hagenberg, Austria. pp.76-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00492438v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On applications of differential elimination to modeling problems in biology</w:t>
+                <w:t xml:space="preserve">Differential Algebra and QSSA methods in biochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference in the Honor of Wu Wen-Tsun 90th birthday</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, China</w:t>
+              <w:t xml:space="preserve">International Federation of Automatic Control (IFAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Saint-Malo, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00825859v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Algebra and QSSA methods in biochemistry</w:t>
+                <w:t xml:space="preserve">On applications of differential elimination to modeling problems in biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Federation of Automatic Control (IFAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Saint-Malo, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">International Conference in the Honor of Wu Wen-Tsun 90th birthday</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00842562v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the role of differential algebra in biological modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Differential Algebra and Related Computer Algebra. An international conference in memory of Giuseppa Carrà Ferro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Catania, Italy. pp.39-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00274685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential algebra and system modeling in cellular biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3222,389 +3339,389 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AB 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Hagenberg, Austria. pp.22-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00274689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying a rigorous quasi-steady state approximation method for proving the absence of oscillations in models of genetic circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Morant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AB 2008 - Third International Conference Algebraic Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Hagenberg, Austria. pp.56-64, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-85101-1_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00213327v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On proving the absence of oscillations in models of genetic circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Morant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aslı Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Conference, AB 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Hagenberg, Austria. pp.66-80, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-73433-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00139667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential Elimination and Biological Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop D2.2 of the Special Semester on Gröbner Bases and Related Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Hagenberg, Austria. pp.111-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00139364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well known theorems on triangular systems and the D5 principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3633,73 +3750,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transgressive Computing 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, France. pp.79-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00137158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PARDI !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3718,464 +3835,464 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Moreno Maza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">international symposium on Symbolic and algebraic computation 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, France. pp.38-47, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/384101.384108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00139354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudo-Permutations II: Geometry and Representation Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Krob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Models: Combinatorics, Computation, and Geometry, DM-CCG 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Paris, France. pp.123-132, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46298/dmtcs.2299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01182979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing Canonical Representatives of Regular Differential Ideals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Symbolic and Algebraic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, France. pp.37-46, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/345542.345571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00139177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient computation of regular differential systems by change of rankings using Kähler differentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEGA 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Bath, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00139738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation for the radical of a finitely generated differential ideal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Petitot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">international symposium on Symbolic and algebraic computation 1995</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1995, France. pp.158-166, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/220346.220367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00138020v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4185,154 +4302,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SYMBIONT Project: Symbolic Methods for Biological Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovidiu Radulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satya Swarup Samal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Schuppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSAC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, New York City, NY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4342,359 +4459,359 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer Algebra in Scientific Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew England</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timur Sadykov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii Vorozhtsov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, 13366, 2022, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-14788-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03766942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer Algebra in Scientific Computing 23rd International Workshop, CASC 2021, Sochi, Russia, September 13–17, 2021, Proceedings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew England</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timur M. Sadykov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii V. Vorozhtsov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85165-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer Algebra in Scientific Computing. 22nd International Workshop, CASC 2020 Proceedings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew England</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timur M. Sadykov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii V. Vorozhtsov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-60026-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02987197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4704,163 +4821,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Symbolic Approaches to Integro-Differential Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Rosenkranz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosane Ushirobira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Verdière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alban Quadrat; Eva Zerz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algebraic and Symbolic Computation Methods in Dynamical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, Springer, pp.161-182, 2020, Advances in Delays and Dynamics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-38356-5_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367138v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4870,147 +4987,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SYMBIONT Project: Symbolic Methods for Biological Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovidiu Radulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satya S Samal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Schuppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01889825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5020,201 +5137,201 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The DenefLipshitz Algorithm: Deciding the Existence of Formal Power Series Solutions in Differential Algebra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Xuan Vu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05294349v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The DenefLipshitz Algorithm - Software Demonstration Support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05030501v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Short Contribution to the Theory of Regular Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5249,73 +5366,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Poteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ritt-Raudenbush Theorem and Tropical Differential Geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5324,135 +5441,135 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Haiech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02403365v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Management of Parameters in the MAPLE DifferentialAlgebra Package</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01825191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A computer scientist point of view on Hilbert's differential theorem of zeros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5461,73 +5578,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00170091v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing differential characteristic sets by change of ordering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5549,416 +5666,416 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Moreno Maza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00141095v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Reduction of Chemical Reaction Systems using Elimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Morant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00184558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LEPISME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilianne Denis-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Joly-Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triangularisation de systèmes de polynômes différentiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing representations for radicals of finitely generated differential ideals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Petitot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00139061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5968,100 +6085,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude et implantation de quelques algorithmes en algèbre différentielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Modélisation et simulation. Université des Sciences et Technologie de Lille - Lille I, 1994. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00137866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6071,91 +6188,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réécriture algébrique dans les systèmes d'équations différentielles polynomiales en vue d'applications dans les Sciences du Vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie logiciel [cs.SE]. Université des Sciences et Technologie de Lille - Lille I, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00137153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6165,105 +6282,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Differential Algebra Introduction For Tropical Differential Geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. United Kingdom. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378197v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId138"/>
+      <w:footerReference w:type="default" r:id="rId141"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6410,51 +6527,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122437v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Falkensteiner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristhian Emmanuel Garay-Lopez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Haiech" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Paul Noordman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boulier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2022.08.005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464434v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lemaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moreno Maza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poteaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-020-00477-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391768v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2018.04.011" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02061018v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fages" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Radulescu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satya Swarup Samal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schuppert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313880.3313885" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245378v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lallemand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Regensburger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Rosenkranz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234977v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery G. Romanovski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Han" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824993v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lefranc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Morant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824984v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2009.09.004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307915v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sedoglavic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asl&#305; Grimaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-008-0062-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820902v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lazard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ollivier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petitot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-009-0091-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547418v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-69070-9_6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225922v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Leon Sanchez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167642v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Cano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Sendra" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472809v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Toghani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373207.3404040" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780909v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765409v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Lanza" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99639-4_6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490268v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Quadrat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verdi&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234982v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825862v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825855v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824995v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiko Nakatsui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825118v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599440v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825861v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603290v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492438v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alexandre Vidal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Kuttler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825859v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842562v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274685v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274689v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213327v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85101-1_5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139667v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73433-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139364v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137158v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139354v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/384101.384108" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182979v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hivert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Krob" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Novelli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2299" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139177v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/345542.345571" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139738v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138020v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/220346.220367" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02397143v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fages" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766942v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew England" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur Sadykov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii Vorozhtsov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14788-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329748v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur M. Sadykov" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii V. Vorozhtsov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85165-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987197v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60026-6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367138v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane Ushirobira" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38356-5_6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01889825v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satya S Samal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294349v3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Xuan Vu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030501v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189597v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403365v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825191v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170091v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141095v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184558v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140368v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilianne Denis-Vidal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Joly-Blanchard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140006v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139061v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00137866v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00137153v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378197v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122437v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Falkensteiner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristhian Emmanuel Garay-Lopez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Haiech" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Paul Noordman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boulier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2022.08.005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464434v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lemaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moreno Maza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poteaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-020-00477-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438175v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew England" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur Sadykov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sturm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-021-00509-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391768v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2018.04.011" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02061018v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fages" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Radulescu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satya Swarup Samal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schuppert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313880.3313885" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245378v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lallemand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Regensburger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Rosenkranz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234977v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery G. Romanovski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Han" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824993v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lefranc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Morant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824984v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2009.09.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307915v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sedoglavic" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asl&#305; Grimaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-008-0062-6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820902v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lazard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ollivier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petitot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-009-0091-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547418v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-69070-9_6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167642v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Cano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Sendra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225922v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Leon Sanchez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472809v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Toghani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373207.3404040" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780909v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765409v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Lanza" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99639-4_6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490268v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Quadrat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verdi&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234982v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825862v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825855v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824995v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiko Nakatsui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825118v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599440v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825861v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603290v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492438v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alexandre Vidal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Kuttler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842562v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825859v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274685v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274689v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213327v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85101-1_5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139667v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73433-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139364v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137158v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139354v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/384101.384108" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182979v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hivert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Krob" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Novelli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2299" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139177v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/345542.345571" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139738v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138020v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/220346.220367" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02397143v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fages" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766942v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii Vorozhtsov" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14788-3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329748v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur M. Sadykov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii V. Vorozhtsov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85165-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987197v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60026-6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367138v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane Ushirobira" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38356-5_6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01889825v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satya S Samal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294349v3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Xuan Vu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030501v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189597v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403365v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825191v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170091v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141095v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184558v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140368v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilianne Denis-Vidal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Joly-Blanchard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140006v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139061v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00137866v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00137153v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378197v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>