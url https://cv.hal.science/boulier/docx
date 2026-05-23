--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1517,243 +1517,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547418v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Puiseux Series and Algebraic Solutions of First Order Autonomous AODEs -- A MAPLE Package</w:t>
+                <w:t xml:space="preserve">On The Relationship Between Differential Algebra and Tropical Differential Algebraic Geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Falkensteiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Paul Noordman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Cano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rafael Sendra</w:t>
+                <w:t xml:space="preserve">Omar Leon Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Maple Conference 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Waterloo, Canada</w:t>
+              <w:t xml:space="preserve">Computer Algebra in Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Sochi, Russia. pp.62-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03167642v1</w:t>
+                <w:t xml:space="preserve">hal-03225922v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On The Relationship Between Differential Algebra and Tropical Differential Algebraic Geometry</w:t>
+                <w:t xml:space="preserve">Puiseux Series and Algebraic Solutions of First Order Autonomous AODEs -- A MAPLE Package</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Falkensteiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Leon Sanchez</w:t>
+                <w:t xml:space="preserve">Rafael Sendra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Algebra in Scientific Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Sochi, Russia. pp.62-77</w:t>
+              <w:t xml:space="preserve">Proceedings of the Maple Conference 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Waterloo, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225922v2</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Fundamental Theorem of Tropical Partial Differential Algebraic Geometry</w:t>
               </w:r>
@@ -2769,204 +2769,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00599440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The FreeMABSys project and the BLAD libraries</w:t>
+                <w:t xml:space="preserve">Chemical Reaction Systems, Computer Algebra and Systems Biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Petitot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sedoglavic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAGIX@LIX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Computer Algebra and Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Kassel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00825861v1</w:t>
+                <w:t xml:space="preserve">hal-00603290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Reaction Systems, Computer Algebra and Systems Biology</w:t>
+                <w:t xml:space="preserve">The FreeMABSys project and the BLAD libraries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Sedoglavic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Algebra and Scientific Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Kassel, Germany</w:t>
+              <w:t xml:space="preserve">MAGIX@LIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00603290v1</w:t>
+                <w:t xml:space="preserve">hal-00825861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models of stochastic gene expression and Weyl algebra</w:t>
               </w:r>
@@ -3067,178 +3067,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00492438v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Algebra and QSSA methods in biochemistry</w:t>
+                <w:t xml:space="preserve">On applications of differential elimination to modeling problems in biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Federation of Automatic Control (IFAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Saint-Malo, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">International Conference in the Honor of Wu Wen-Tsun 90th birthday</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00842562v1</w:t>
+                <w:t xml:space="preserve">hal-00825859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On applications of differential elimination to modeling problems in biology</w:t>
+                <w:t xml:space="preserve">Differential Algebra and QSSA methods in biochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference in the Honor of Wu Wen-Tsun 90th birthday</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, China</w:t>
+              <w:t xml:space="preserve">International Federation of Automatic Control (IFAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Saint-Malo, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00825859v1</w:t>
+                <w:t xml:space="preserve">hal-00842562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the role of differential algebra in biological modeling</w:t>
               </w:r>
@@ -6527,51 +6527,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122437v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Falkensteiner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristhian Emmanuel Garay-Lopez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Haiech" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Paul Noordman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boulier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2022.08.005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464434v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lemaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moreno Maza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poteaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-020-00477-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438175v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew England" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur Sadykov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sturm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-021-00509-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391768v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2018.04.011" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02061018v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fages" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Radulescu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satya Swarup Samal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schuppert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313880.3313885" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245378v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lallemand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Regensburger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Rosenkranz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234977v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery G. Romanovski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Han" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824993v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lefranc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Morant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824984v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2009.09.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307915v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sedoglavic" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asl&#305; Grimaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-008-0062-6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820902v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lazard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ollivier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petitot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-009-0091-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547418v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-69070-9_6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167642v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Cano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Sendra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225922v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Leon Sanchez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472809v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Toghani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373207.3404040" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780909v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765409v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Lanza" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99639-4_6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490268v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Quadrat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verdi&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234982v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825862v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825855v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824995v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiko Nakatsui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825118v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599440v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825861v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603290v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492438v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alexandre Vidal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Kuttler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842562v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825859v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274685v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274689v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213327v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85101-1_5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139667v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73433-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139364v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137158v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139354v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/384101.384108" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182979v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hivert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Krob" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Novelli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2299" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139177v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/345542.345571" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139738v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138020v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/220346.220367" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02397143v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fages" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766942v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii Vorozhtsov" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14788-3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329748v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur M. Sadykov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii V. Vorozhtsov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85165-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987197v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60026-6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367138v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane Ushirobira" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38356-5_6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01889825v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satya S Samal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294349v3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Xuan Vu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030501v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189597v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403365v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825191v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170091v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141095v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184558v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140368v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilianne Denis-Vidal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Joly-Blanchard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140006v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139061v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00137866v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00137153v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378197v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122437v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Falkensteiner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristhian Emmanuel Garay-Lopez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Haiech" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Paul Noordman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boulier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2022.08.005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464434v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lemaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moreno Maza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poteaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-020-00477-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438175v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew England" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur Sadykov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sturm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-021-00509-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391768v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2018.04.011" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02061018v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fages" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Radulescu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satya Swarup Samal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schuppert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313880.3313885" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245378v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lallemand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Regensburger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Rosenkranz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234977v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery G. Romanovski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Han" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824993v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lefranc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Morant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824984v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2009.09.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307915v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sedoglavic" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asl&#305; Grimaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-008-0062-6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820902v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lazard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ollivier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petitot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-009-0091-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547418v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-69070-9_6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225922v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Leon Sanchez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167642v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Cano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Sendra" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472809v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Toghani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373207.3404040" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780909v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765409v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Lanza" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99639-4_6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490268v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Quadrat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verdi&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234982v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825862v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825855v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824995v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiko Nakatsui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825118v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599440v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603290v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825861v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492438v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alexandre Vidal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Kuttler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825859v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842562v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274685v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274689v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00213327v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85101-1_5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139667v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73433-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139364v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137158v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139354v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/384101.384108" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182979v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hivert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Krob" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Novelli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2299" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139177v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/345542.345571" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139738v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138020v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/220346.220367" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02397143v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fages" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766942v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii Vorozhtsov" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14788-3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329748v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur M. Sadykov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii V. Vorozhtsov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85165-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987197v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60026-6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367138v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane Ushirobira" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38356-5_6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01889825v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satya S Samal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294349v3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Xuan Vu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030501v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189597v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403365v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825191v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170091v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141095v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184558v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140368v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilianne Denis-Vidal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Joly-Blanchard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140006v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139061v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00137866v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00137153v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378197v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>