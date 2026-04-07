--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -199,317 +199,317 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Secure and Robust Image Hashing Scheme Using Gaussian Pyramids</w:t>
+                <w:t xml:space="preserve">A novel multi-stage fusion based approach for gene expression profiling in non-small cell lung cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iram Bashir</w:t>
+                <w:t xml:space="preserve">Muhamed Wael Farouq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fawad Ahmed</w:t>
+                <w:t xml:space="preserve">Wadii Boulila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jawad Ahmad</w:t>
+                <w:t xml:space="preserve">Medhat Abdel-Aal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wadii Boulila</w:t>
+                <w:t xml:space="preserve">Amir Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouf Alharbi</w:t>
+                <w:t xml:space="preserve">Abdel Badeh Salem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21 (11), pp.1132. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/e21111132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2898897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02432927v1</w:t>
+                <w:t xml:space="preserve">hal-02018644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel multi-stage fusion based approach for gene expression profiling in non-small cell lung cancer</w:t>
+                <w:t xml:space="preserve">A Secure and Robust Image Hashing Scheme Using Gaussian Pyramids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhamed Wael Farouq</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Iram Bashir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fawad Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jawad Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadii Boulila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdel Badeh Salem</w:t>
+                <w:t xml:space="preserve">Nouf Alharbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7, </w:t>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (11), pp.1132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2898897⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/e21111132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018644v1</w:t>
+                <w:t xml:space="preserve">hal-02432927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A top-down approach for semantic segmentation of big remote sensing images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadii Boulila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Science Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -556,51 +556,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Learning-Based Rumor Detection on Microblogging Platforms: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Al-Sarem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadii Boulila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muna Al-Harby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -686,51 +686,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing uncertainties in land cover change models using sensitivity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Ferchichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadii Boulila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Riadh Farah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -777,77 +777,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel decision support system for the interpretation of remote sensing big data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wadii Boulila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Riadh Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Hussain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Science Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (1), pp.31 - 45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -881,51 +881,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A business intelligence based solution to support academic affairs: case of Taibah University</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadii Boulila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhib Al-Kmali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -979,290 +979,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagating aleatory and epistemic uncertainty in land cover change prediction process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Sensitivity analysis approach to model epistemic and aleatory imperfection: Application to Land Cover Change prediction model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadii Boulila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhayra Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Riadh Farah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2016.11.006⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Computational Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23, pp.58 - 70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jocs.2017.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01511263v1</w:t>
+                <w:t xml:space="preserve">hal-01930015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis approach to model epistemic and aleatory imperfection: Application to Land Cover Change prediction model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Propagating aleatory and epistemic uncertainty in land cover change prediction process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Ferchichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadii Boulila</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zouhayra Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Riadh Farah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computational Science and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (1), pp.24 - 37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2016.11.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jocs.2017.10.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01930015v1</w:t>
+                <w:t xml:space="preserve">hal-01511263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an uncertainty reduction framework for land-cover change prediction using possibility theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Ferchichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadii Boulila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Riadh Farah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1309,51 +1309,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Probabilistic Collocation Method for the imperfection Propagation: Application to Land Cover Change Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadii Boulila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bouatay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1417,51 +1417,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision Fusion Approaches to Spatiotemporal Change Prediction in Satellite Images: A Comparative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Saheb Ettabaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadii Boulila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Riadh Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1506,605 +1506,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Level Adaptive Fusion Approach: Application to Land Cover Change Prediction in Satellite Image Databases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Interesting spatiotemporal rules discovery: application to remotely sensed image databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadii Boulila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Riadh Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basel Solaiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henda Ben Guezala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Multimedia Processing and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 2 (3), pp.127-139</w:t>
+              <w:t xml:space="preserve">Vine -London-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41 (2), pp.167 - 191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934223v1</w:t>
+                <w:t xml:space="preserve">hal-00609308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A data mining based approach to predict spatiotemporal changes in satellite images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">High Level Adaptive Fusion Approach: Application to Land Cover Change Prediction in Satellite Image Databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadii Boulila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Riadh Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Saheb Ettabaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basel Solaiman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henda Ben Guezala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Multimedia Processing and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (3), pp.127-139</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00609282v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Decision Fusion and Uncertainty Propagation to Improve Land Cover Change Prediction in Satellite Image Databases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A data mining based approach to predict spatiotemporal changes in satellite images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadii Boulila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Riadh Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Saheb Ettabaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basel Solaiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henda Ben Guezala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Multimedia Processing and Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (3), pp.386 - 395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jag.2011.01.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00796630v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Approach Satellite Images Fusion Based on Blind Sources Separation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Combining Decision Fusion and Uncertainty Propagation to Improve Land Cover Change Prediction in Satellite Image Databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadii Boulila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Riadh Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Saheb Ettabaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basel Solaiman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Image and Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 11 (1), pp.117 - 136</w:t>
+              <w:t xml:space="preserve">Journal of Multimedia Processing and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (3), pp.127 - 139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00686428v1</w:t>
+                <w:t xml:space="preserve">hal-00796630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interesting spatiotemporal rules discovery: application to remotely sensed image databases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Multi-Approach Satellite Images Fusion Based on Blind Sources Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadii Boulila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Riadh Farah</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henda Ben Guezala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vine -London-</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 41 (2), pp.167 - 191</w:t>
+              <w:t xml:space="preserve">International Journal of Image and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (1), pp.117 - 136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00609308v1</w:t>
+                <w:t xml:space="preserve">hal-00686428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a multi-approach system for uncertain spatio-temporal knowledge discovery in satellite imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadii Boulila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Saheb Ettabaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2112,51 +2112,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Riadh Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basel Solaiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henda Ben Guezala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Graphics, Vision and Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 09 (06), pp.19-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2175,391 +2175,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00472686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of Multisensor Remote Sensing Images: Multiapproach Fusion of Uncertain Information</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A novel approach for the analysis of distributed partially proton-exchanged Ti:LiNbO3 waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ben Ahmed</w:t>
+                <w:t xml:space="preserve">Georges Bou Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr-Eddine Benkelfat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qin Zou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2008.2000817⟩</w:t>
+              <w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (5), pp.055306-1 - 055306-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1464-4258/10/5/055306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01930488v1</w:t>
+                <w:t xml:space="preserve">hal-01372486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach for the analysis of distributed partially proton-exchanged Ti:LiNbO3 waveguides</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Qin Zou</w:t>
+                <w:t xml:space="preserve">Interpretation of Multisensor Remote Sensing Images: Multiapproach Fusion of Uncertain Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Riadh Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wadii Boulila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Saheb Ettabaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basel Solaiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1464-4258/10/5/055306⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 46 (12), pp.4142 - 4152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2008.2000817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01372486v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretation of multisensor remote sensing images : multiapproach fusion of uncertain information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Riadh Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadii Boulila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Saheb Ettabaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basel Solaiman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 46 (12), pp.4142 - 4152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TGRS.2008.2000817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02075302v1</w:t>
@@ -2583,77 +2583,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiapproach System Based on Fusion of Multispectral Images for Land-Cover Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Riadh Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadii Boulila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Saheb Ettabaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 46 (12), pp.4153 - 4161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2732,51 +2732,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of big remote sensing data processing with Hadoop MapReduce and Spark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Chebbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadii Boulila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mellouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2862,77 +2862,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lung cancer detection using Local Energy-based Shape Histogram (LESH) feature extraction and cognitive machine learning techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Summrina Kanwal Wajid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaizhu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadii Boulila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE 15th International Conference on Cognitive Informatics &amp; Cognitive Computing (ICCI*CC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Palo Alto, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2966,64 +2966,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis of land cover change prediction model in the presence of aleatory and epistemic imperfection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhayra Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadii Boulila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Riadh Farah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3083,51 +3083,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of satellite image classification: Approach based on Hadoop/MapReduce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Chebbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadii Boulila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Farah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3168,269 +3168,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Evidence Theory in Land Cover Change Prediction to Model Imperfection Propagation with Correlated Inputs Parameters</w:t>
+                <w:t xml:space="preserve">An Intelligent Possibilistic approach to reduce the effect of the imperfection propagation on land cover change prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Ferchichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadii Boulila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Riadh Farah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCCI 2015 : 7th International Joint Conference on Computational Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCCI 2015 : 7th International Conference on Computational Collective Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Madrid, Espagne. pp.520 - 529, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-24306-1_51⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01288282v1</w:t>
+                <w:t xml:space="preserve">hal-01226249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Intelligent Possibilistic approach to reduce the effect of the imperfection propagation on land cover change prediction</w:t>
+                <w:t xml:space="preserve">Using Evidence Theory in Land Cover Change Prediction to Model Imperfection Propagation with Correlated Inputs Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Ferchichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadii Boulila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Riadh Farah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCCI 2015 : 7th International Conference on Computational Collective Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IJCCI 2015 : 7th International Joint Conference on Computational Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Lisbonne, Portugal. pp.47 - 56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-24306-1_51⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01226249v1</w:t>
+                <w:t xml:space="preserve">hal-01288282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Big Data: Concepts, Challenges and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène F Chebbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadii Boulila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Riadh Farah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3481,51 +3481,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of LCC Prediction Modeling Based on Correlated Parameters and Model Structure Uncertainty Propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Ferchichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadii Boulila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Riadh Farah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3557,550 +3557,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter and structural model imperfection propagation using evidence theory in land cover change prediction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">An approach for imperfection propagation: Application to land cover change prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bouatay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadii Boulila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Riadh Farah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPAS 2014 : international image processing applications and systems conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICAISC 2014 : proceedings of the 13th International Conference on Artificial Intelligence and Soft Computing - Part I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Zakopane, Poland. pp.637 - 648, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07173-2_54⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208283v1</w:t>
+                <w:t xml:space="preserve">hal-01219488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach for imperfection propagation: Application to land cover change prediction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Parameter and structural model imperfection propagation using evidence theory in land cover change prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Ferchichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadii Boulila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Riadh Farah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAISC 2014 : proceedings of the 13th International Conference on Artificial Intelligence and Soft Computing - Part I</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPAS 2014 : international image processing applications and systems conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Hammamet, Tunisia. pp.1 - 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-07173-2_54⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01219488v1</w:t>
+                <w:t xml:space="preserve">hal-01208283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft Computing Approach to Imperfection Propagation: Application to Land Cover Change Prediction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Improving land cover change prediction: Adaptive Decision Tree Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Ferchichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadii Boulila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Riadh Farah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème édition des Ateliers de Traitement et Analyse de l’Information - Méthodes et Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">Second Spring School on Belief Functions Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Carthage, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01930527v1</w:t>
+                <w:t xml:space="preserve">hal-01930533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Approach based on Adaptive Decision Tree for Land Cover Change Prediction in Satellite Images</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Soft Computing Approach to Imperfection Propagation: Application to Land Cover Change Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Chtourou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadii Boulila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Riadh Farah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Knowledge Discovery and Information Retrieval</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8ème édition des Ateliers de Traitement et Analyse de l’Information - Méthodes et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Hammamet, Tunisia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930511v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving land cover change prediction: Adaptive Decision Tree Approach</w:t>
+                <w:t xml:space="preserve">An Approach based on Adaptive Decision Tree for Land Cover Change Prediction in Satellite Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Ferchichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadii Boulila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Riadh Farah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Spring School on Belief Functions Theory and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Knowledge Discovery and Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Vilamoura, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0004519700820090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930533v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High level adaptative fusion approach : Application to land cover change prediction in satellite image databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadii Boulila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Saheb Ettabaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4164,51 +4164,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal modeling for knowledge discovery in satellite image databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadii Boulila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Riadh Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4216,51 +4216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Saheb Ettabaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basel Solaiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henda Ben Guezala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORIA 2010 : septième édition de la conférence en recherche d'information et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Sousse, Tunisia. pp.35-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4285,51 +4285,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche basée sur la fouille de données pour l'estimation de l'étalement urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadii Boulila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Riadh Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4337,51 +4337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Saheb Ettabaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basel Solaiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henda Ben Guezala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème journées scientifiques du réseau télédétection de l'AUF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Monastir, Tunisie. pp.47-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4406,51 +4406,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving spatiotemporal change detection : a high level fusion approach for discovering uncertain knowledge from satellite image databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadii Boulila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Riadh Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4458,51 +4458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Saheb Ettabaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basel Solaiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henda Ben Guezala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Data Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Venice, Italy. pp.52-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4527,51 +4527,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un système multi-approche d'extraction de connaissances spatio-temporelles incertaines en imagerie satellitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadii Boulila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Saheb Ettabaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4579,51 +4579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Riadh Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basel Solaiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henda Ben Guezala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference : sciences of electronic, technologies of information and telecommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Hamammet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4648,90 +4648,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-approach system based on multi-sensors fusion for land cover classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadii Boulila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Riadh Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Saheb Ettabaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TIGERA'2007 The International Conference on Computing and e-Systems Research and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Hmmamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4756,90 +4756,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un système multiapproche de fusion de données incertaines pour l'interprétation d'images satellitales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadii Boulila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Riadh Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Saheb Ettabaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Journées Scientifiques du Réseau Télédétection de l'AUF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Monastir, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4864,90 +4864,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un système multi-approche de fusion de données incertaines pour l'interprétation d'images satellitales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadii Boulila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Riadh Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Saheb Ettabaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cinquièmes Journées Scientifiques de l'Ecole de l'Aviation de Borj El Amri</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Borj El Amri, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5004,51 +5004,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction de connaissances spatio-temporelles incertaines pour la prédiction de changements en imagerie satellitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadii Boulila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement des images [eess.IV]. Télécom Bretagne, Université de Rennes 1, 2012. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5107,51 +5107,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des données Satellitaires aux Connaissances : Modélisation des Incertitudes, Analyse et Interprétation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadii Boulila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement des images [eess.IV]. Ecole Nationale des Sciences de l'Informatique (ENSI), Université de la Manouba, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5259,51 +5259,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2932CEAF"/>
+    <w:nsid w:val="32F53779"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5490,51 +5490,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/boulila-wadii" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2133-0757" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164793801" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432927v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iram Bashir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawad Ahmed" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Ahmad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadii Boulila" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouf Alharbi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e21111132" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018644v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhamed Wael Farouq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhat Abdel-Aal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hussain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Badeh Salem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2898897" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970588v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12145-018-00376-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432955v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Al-Sarem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muna Al-Harby" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junaid Qadir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Alsaeedi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2947855" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929995v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Ferchichi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Riadh Farah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-017-1102-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929968v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12145-017-0313-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935648v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhib Al-Kmali" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzah Mugahed" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-018-1880-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511263v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2016.11.006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930015v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhayra Ayadi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2017.10.006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2H730NJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505793v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40595-016-0088-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219487v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouatay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796624v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Saheb Ettabaa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basel Solaiman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934223v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609282v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Ben Guezala" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2011.01.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S41G6J64-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796630v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686428v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609308v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472686v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930488v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Ahmed" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2008.2000817" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372486v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bou Abboud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr-Eddine Benkelfat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grossard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Zou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/10/5/055306" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-F5RBCV5D-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075302v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930481v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2008.2001554" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930009v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chebbi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mellouli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamolle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.R. Farah" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2018.8364497" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930024v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Summrina Kanwal Wajid" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaizhu Huang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCI-CC.2016.7862060" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930034v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2016.7523142" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930029v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Farah" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2016.7523046" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288282v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226249v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24306-1_51" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930051v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne F Chebbi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506963v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208283v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219488v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07173-2_54" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930527v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Chtourou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930511v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004519700820090" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930533v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724995v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472871v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609301v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796634v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446406v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930551v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930542v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933954v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00741990v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02497277v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/boulila-wadii" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2133-0757" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164793801" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018644v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhamed Wael Farouq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadii Boulila" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhat Abdel-Aal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hussain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Badeh Salem" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2898897" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432927v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iram Bashir" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawad Ahmed" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Ahmad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouf Alharbi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e21111132" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970588v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12145-018-00376-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432955v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Al-Sarem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muna Al-Harby" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junaid Qadir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Alsaeedi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2947855" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929995v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Ferchichi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Riadh Farah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-017-1102-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929968v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12145-017-0313-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935648v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhib Al-Kmali" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzah Mugahed" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-018-1880-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930015v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhayra Ayadi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2017.10.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2H730NJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511263v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2016.11.006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505793v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40595-016-0088-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219487v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouatay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796624v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Saheb Ettabaa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basel Solaiman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609308v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Ben Guezala" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934223v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609282v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2011.01.008" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S41G6J64-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796630v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686428v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472686v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372486v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bou Abboud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr-Eddine Benkelfat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grossard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Zou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/10/5/055306" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-F5RBCV5D-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930488v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Ahmed" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2008.2000817" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075302v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930481v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2008.2001554" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930009v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chebbi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mellouli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamolle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.R. Farah" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2018.8364497" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930024v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Summrina Kanwal Wajid" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaizhu Huang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCI-CC.2016.7862060" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930034v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2016.7523142" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930029v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Farah" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2016.7523046" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226249v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24306-1_51" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288282v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930051v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne F Chebbi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506963v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219488v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07173-2_54" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208283v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930533v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930527v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Chtourou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930511v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004519700820090" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724995v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472871v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609301v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796634v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446406v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930551v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930542v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933954v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00741990v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02497277v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>