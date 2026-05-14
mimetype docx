--- v1 (2026-04-07)
+++ v2 (2026-05-14)
@@ -1,5204 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...5153 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> wadii Boulila </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">boulila-wadii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2133-0757</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">164793801</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=ubl6WkoAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Secure and Robust Image Hashing Scheme Using Gaussian Pyramids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iram Bashir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawad Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawad Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouf Alharbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (11), pp.1132. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e21111132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel multi-stage fusion based approach for gene expression profiling in non-small cell lung cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhamed Wael Farouq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medhat Abdel-Aal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Badeh Salem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2898897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A top-down approach for semantic segmentation of big remote sensing images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Science Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12145-018-00376-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning-Based Rumor Detection on Microblogging Platforms: A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Al-Sarem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muna Al-Harby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junaid Qadir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Alsaeedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.152788-152812. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2947855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing uncertainties in land cover change models using sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55 (3), pp.719 - 740. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10115-017-1102-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel decision support system for the interpretation of remote sensing big data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Hussain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Science Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (1), pp.31 - 45. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12145-017-0313-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A business intelligence based solution to support academic affairs: case of Taibah University</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhib Al-Kmali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzah Mugahed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11276-018-1880-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagating aleatory and epistemic uncertainty in land cover change prediction process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (1), pp.24 - 37. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2016.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis approach to model epistemic and aleatory imperfection: Application to Land Cover Change prediction model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhayra Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23, pp.58 - 70. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jocs.2017.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an uncertainty reduction framework for land-cover change prediction using possibility theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vietnam journal of computer science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1 - 15. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40595-016-0088-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Probabilistic Collocation Method for the imperfection Propagation: Application to Land Cover Change Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouatay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multimedia Processing and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (1), pp.12 - 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision Fusion Approaches to Spatiotemporal Change Prediction in Satellite Images: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing and GIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (2), pp.13-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Level Adaptive Fusion Approach: Application to Land Cover Change Prediction in Satellite Image Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multimedia Processing and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (3), pp.127-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data mining based approach to predict spatiotemporal changes in satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Ben Guezala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (3), pp.386 - 395. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2011.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Approach Satellite Images Fusion Based on Blind Sources Separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Image and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (1), pp.117 - 136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Decision Fusion and Uncertainty Propagation to Improve Land Cover Change Prediction in Satellite Image Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multimedia Processing and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (3), pp.127 - 139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interesting spatiotemporal rules discovery: application to remotely sensed image databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Ben Guezala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vine -London-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (2), pp.167 - 191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a multi-approach system for uncertain spatio-temporal knowledge discovery in satellite imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Ben Guezala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Graphics, Vision and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 09 (06), pp.19-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of Multisensor Remote Sensing Images: Multiapproach Fusion of Uncertain Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (12), pp.4142 - 4152. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2008.2000817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel approach for the analysis of distributed partially proton-exchanged Ti:LiNbO3 waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bou Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr-Eddine Benkelfat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Zou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (5), pp.055306-1 - 055306-8. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1464-4258/10/5/055306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of multisensor remote sensing images : multiapproach fusion of uncertain information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (12), pp.4142 - 4152. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2008.2000817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiapproach System Based on Fusion of Multispectral Images for Land-Cover Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (12), pp.4153 - 4161. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2008.2001554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of big remote sensing data processing with Hadoop MapReduce and Spark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lamolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.R. Farah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 4th International Conference on Advanced Technologies for Signal and Image Processing (ATSIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Sousse, France. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATSIP.2018.8364497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lung cancer detection using Local Energy-based Shape Histogram (LESH) feature extraction and cognitive machine learning techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summrina Kanwal Wajid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaizhu Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE 15th International Conference on Cognitive Informatics &amp; Cognitive Computing (ICCI*CC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Palo Alto, France. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCI-CC.2016.7862060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of satellite image classification: Approach based on Hadoop/MapReduce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Farah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 2nd International Conference on Advanced Technologies for Signal and Image Processing (ATSIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Monastir, France. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATSIP.2016.7523046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of land cover change prediction model in the presence of aleatory and epistemic imperfection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhayra Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 2nd International Conference on Advanced Technologies for Signal and Image Processing (ATSIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Monastir, France. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATSIP.2016.7523142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Evidence Theory in Land Cover Change Prediction to Model Imperfection Propagation with Correlated Inputs Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCCI 2015 : 7th International Joint Conference on Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lisbonne, Portugal. pp.47 - 56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Intelligent Possibilistic approach to reduce the effect of the imperfection propagation on land cover change prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCCI 2015 : 7th International Conference on Computational Collective Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Madrid, Espagne. pp.520 - 529, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-24306-1_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data: Concepts, Challenges and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène F Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Collective Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Madrid, Spain. pp.638-647</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of LCC Prediction Modeling Based on Correlated Parameters and Model Structure Uncertainty Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCCI : International Joint Conference on Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lisbonne, Portugal. pp.270 - 290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter and structural model imperfection propagation using evidence theory in land cover change prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPAS 2014 : international image processing applications and systems conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Hammamet, Tunisia. pp.1 - 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach for imperfection propagation: Application to land cover change prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouatay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAISC 2014 : proceedings of the 13th International Conference on Artificial Intelligence and Soft Computing - Part I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Zakopane, Poland. pp.637 - 648, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07173-2_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft Computing Approach to Imperfection Propagation: Application to Land Cover Change Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Chtourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème édition des Ateliers de Traitement et Analyse de l’Information - Méthodes et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach based on Adaptive Decision Tree for Land Cover Change Prediction in Satellite Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Knowledge Discovery and Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Vilamoura, France. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0004519700820090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving land cover change prediction: Adaptive Decision Tree Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Spring School on Belief Functions Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Carthage, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High level adaptative fusion approach : Application to land cover change prediction in satellite image databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC'2012: 27th ACM Symposium on applied computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal modeling for knowledge discovery in satellite image databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Ben Guezala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA 2010 : septième édition de la conférence en recherche d'information et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Sousse, Tunisia. pp.35-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche basée sur la fouille de données pour l'estimation de l'étalement urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Ben Guezala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème journées scientifiques du réseau télédétection de l'AUF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Monastir, Tunisie. pp.47-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving spatiotemporal change detection : a high level fusion approach for discovering uncertain knowledge from satellite image databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Ben Guezala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Data Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Venice, Italy. pp.52-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un système multi-approche d'extraction de connaissances spatio-temporelles incertaines en imagerie satellitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Ben Guezala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference : sciences of electronic, technologies of information and telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Hamammet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-approach system based on multi-sensors fusion for land cover classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIGERA'2007 The International Conference on Computing and e-Systems Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Hmmamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système multiapproche de fusion de données incertaines pour l'interprétation d'images satellitales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journées Scientifiques du Réseau Télédétection de l'AUF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Monastir, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système multi-approche de fusion de données incertaines pour l'interprétation d'images satellitales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saheb Ettabaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cinquièmes Journées Scientifiques de l'Ecole de l'Aviation de Borj El Amri</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Borj El Amri, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de connaissances spatio-temporelles incertaines pour la prédiction de changements en imagerie satellitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement des images [eess.IV]. Télécom Bretagne, Université de Rennes 1, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00741990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des données Satellitaires aux Connaissances : Modélisation des Incertitudes, Analyse et Interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Boulila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement des images [eess.IV]. Ecole Nationale des Sciences de l'Informatique (ENSI), Université de la Manouba, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02497277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId117"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -5259,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="32F53779"/>
+    <w:nsid w:val="A421515E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5490,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/boulila-wadii" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2133-0757" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164793801" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018644v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhamed Wael Farouq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadii Boulila" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhat Abdel-Aal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hussain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Badeh Salem" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2898897" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432927v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iram Bashir" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawad Ahmed" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Ahmad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouf Alharbi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e21111132" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970588v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12145-018-00376-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432955v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Al-Sarem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muna Al-Harby" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junaid Qadir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Alsaeedi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2947855" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929995v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Ferchichi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Riadh Farah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-017-1102-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929968v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12145-017-0313-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935648v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhib Al-Kmali" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzah Mugahed" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-018-1880-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930015v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhayra Ayadi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2017.10.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2H730NJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511263v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2016.11.006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505793v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40595-016-0088-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219487v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouatay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796624v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Saheb Ettabaa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basel Solaiman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609308v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Ben Guezala" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934223v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609282v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2011.01.008" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S41G6J64-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796630v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686428v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472686v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372486v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bou Abboud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr-Eddine Benkelfat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grossard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Zou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/10/5/055306" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-F5RBCV5D-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930488v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Ahmed" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2008.2000817" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075302v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930481v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2008.2001554" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930009v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chebbi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mellouli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamolle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.R. Farah" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2018.8364497" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930024v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Summrina Kanwal Wajid" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaizhu Huang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCI-CC.2016.7862060" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930034v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2016.7523142" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930029v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Farah" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2016.7523046" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226249v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24306-1_51" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288282v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930051v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne F Chebbi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506963v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219488v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07173-2_54" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208283v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930533v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930527v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Chtourou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930511v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004519700820090" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724995v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472871v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609301v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796634v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446406v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930551v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930542v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933954v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00741990v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02497277v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/boulila-wadii" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2133-0757" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164793801" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=ubl6WkoAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432927v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iram Bashir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawad Ahmed" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Ahmad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadii Boulila" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouf Alharbi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e21111132" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018644v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhamed Wael Farouq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhat Abdel-Aal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hussain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Badeh Salem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2898897" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970588v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12145-018-00376-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432955v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Al-Sarem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muna Al-Harby" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junaid Qadir" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Alsaeedi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2947855" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929995v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Ferchichi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Riadh Farah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-017-1102-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929968v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12145-017-0313-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935648v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhib Al-Kmali" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzah Mugahed" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-018-1880-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511263v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2016.11.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930015v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhayra Ayadi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2017.10.006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2H730NJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505793v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40595-016-0088-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219487v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouatay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796624v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Saheb Ettabaa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basel Solaiman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934223v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609282v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Ben Guezala" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2011.01.008" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S41G6J64-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686428v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796630v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609308v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472686v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930488v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Ahmed" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2008.2000817" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372486v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bou Abboud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr-Eddine Benkelfat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grossard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Zou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/10/5/055306" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-F5RBCV5D-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075302v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930481v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2008.2001554" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930009v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chebbi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mellouli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamolle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.R. Farah" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2018.8364497" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930024v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Summrina Kanwal Wajid" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaizhu Huang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCI-CC.2016.7862060" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930029v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Farah" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2016.7523046" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930034v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2016.7523142" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288282v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226249v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24306-1_51" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930051v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne F Chebbi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506963v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208283v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219488v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07173-2_54" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930527v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Chtourou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930511v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004519700820090" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930533v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724995v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472871v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609301v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796634v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446406v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930551v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930542v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933954v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00741990v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02497277v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>