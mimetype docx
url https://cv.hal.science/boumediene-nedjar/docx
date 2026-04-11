--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,3852 +234,4116 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Characterization and Microstructural Analysis of Extruded 2017A Aluminum Alloy: Effects of Heat Treatments on Fatigue Damage Behavior</w:t>
+                <w:t xml:space="preserve">Inverse Finite Elastostatics for Isotropic Models Formulated in Principal Stretches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakaria Bouabdallah</w:t>
+                <w:t xml:space="preserve">Zeinab Awada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riad Badji</w:t>
+                <w:t xml:space="preserve">Diego Garzón-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adel Belattar</w:t>
+                <w:t xml:space="preserve">Salah Ramtani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 127 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ffe.14680⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nme.70311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05083731v1</w:t>
+                <w:t xml:space="preserve">hal-05573196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concrete cracking risk analysis at early age by means of a ring test</w:t>
+                <w:t xml:space="preserve">A beam–solid embedded mortar coupling approach for nonlinear modeling of fiber-reinforced composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Bourchy</w:t>
+                <w:t xml:space="preserve">Wenbo Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haorui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shunshun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.141446⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 386, pp.120265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2026.120265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05085530v1</w:t>
+                <w:t xml:space="preserve">hal-05581996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling compressive basic creep of concrete at early age</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical Characterization and Microstructural Analysis of Extruded 2017A Aluminum Alloy: Effects of Heat Treatments on Fatigue Damage Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Michel Torrenti</w:t>
+                <w:t xml:space="preserve">Zakaria Bouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riad Badji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Belattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agathe Bourchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11043-024-09668-6⟩</w:t>
+              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ffe.14680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456636v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05083731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Ambient Relative Humidity on the Very-Long-Term DEF</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Houndonougbo</w:t>
+                <w:t xml:space="preserve">Concrete cracking risk analysis at early age by means of a ring test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Bourchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/constrmater3040026⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 482, pp.141446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.141446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283779v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05085530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization and numerical modeling of creep in woven textiles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling compressive basic creep of concrete at early age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Dallel</w:t>
+                <w:t xml:space="preserve">Brice Delsaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elhem Ghorbel</w:t>
+                <w:t xml:space="preserve">Jean Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Staquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Bourchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2023.106115⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11043-024-09668-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04099575v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a finite strain modeling of growth in budding yeast</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zeinab Awada</w:t>
+                <w:t xml:space="preserve">Influence of the Ambient Relative Humidity on the Very-Long-Term DEF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Houndonougbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Divet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cnm.3710⟩</w:t>
+              <w:t xml:space="preserve">Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (4), pp.405-413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/constrmater3040026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04099573v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standard gradient models and application to continuum damage in shell structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental characterization and numerical modeling of creep in woven textiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Al Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Dallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhem Ghorbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zeinab Awada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Angewandte Mathematik und Physik = Journal of Applied mathematics and physics = Journal de mathématiques et de physique appliquées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00033-023-02055-0⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35, pp.106115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2023.106115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168221v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite viscoelastic modeling of yeast cells with an axisymmetrical shell approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">On a finite strain modeling of growth in budding yeast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeinab Awada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2022.104021⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cnm.3710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875149v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring road network resilience through loss of serviceability index for critical road links</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Standard gradient models and application to continuum damage in shell structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boumediene Nedjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Awada</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ICE - Bridge Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 175 (3), </w:t>
+              <w:t xml:space="preserve">Zeitschrift für Angewandte Mathematik und Physik = Journal of Applied mathematics and physics = Journal de mathématiques et de physique appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 74 (4), pp.163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/jbren.21.00098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00033-023-02055-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663894v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress and Monitoring Opportunities of Skid Resistance in Road Transport: A Critical Review and Road Sensors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Measuring road network resilience through loss of serviceability index for critical road links</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Ientile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mezgeen Rasol</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs13183729⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the ICE - Bridge Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 175 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jbren.21.00098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03365458v1</w:t>
+                <w:t xml:space="preserve">hal-03663894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a geometrically nonlinear incremental formulation for the modeling of 3D concrete printing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite viscoelastic modeling of yeast cells with an axisymmetrical shell approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 116, 7 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2021.103748⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 126, 8 p., bibliogr. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2022.104021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350680v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental viscoelasticity at finite strains for the modelling of 3D concrete printing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Progress and Monitoring Opportunities of Skid Resistance in Road Transport: A Critical Review and Road Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mezgeen Rasol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Ientile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Adelaide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00466-021-02091-5⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (18), pp.3729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs13183729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350714v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modelling framework for finite strain magneto-viscoelasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nedjar Boumediene</w:t>
+                <w:t xml:space="preserve">On a geometrically nonlinear incremental formulation for the modeling of 3D concrete printing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1081286519873963⟩</w:t>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 116, 7 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2021.103748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303386v2</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On DEF expansion modelling in concrete structures under variable hydric conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incremental viscoelasticity at finite strains for the modelling of 3D concrete printing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 207, pp. 396-402. </w:t>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.02.142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00466-021-02091-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310874v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A finite element implementation of the isotropic exponentiated Hencky-logarithmic model and simulation of the eversion of tubes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A modelling framework for finite strain magneto-viscoelasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herbert Baaser</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrizio Neff</w:t>
+                <w:t xml:space="preserve">Nedjar Boumediene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00466-017-1518-9⟩</w:t>
+              <w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1081286519873963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653147v1</w:t>
+                <w:t xml:space="preserve">hal-02303386v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directional damage gradient modeling of fiber/matrix debonding in viscoelastic UD composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On DEF expansion modelling in concrete structures under variable hydric conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Malbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rospars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Divet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.07.012⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 207, pp. 396-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.02.142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01343384v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A finite strain modeling for electro-viscoelastic materials</w:t>
+                <w:t xml:space="preserve">A finite element implementation of the isotropic exponentiated Hencky-logarithmic model and simulation of the eversion of tubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herbert Baaser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizio Neff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp 1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00466-017-1518-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2016.07.016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01344877v1</w:t>
+                <w:t xml:space="preserve">hal-01653147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On constitutive models of finite elasticity with possible zero apparent Poisson's ratio</w:t>
+                <w:t xml:space="preserve">Directional damage gradient modeling of fiber/matrix debonding in viscoelastic UD composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2016.04.026⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 153, pp.895-901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01320768v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01343384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A coupled BEM-FEM method for finite strain magneto-elastic boundary-value problems</w:t>
+                <w:t xml:space="preserve">A finite strain modeling for electro-viscoelastic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00466-016-1370-3⟩</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2016.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01423620v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a concept of directional damage gradient in transversely isotropic materials</w:t>
+                <w:t xml:space="preserve">On constitutive models of finite elasticity with possible zero apparent Poisson's ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 88-89, pp.56-67. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2016.03.026⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 91, pp.72-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2016.04.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01320776v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theory of finite strain magneto-poromechanics</w:t>
+                <w:t xml:space="preserve">A coupled BEM-FEM method for finite strain magneto-elastic boundary-value problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2015.08.003⟩</w:t>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00466-016-1370-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188965v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling long-term creep rupture by debonding in unidirectional fibre-reinforced composites</w:t>
+                <w:t xml:space="preserve">On a concept of directional damage gradient in transversely isotropic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 51, pp.1962-1969. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2014.02.005⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 88-89, pp.56-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2016.03.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188964v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity-based modelling of fibre/matrix debonding in unidirectional composites</w:t>
+                <w:t xml:space="preserve">A theory of finite strain magneto-poromechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2013.09.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 84, pp.293-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2015.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01157328v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On finite strain poroplasticity with reversible and irreversible porosity laws. Formulation and computational aspects</w:t>
+                <w:t xml:space="preserve">Modeling long-term creep rupture by debonding in unidirectional fibre-reinforced composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2013.08.011⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 51, pp.1962-1969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2014.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01157329v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of unidirectional fibre-reinforced composites under fibre damage</w:t>
+                <w:t xml:space="preserve">Plasticity-based modelling of fibre/matrix debonding in unidirectional composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ioannis Stefanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2013.12.006⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 108 (1), pp.41-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2013.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00923841v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation of a nonlinear porosity law for fully saturated porous media at finite strains</w:t>
+                <w:t xml:space="preserve">On finite strain poroplasticity with reversible and irreversible porosity laws. Formulation and computational aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2012.09.010⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68, pp.237-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2013.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811701v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poromechanics approach for modeling closed-cell porous materials with soft matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 50 (20-21), pp.3184-3189. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2013.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A continuum damage modeling of quasi-static fatigue strength of plain concrete</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Le-Corre</w:t>
+                <w:t xml:space="preserve">Modeling of unidirectional fibre-reinforced composites under fibre damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Forêt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Boumediene Nedjar</w:t>
+                <w:t xml:space="preserve">Natalia Kotelnikova-Weiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Stefanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2011.10.006⟩</w:t>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56, pp.115-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2013.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00668020v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a simple cyclic plasticity modeling with implicit kinematic hardening restoration</w:t>
+                <w:t xml:space="preserve">Formulation of a nonlinear porosity law for fully saturated porous media at finite strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dang Truc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Solid and Structural Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (2), pp.537-556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2012.09.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12356-012-0031-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00782039v1</w:t>
+                <w:t xml:space="preserve">hal-00811701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An approach to the modeling of viscoelastic damage. Application to the long-term creep of gypsum rock materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Le Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 19 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nag.1138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a continuum thermodynamics formulation and computational aspects of finite growth in soft tissues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A continuum damage modeling of quasi-static fatigue strength of plain concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Si Hai Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le-Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37, pp.79-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2011.10.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cnm.1448⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00668026v1</w:t>
+                <w:t xml:space="preserve">hal-00668020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A time dependent model for unidirectional fibre-reinforced composites with viscoelastic matrices</w:t>
+                <w:t xml:space="preserve">On a simple cyclic plasticity modeling with implicit kinematic hardening restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Truc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2011.04.007⟩</w:t>
+              <w:t xml:space="preserve">Annals of Solid and Structural Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (1-2), pp.33-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12356-012-0031-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00668049v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00782039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemo-mechanical coupling behaviour of leached concrete. Part I : Experimental results</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On a continuum thermodynamics formulation and computational aspects of finite growth in soft tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27, pp.1850-1866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cnm.1448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2007.02.013⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00363584v1</w:t>
+                <w:t xml:space="preserve">hal-00668026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An anisotropic viscoelastic fibre-matrix model at finite strains: Continuum formulation and computational aspects</w:t>
+                <w:t xml:space="preserve">A time dependent model for unidirectional fibre-reinforced composites with viscoelastic matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48 (16-17), pp.2333-2339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2011.04.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2006.09.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00141142v1</w:t>
+                <w:t xml:space="preserve">hal-00668049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la lixiviation des matériaux cimentaires : Méthode d'homogénéisation avec une approche asymptotique à double échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Hung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 11 (6), pp 813-825. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17747120.2007.9692961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00363578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemo-mechanical coupling behaviour of leached concrete : Part II, Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Hung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 237 (20-21), pp 2090-2097. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2007.02.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00363585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A separation of scales homogenization analysisfor the modelling of calcium leaching in concrete</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An anisotropic viscoelastic fibre-matrix model at finite strains: Continuum formulation and computational aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 195, pp.7196-7210</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 196 (9-12), pp.1745-1756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2006.09.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00119806v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00141142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodization of random media and representative volume element size for linear composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karam Sab</w:t>
+                <w:t xml:space="preserve">Chemo-mechanical coupling behaviour of leached concrete. Part I : Experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Colina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Torrenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2004.10.003⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 237 (20-21), pp 2083-2089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2007.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00121487v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00363584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A separation of scales homogenization analysisfor the modelling of calcium leaching in concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.H. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boumediene Nedjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Colina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 195, pp.7196-7210</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00119806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Periodization of random media and representative volume element size for linear composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Sab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boumediene Nedjar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 333, pp.187-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2004.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00121487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A continuum model for granular materials taking into account no-tension effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 35, pp.955-967</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4089,2957 +4353,2957 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dependence of basic creep on the relative humidity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nedjar Boumediene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aili Abudushalamu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">fib 2023 Symposium Istanbul</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Istanbul, Turkey. pp.246-253, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-32519-9_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du risque de fissuration du béton au jeune âge au moyen d’un essai de retrait gêné</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Two-layers cell-wall modelling for S. cerevisiae yeast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Harté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Argoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Delmarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de mécanique - AFM, Aug 2022, Nantes, France. 8 p</w:t>
+              <w:t xml:space="preserve">8th European Congress on Computational Methods in Applied Sciences and Engineering, ECCOMAS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280075v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensor-based monitoring systems for resilient road infrastructures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lucas Adelaide</w:t>
+                <w:t xml:space="preserve">Mechanical modeling of growth applied to Saccharomyces cerevisiae yeast cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Awada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICONHIC 2022, 3rd International Conference on Natural Hazards and Infrastructure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Athènes, France. 8 p</w:t>
+              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de mécanique - AFM, Aug 2022, Nantes, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03643351v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A viscoplasticity model to predict delayed behavior of materials: parametric study and application to ancient textiles</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incremental formulation of early age concrete in the finite strain range for the modelling of 3D concrete printing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Awada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RILEM International Conference on Numerical Modeling Strategies for Sustainable Concrete Structures SSCS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Marseille, France. pp 258-267, graph., bibliogr., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-07746-3_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280012v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axisymmetric shell modelling of viscoelastic yeast cells in the finite strain range</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse du risque de fissuration du béton au jeune âge au moyen d’un essai de retrait gêné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Bourchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boumediene Nedjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Torrenti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design and Modeling of Mechanical Systems - V. CMSM 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de mécanique - AFM, Aug 2022, Nantes, France. 8 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863845v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-layers cell-wall modelling for S. cerevisiae yeast</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Devin</w:t>
+                <w:t xml:space="preserve">Sensor-based monitoring systems for resilient road infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Ientile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mezgeen Rasol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Adelaide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Congress on Computational Methods in Applied Sciences and Engineering, ECCOMAS 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">ICONHIC 2022, 3rd International Conference on Natural Hazards and Infrastructure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Athènes, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863814v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical modeling of growth applied to Saccharomyces cerevisiae yeast cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zeinab Awada</w:t>
+                <w:t xml:space="preserve">A viscoplasticity model to predict delayed behavior of materials: parametric study and application to ancient textiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Al Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Dallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhem Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Association française de mécanique - AFM, Aug 2022, Nantes, France. 10 p</w:t>
+              <w:t xml:space="preserve">, Association Française de Mécanique - AFM, Aug 2022, Nantes, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280032v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental formulation of early age concrete in the finite strain range for the modelling of 3D concrete printing</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Axisymmetric shell modelling of viscoelastic yeast cells in the finite strain range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Delmarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Argoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Harté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RILEM International Conference on Numerical Modeling Strategies for Sustainable Concrete Structures SSCS 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-07746-3_26⟩</w:t>
+              <w:t xml:space="preserve">Design and Modeling of Mechanical Systems - V. CMSM 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Hammamet, Tunisia. pp.93-102, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-14615-2_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788471v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled constitutive equations for assessing Mechanical effects of Internal Swelling Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno D. Regnicoli Benitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Seignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAAR 2021, 16th International Conference on Alkali-Aggregate Reaction in Concrete Structrures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Lisbonne, Portugal. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Modal Analysis for Damage Assesment of RC Beam-Column Joints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Rifai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Gauzente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rospars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACMBS-VIII, 8th International Conference on Advanced Composite Materials in Bridges and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Sherbrooke, Canada. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03649138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Road network analysis for risk and resilience assessment framework of road infrastructure systems, In : Risk Analysis XII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Ientile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Orcesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Adelaide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Risk Analysis and Hazard Mitigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, LISBONNE, Portugal. pp. 197-206, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2495/RISK200171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03120661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse par plans d'expériences numériques du couplage entre température au jeune âge et risque de RSI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Seignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AUGC 2019 37èmes Rencontres Universitaires de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Sophia-Antipolis, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03188157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-history and pushover analyses of asymmetric structures using a complex non-linear reinforced concrete model accounting for cracking.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lherminier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boumediene Nedjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvano Erlicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPDYN 2019 : 7th ECCOMAS Thematic Conference on Computational Methods in Structural Dynamics and Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Hersonissos, Greece. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical strategies for the modelling of reinforced concrete structures affected by internal swelling in variable thermo-hydric conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concept de gradient directionnel d'endommagement appliqué à la modélisation de la rupture dans les murs en maçonnerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Ientile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Rospars</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Cecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO-C 2018 - Computationnal Modelling of Concrete and Concrete Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, BAD HOFGASTEIN, Austria. 6 p</w:t>
+              <w:t xml:space="preserve">JNM 2018, Journées nationales maçonnerie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Marne-La-Vallée, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653467v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A finite element implementation of delayed ettringite formation in concrete structures</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Methodology for the Dynamic Identification of Damaged Unreinforced Masonry Walls through Vibrations Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Ientile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Cecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giosuè Boscato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Argoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO-C 2018 - Computationnal Modelling of Concrete and Concrete Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">40th IABSE Symposium, Tomorrow&amp;apos;s Megastructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, NANTES, France. 8 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2749/nantes.2018.s6-29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653431v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03147074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concept de gradient directionnel d'endommagement appliqué à la modélisation de la rupture dans les murs en maçonnerie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical strategies for the modelling of reinforced concrete structures affected by internal swelling in variable thermo-hydric conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Argoul</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rospars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2018, Journées nationales maçonnerie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Marne-La-Vallée, France. 4 p</w:t>
+              <w:t xml:space="preserve">EURO-C 2018 - Computationnal Modelling of Concrete and Concrete Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, BAD HOFGASTEIN, Austria. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653577v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for the Dynamic Identification of Damaged Unreinforced Masonry Walls through Vibrations Tests</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A finite element implementation of delayed ettringite formation in concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Malbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boumediene Nedjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Divet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Torrenti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th IABSE Symposium, Tomorrow&amp;apos;s Megastructures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EURO-C 2018 - Computationnal Modelling of Concrete and Concrete Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, BAD HOFGASTEIN, Austria. 9 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03147074v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eversion of Tubes : Comparison of Material Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herbert Baaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert J Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizio Neff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Conference on Constitutive Models for Rubbers, ECCMR 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, MUNICH, Germany. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01516933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de l'assemblage bois béton collé pour construire durable : identification des mécanismes d'endommagement induits par des chargements hydriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisa Loulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Caré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées thématiques des 20 et 21 mars 2014 sur les Techniques d'Imagerie pour la Caractérisation des Matériaux et des Structures du Génie Civil, 20-21 mars Clermont Ferrand.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auto contraintes dues au retrait endogène dans une structure mixte bois-béton assemblée par collage &amp;quot;frais sur frais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Confrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisa Loulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Caré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31èmes Rencontres de l'AUGC, E.N.S. Cachan, 29 au 31 mai 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Cachan, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00951540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durabilité de l'assemblage mixte bois-béton collé sous chargement hydrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisa Loulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Caré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes journées scientifiques du GDR 3544 " Sciences du bois ", 19-21/11/2013, Champs sur Marne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Champs sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assemblages collés bois-béton : comprendre pour faire durer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisa Loulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Caré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées ouvrages d'art 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00552185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling between chemical degradation and creep of concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.H. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Colina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Maou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCS 2006 - European Symposium on Service Life and Serviceability of Concrete Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00122453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical and mechanical description of leached concrete : experimental results and theoretical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.H. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Colina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concreep 7 - Creep, Shrinkage and Durability Mechanics of Concrete and other Quasi-Brittle Materials Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul de structures soumises à une charge mobile par la méthode des éléments finis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVe Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01646504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A no-tension model for granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European Conference on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01646510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7049,117 +7313,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the modeling of creep induced by damage in UD fibre-reinforced composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Loni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Stefanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00947866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7169,263 +7433,263 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Modelling of Ancient Textiles with a 2-layers Viscoelastic-Plastic Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Al Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhem Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Dallel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design and Modeling of Mechanical Systems - V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.251-259, 2023, Lecture Notes in Mechanical Engineering, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-14615-2_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmark Study Results: IFSTTAR, In: Diagnosis and Prognosis of AAR Affected Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rospars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Pierre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Toutlemonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Benchmark Study Results: IFSTTAR, In: Diagnosis and Prognosis of AAR Affected Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature, pp. 427-437, 2020, RILEM State-of-the-Art Reports, 978-3-030-44014-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-44014-5_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02990992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7435,114 +7699,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanique de l'endommagement. Théorie du premier gradient et application au béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. Ecole Nationale des Ponts et Chaussées, 1995. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00529378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId208"/>
+      <w:footerReference w:type="default" r:id="rId217"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7689,51 +7953,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05453790v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongpan Li" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Nedjar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Tao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijian Chen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2025.111829" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083731v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bouabdallah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani May" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Badji" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Belattar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.14680" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085530v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bourchy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Torrenti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.141446" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456636v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Delsaute" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Torrenti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Staquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-024-09668-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283779v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Houndonougbo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Divet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/constrmater3040026" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099575v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Al Ali" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dallel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhem Ghorbel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.106115" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099573v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Awada" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3710" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168221v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-023-02055-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875149v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2022.104021" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663894v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ientile" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bianne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Schmidt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mezgeen Rasol" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jbren.21.00098" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365458v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Adelaide" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13183729" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350680v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2021.103748" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350714v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-021-02091-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303386v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjar Boumediene" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286519873963" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310874v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Malbois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lavaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rospars" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Divet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.02.142" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653147v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Baaser" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Martin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Neff" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-017-1518-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01343384v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.07.012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F786L5DG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01344877v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.07.016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01320768v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.04.026" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01423620v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-016-1370-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01320776v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.03.026" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01188965v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2015.08.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01188964v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.02.005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157328v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2013.09.009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157329v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.08.011" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00923841v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kotelnikova-Weiler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Stefanou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2013.12.006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDFKW7V0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00811701v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2012.09.010" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946120v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.05.022" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668020v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Hai Mai" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le-Corre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles For&#234;t" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2011.10.006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00782039v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Truc Nguyen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12356-012-0031-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00668051v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Le Roy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.1138" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/83C15E7237EF68515E49B845EE2A8AB8343DD31E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00668026v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.1448" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/625C9BD5483BFB7EEA7B0B7ED1EEFAD85AD4D252/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00668049v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.04.007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363584v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vh Nguyen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Colina" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boulay" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2007.02.013" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TH7MT0BR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141142v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2006.09.009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363578v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Hung Nguyen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2007.9692961" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363585v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2007.02.012" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TCM5N4C-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119806v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Nguyen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121487v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Sab" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.10.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644720v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu-Hieu Nguyen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duhamel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099577v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aili Abudushalamu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32519-9_23" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280075v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643351v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280012v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863845v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Awada" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Delmarre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Argoul" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hart&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Devin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14615-2_12" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863814v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280032v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788471v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07746-3_26" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184659v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno D. Regnicoli Benitez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Seignol" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649138v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Rifai" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gauzente" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Argoul" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120661v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Orcesi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/RISK200171" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188157v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Seignol" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Amar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125348v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lherminier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Huguet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Erlicher" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653467v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653431v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653577v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cecchi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147074v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giosu&#232; Boscato" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2749/nantes.2018.s6-29" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516933v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Martin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01022795v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Loulou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Car&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chataigner" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00951540v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Confr&#232;re" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00952909v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552185v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122453v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Maou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023075v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulay" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646504v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646510v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00947866v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Loni" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606030v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14615-2_29" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990992v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pierre Martin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toutlemonde" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44014-5_23" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00529378v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05453790v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongpan Li" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Nedjar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Tao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijian Chen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2025.111829" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05573196v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Awada" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani May" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garz&#243;n-Alvarado" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ramtani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.70311" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05581996v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haorui Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunshun Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2026.120265" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083731v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bouabdallah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Badji" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Belattar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.14680" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085530v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bourchy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Torrenti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.141446" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456636v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Delsaute" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Torrenti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Staquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-024-09668-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283779v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Houndonougbo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Divet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/constrmater3040026" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099575v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Al Ali" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dallel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhem Ghorbel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.106115" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099573v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3710" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168221v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-023-02055-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663894v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ientile" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bianne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Schmidt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mezgeen Rasol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jbren.21.00098" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875149v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2022.104021" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365458v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Adelaide" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13183729" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350680v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2021.103748" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350714v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-021-02091-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303386v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjar Boumediene" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286519873963" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310874v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Malbois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lavaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rospars" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Divet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.02.142" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653147v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Baaser" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Martin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Neff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-017-1518-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01343384v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.07.012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F786L5DG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01344877v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.07.016" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01320768v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.04.026" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01423620v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-016-1370-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01320776v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.03.026" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01188965v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2015.08.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01188964v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.02.005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157328v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2013.09.009" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157329v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.08.011" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946120v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.05.022" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00923841v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kotelnikova-Weiler" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Stefanou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2013.12.006" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDFKW7V0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00811701v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2012.09.010" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00668051v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Le Roy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.1138" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/83C15E7237EF68515E49B845EE2A8AB8343DD31E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668020v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Hai Mai" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le-Corre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles For&#234;t" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2011.10.006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00782039v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Truc Nguyen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12356-012-0031-2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00668026v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.1448" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/625C9BD5483BFB7EEA7B0B7ED1EEFAD85AD4D252/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00668049v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.04.007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363578v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Hung Nguyen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2007.9692961" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363585v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2007.02.012" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TCM5N4C-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141142v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2006.09.009" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363584v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vh Nguyen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Colina" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boulay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2007.02.013" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TH7MT0BR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119806v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Nguyen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121487v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Sab" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.10.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644720v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu-Hieu Nguyen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duhamel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099577v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aili Abudushalamu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32519-9_23" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863814v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hart&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Argoul" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Delmarre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Devin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280032v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788471v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07746-3_26" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280075v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643351v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280012v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863845v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Awada" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14615-2_12" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184659v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno D. Regnicoli Benitez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Seignol" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649138v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Rifai" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gauzente" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Argoul" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120661v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Orcesi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/RISK200171" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188157v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Seignol" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Amar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125348v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lherminier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Huguet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Erlicher" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653577v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cecchi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147074v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giosu&#232; Boscato" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2749/nantes.2018.s6-29" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653467v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653431v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516933v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Martin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01022795v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Loulou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Car&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chataigner" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00951540v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Confr&#232;re" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00952909v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552185v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122453v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Maou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023075v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulay" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646504v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646510v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00947866v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Loni" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606030v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14615-2_29" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990992v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pierre Martin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toutlemonde" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44014-5_23" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00529378v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>