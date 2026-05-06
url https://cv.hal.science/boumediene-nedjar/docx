--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -364,3986 +364,4120 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05573196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A beam–solid embedded mortar coupling approach for nonlinear modeling of fiber-reinforced composites</w:t>
+                <w:t xml:space="preserve">From theory to tissue: Constitutive modeling and underlying assumptions in cartilage biomechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenbo Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yan Li</w:t>
+                <w:t xml:space="preserve">Renaud E.V.I. Amoakon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haorui Wang</w:t>
+                <w:t xml:space="preserve">Ariane Lavoie-Hudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shunshun Zhang</w:t>
+                <w:t xml:space="preserve">Martine Gagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Awada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 386, pp.120265. </w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 179, pp.107442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2026.120265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2026.107442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05581996v1</w:t>
+                <w:t xml:space="preserve">hal-05601707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Characterization and Microstructural Analysis of Extruded 2017A Aluminum Alloy: Effects of Heat Treatments on Fatigue Damage Behavior</w:t>
+                <w:t xml:space="preserve">A beam–solid embedded mortar coupling approach for nonlinear modeling of fiber-reinforced composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakaria Bouabdallah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdelghani May</w:t>
+                <w:t xml:space="preserve">Wenbo Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riad Badji</w:t>
+                <w:t xml:space="preserve">Haorui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adel Belattar</w:t>
+                <w:t xml:space="preserve">Shunshun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 386, pp.120265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ffe.14680⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2026.120265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05083731v1</w:t>
+                <w:t xml:space="preserve">hal-05581996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concrete cracking risk analysis at early age by means of a ring test</w:t>
+                <w:t xml:space="preserve">Mechanical Characterization and Microstructural Analysis of Extruded 2017A Aluminum Alloy: Effects of Heat Treatments on Fatigue Damage Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Bourchy</w:t>
+                <w:t xml:space="preserve">Zakaria Bouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riad Badji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Belattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.141446⟩</w:t>
+              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ffe.14680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05085530v1</w:t>
+                <w:t xml:space="preserve">hal-05083731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling compressive basic creep of concrete at early age</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Concrete cracking risk analysis at early age by means of a ring test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Michel Torrenti</w:t>
+                <w:t xml:space="preserve">Agathe Bourchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Staquet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 482, pp.141446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11043-024-09668-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.141446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456636v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05085530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Ambient Relative Humidity on the Very-Long-Term DEF</w:t>
+                <w:t xml:space="preserve">Modelling compressive basic creep of concrete at early age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Houndonougbo</w:t>
+                <w:t xml:space="preserve">Brice Delsaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Staquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Bourchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/constrmater3040026⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11043-024-09668-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283779v1</w:t>
+                <w:t xml:space="preserve">hal-04456636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization and numerical modeling of creep in woven textiles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the Ambient Relative Humidity on the Very-Long-Term DEF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Dallel</w:t>
+                <w:t xml:space="preserve">Thierry Houndonougbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elhem Ghorbel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Boumediene Nedjar</w:t>
+                <w:t xml:space="preserve">Loic Divet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 35, pp.106115. </w:t>
+              <w:t xml:space="preserve">Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (4), pp.405-413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2023.106115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/constrmater3040026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04099575v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a finite strain modeling of growth in budding yeast</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zeinab Awada</w:t>
+                <w:t xml:space="preserve">Experimental characterization and numerical modeling of creep in woven textiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Al Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Dallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhem Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cnm.3710⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35, pp.106115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2023.106115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04099573v1</w:t>
+                <w:t xml:space="preserve">hal-04099575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standard gradient models and application to continuum damage in shell structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On a finite strain modeling of growth in budding yeast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zeinab Awada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Angewandte Mathematik und Physik = Journal of Applied mathematics and physics = Journal de mathématiques et de physique appliquées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00033-023-02055-0⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cnm.3710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168221v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring road network resilience through loss of serviceability index for critical road links</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Standard gradient models and application to continuum damage in shell structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boumediene Nedjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Awada</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ICE - Bridge Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/jbren.21.00098⟩</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Angewandte Mathematik und Physik = Journal of Applied mathematics and physics = Journal de mathématiques et de physique appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 74 (4), pp.163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00033-023-02055-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663894v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite viscoelastic modeling of yeast cells with an axisymmetrical shell approach</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Measuring road network resilience through loss of serviceability index for critical road links</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Ientile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mezgeen Rasol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2022.104021⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the ICE - Bridge Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 175 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jbren.21.00098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875149v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress and Monitoring Opportunities of Skid Resistance in Road Transport: A Critical Review and Road Sensors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lucas Adelaide</w:t>
+                <w:t xml:space="preserve">Finite viscoelastic modeling of yeast cells with an axisymmetrical shell approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Awada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs13183729⟩</w:t>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126, 8 p., bibliogr. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2022.104021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365458v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a geometrically nonlinear incremental formulation for the modeling of 3D concrete printing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Progress and Monitoring Opportunities of Skid Resistance in Road Transport: A Critical Review and Road Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mezgeen Rasol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Ientile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Adelaide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2021.103748⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (18), pp.3729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs13183729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350680v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental viscoelasticity at finite strains for the modelling of 3D concrete printing</w:t>
+                <w:t xml:space="preserve">On a geometrically nonlinear incremental formulation for the modeling of 3D concrete printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00466-021-02091-5⟩</w:t>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 116, 7 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2021.103748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350714v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modelling framework for finite strain magneto-viscoelasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nedjar Boumediene</w:t>
+                <w:t xml:space="preserve">Incremental viscoelasticity at finite strains for the modelling of 3D concrete printing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1081286519873963⟩</w:t>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00466-021-02091-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303386v2</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On DEF expansion modelling in concrete structures under variable hydric conditions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A modelling framework for finite strain magneto-viscoelasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Rospars</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nedjar Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.02.142⟩</w:t>
+              <w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1081286519873963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310874v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303386v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A finite element implementation of the isotropic exponentiated Hencky-logarithmic model and simulation of the eversion of tubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On DEF expansion modelling in concrete structures under variable hydric conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Malbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herbert Baaser</w:t>
+                <w:t xml:space="preserve">Stéphane Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Martin</w:t>
+                <w:t xml:space="preserve">Claude Rospars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrizio Neff</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Loïc Divet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp 1-20. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 207, pp. 396-402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00466-017-1518-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.02.142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653147v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directional damage gradient modeling of fiber/matrix debonding in viscoelastic UD composites</w:t>
+                <w:t xml:space="preserve">A finite element implementation of the isotropic exponentiated Hencky-logarithmic model and simulation of the eversion of tubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herbert Baaser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizio Neff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.07.012⟩</w:t>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp 1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00466-017-1518-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01343384v1</w:t>
+                <w:t xml:space="preserve">hal-01653147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A finite strain modeling for electro-viscoelastic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2016.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01344877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On constitutive models of finite elasticity with possible zero apparent Poisson's ratio</w:t>
+                <w:t xml:space="preserve">Directional damage gradient modeling of fiber/matrix debonding in viscoelastic UD composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2016.04.026⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 153, pp.895-901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01320768v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01343384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A coupled BEM-FEM method for finite strain magneto-elastic boundary-value problems</w:t>
+                <w:t xml:space="preserve">On constitutive models of finite elasticity with possible zero apparent Poisson's ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00466-016-1370-3⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 91, pp.72-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2016.04.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01423620v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a concept of directional damage gradient in transversely isotropic materials</w:t>
+                <w:t xml:space="preserve">A coupled BEM-FEM method for finite strain magneto-elastic boundary-value problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2016.03.026⟩</w:t>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00466-016-1370-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01320776v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theory of finite strain magneto-poromechanics</w:t>
+                <w:t xml:space="preserve">On a concept of directional damage gradient in transversely isotropic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2015.08.003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 88-89, pp.56-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2016.03.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188965v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling long-term creep rupture by debonding in unidirectional fibre-reinforced composites</w:t>
+                <w:t xml:space="preserve">A theory of finite strain magneto-poromechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2014.02.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 84, pp.293-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2015.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188964v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity-based modelling of fibre/matrix debonding in unidirectional composites</w:t>
+                <w:t xml:space="preserve">Modeling long-term creep rupture by debonding in unidirectional fibre-reinforced composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2013.09.009⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 51, pp.1962-1969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2014.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01157328v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On finite strain poroplasticity with reversible and irreversible porosity laws. Formulation and computational aspects</w:t>
+                <w:t xml:space="preserve">Plasticity-based modelling of fibre/matrix debonding in unidirectional composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2013.08.011⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 108 (1), pp.41-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2013.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01157329v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poromechanics approach for modeling closed-cell porous materials with soft matrices</w:t>
+                <w:t xml:space="preserve">On finite strain poroplasticity with reversible and irreversible porosity laws. Formulation and computational aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2013.05.022⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68, pp.237-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2013.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946120v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of unidirectional fibre-reinforced composites under fibre damage</w:t>
+                <w:t xml:space="preserve">Poromechanics approach for modeling closed-cell porous materials with soft matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ioannis Stefanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50 (20-21), pp.3184-3189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2013.05.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2013.12.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00923841v1</w:t>
+                <w:t xml:space="preserve">hal-00946120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation of a nonlinear porosity law for fully saturated porous media at finite strains</w:t>
+                <w:t xml:space="preserve">Modeling of unidirectional fibre-reinforced composites under fibre damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Kotelnikova-Weiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Stefanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2012.09.010⟩</w:t>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56, pp.115-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2013.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00811701v1</w:t>
+                <w:t xml:space="preserve">hal-00923841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach to the modeling of viscoelastic damage. Application to the long-term creep of gypsum rock materials</w:t>
+                <w:t xml:space="preserve">Formulation of a nonlinear porosity law for fully saturated porous media at finite strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Le Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nag.1138⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (2), pp.537-556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2012.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00668051v1</w:t>
+                <w:t xml:space="preserve">hal-00811701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A continuum damage modeling of quasi-static fatigue strength of plain concrete</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Si Hai Mai</w:t>
+                <w:t xml:space="preserve">An approach to the modeling of viscoelastic damage. Application to the long-term creep of gypsum rock materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Le-Corre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Boumediene Nedjar</w:t>
+                <w:t xml:space="preserve">Robert Le Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.1138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2011.10.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00668020v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a simple cyclic plasticity modeling with implicit kinematic hardening restoration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A continuum damage modeling of quasi-static fatigue strength of plain concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Si Hai Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le-Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dang Truc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Solid and Structural Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12356-012-0031-2⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37, pp.79-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2011.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00782039v1</w:t>
+                <w:t xml:space="preserve">hal-00668020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a continuum thermodynamics formulation and computational aspects of finite growth in soft tissues</w:t>
+                <w:t xml:space="preserve">On a simple cyclic plasticity modeling with implicit kinematic hardening restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Truc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cnm.1448⟩</w:t>
+              <w:t xml:space="preserve">Annals of Solid and Structural Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (1-2), pp.33-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12356-012-0031-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00668026v1</w:t>
+                <w:t xml:space="preserve">hal-00782039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A time dependent model for unidirectional fibre-reinforced composites with viscoelastic matrices</w:t>
+                <w:t xml:space="preserve">On a continuum thermodynamics formulation and computational aspects of finite growth in soft tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2011.04.007⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27, pp.1850-1866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cnm.1448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00668049v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la lixiviation des matériaux cimentaires : Méthode d'homogénéisation avec une approche asymptotique à double échelle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A time dependent model for unidirectional fibre-reinforced composites with viscoelastic matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Génie Civil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17747120.2007.9692961⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48 (16-17), pp.2333-2339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2011.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00363578v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemo-mechanical coupling behaviour of leached concrete : Part II, Modelling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An anisotropic viscoelastic fibre-matrix model at finite strains: Continuum formulation and computational aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2007.02.012⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 196 (9-12), pp.1745-1756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2006.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00363585v1</w:t>
+                <w:t xml:space="preserve">hal-00141142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An anisotropic viscoelastic fibre-matrix model at finite strains: Continuum formulation and computational aspects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemo-mechanical coupling behaviour of leached concrete. Part I : Experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Colina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Torrenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 237 (20-21), pp 2083-2089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2007.02.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2006.09.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00141142v1</w:t>
+                <w:t xml:space="preserve">hal-00363584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemo-mechanical coupling behaviour of leached concrete. Part I : Experimental results</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Modélisation de la lixiviation des matériaux cimentaires : Méthode d'homogénéisation avec une approche asymptotique à double échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Hung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boumediene Nedjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Torrenti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2007.02.013⟩</w:t>
+              <w:t xml:space="preserve">Revue Européenne de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 11 (6), pp 813-825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17747120.2007.9692961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00363584v1</w:t>
+                <w:t xml:space="preserve">hal-00363578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A separation of scales homogenization analysisfor the modelling of calcium leaching in concrete</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V.H. Nguyen</w:t>
+                <w:t xml:space="preserve">Chemo-mechanical coupling behaviour of leached concrete : Part II, Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Hung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 237 (20-21), pp 2090-2097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2007.02.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00119806v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00363585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodization of random media and representative volume element size for linear composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karam Sab</w:t>
+                <w:t xml:space="preserve">A separation of scales homogenization analysisfor the modelling of calcium leaching in concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.H. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Colina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 195, pp.7196-7210</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00121487v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00119806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Periodization of random media and representative volume element size for linear composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Sab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boumediene Nedjar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 333, pp.187-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2004.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00121487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A continuum model for granular materials taking into account no-tension effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 35, pp.955-967</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4353,280 +4487,280 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dependence of basic creep on the relative humidity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nedjar Boumediene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aili Abudushalamu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">fib 2023 Symposium Istanbul</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Istanbul, Turkey. pp.246-253, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-32519-9_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-layers cell-wall modelling for S. cerevisiae yeast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeinab Awada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Harté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Argoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Delmarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Congress on Computational Methods in Applied Sciences and Engineering, ECCOMAS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03863814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical modeling of growth applied to Saccharomyces cerevisiae yeast cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeinab Awada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4642,2668 +4776,2668 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de mécanique - AFM, Aug 2022, Nantes, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental formulation of early age concrete in the finite strain range for the modelling of 3D concrete printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeinab Awada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RILEM International Conference on Numerical Modeling Strategies for Sustainable Concrete Structures SSCS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Marseille, France. pp 258-267, graph., bibliogr., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-07746-3_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du risque de fissuration du béton au jeune âge au moyen d’un essai de retrait gêné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Bourchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de mécanique - AFM, Aug 2022, Nantes, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensor-based monitoring systems for resilient road infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Ientile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mezgeen Rasol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Adelaide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICONHIC 2022, 3rd International Conference on Natural Hazards and Infrastructure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Athènes, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A viscoplasticity model to predict delayed behavior of materials: parametric study and application to ancient textiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Al Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Dallel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhem Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Mécanique - AFM, Aug 2022, Nantes, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axisymmetric shell modelling of viscoelastic yeast cells in the finite strain range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeina Awada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Delmarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Argoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Harté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design and Modeling of Mechanical Systems - V. CMSM 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Hammamet, Tunisia. pp.93-102, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-14615-2_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03863845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled constitutive equations for assessing Mechanical effects of Internal Swelling Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno D. Regnicoli Benitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Seignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAAR 2021, 16th International Conference on Alkali-Aggregate Reaction in Concrete Structrures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Lisbonne, Portugal. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Modal Analysis for Damage Assesment of RC Beam-Column Joints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Rifai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Gauzente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rospars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACMBS-VIII, 8th International Conference on Advanced Composite Materials in Bridges and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Sherbrooke, Canada. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03649138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Road network analysis for risk and resilience assessment framework of road infrastructure systems, In : Risk Analysis XII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Ientile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Orcesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Adelaide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Risk Analysis and Hazard Mitigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, LISBONNE, Portugal. pp. 197-206, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2495/RISK200171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03120661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse par plans d'expériences numériques du couplage entre température au jeune âge et risque de RSI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Seignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AUGC 2019 37èmes Rencontres Universitaires de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Sophia-Antipolis, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03188157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-history and pushover analyses of asymmetric structures using a complex non-linear reinforced concrete model accounting for cracking.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lherminier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvano Erlicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPDYN 2019 : 7th ECCOMAS Thematic Conference on Computational Methods in Structural Dynamics and Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Hersonissos, Greece. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concept de gradient directionnel d'endommagement appliqué à la modélisation de la rupture dans les murs en maçonnerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Ientile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Cecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNM 2018, Journées nationales maçonnerie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Marne-La-Vallée, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology for the Dynamic Identification of Damaged Unreinforced Masonry Walls through Vibrations Tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Ientile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Cecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giosuè Boscato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th IABSE Symposium, Tomorrow&amp;apos;s Megastructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, NANTES, France. 8 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2749/nantes.2018.s6-29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03147074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical strategies for the modelling of reinforced concrete structures affected by internal swelling in variable thermo-hydric conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rospars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO-C 2018 - Computationnal Modelling of Concrete and Concrete Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, BAD HOFGASTEIN, Austria. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A finite element implementation of delayed ettringite formation in concrete structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Malbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Divet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO-C 2018 - Computationnal Modelling of Concrete and Concrete Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, BAD HOFGASTEIN, Austria. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eversion of Tubes : Comparison of Material Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herbert Baaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert J Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizio Neff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Conference on Constitutive Models for Rubbers, ECCMR 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, MUNICH, Germany. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01516933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de l'assemblage bois béton collé pour construire durable : identification des mécanismes d'endommagement induits par des chargements hydriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisa Loulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Caré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées thématiques des 20 et 21 mars 2014 sur les Techniques d'Imagerie pour la Caractérisation des Matériaux et des Structures du Génie Civil, 20-21 mars Clermont Ferrand.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auto contraintes dues au retrait endogène dans une structure mixte bois-béton assemblée par collage &amp;quot;frais sur frais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Confrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Confrère</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Louisa Loulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Caré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31èmes Rencontres de l'AUGC, E.N.S. Cachan, 29 au 31 mai 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Cachan, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00951540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durabilité de l'assemblage mixte bois-béton collé sous chargement hydrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisa Loulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Caré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes journées scientifiques du GDR 3544 " Sciences du bois ", 19-21/11/2013, Champs sur Marne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Champs sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assemblages collés bois-béton : comprendre pour faire durer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisa Loulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Caré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées ouvrages d'art 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00552185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling between chemical degradation and creep of concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.H. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Colina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Maou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCS 2006 - European Symposium on Service Life and Serviceability of Concrete Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00122453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical and mechanical description of leached concrete : experimental results and theoretical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.H. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Colina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concreep 7 - Creep, Shrinkage and Durability Mechanics of Concrete and other Quasi-Brittle Materials Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul de structures soumises à une charge mobile par la méthode des éléments finis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVe Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01646504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A no-tension model for granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European Conference on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01646510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7313,117 +7447,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the modeling of creep induced by damage in UD fibre-reinforced composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Loni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Stefanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00947866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7433,263 +7567,263 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Modelling of Ancient Textiles with a 2-layers Viscoelastic-Plastic Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Al Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhem Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Dallel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design and Modeling of Mechanical Systems - V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.251-259, 2023, Lecture Notes in Mechanical Engineering, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-14615-2_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmark Study Results: IFSTTAR, In: Diagnosis and Prognosis of AAR Affected Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rospars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Pierre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Toutlemonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Benchmark Study Results: IFSTTAR, In: Diagnosis and Prognosis of AAR Affected Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature, pp. 427-437, 2020, RILEM State-of-the-Art Reports, 978-3-030-44014-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-44014-5_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02990992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7699,114 +7833,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanique de l'endommagement. Théorie du premier gradient et application au béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. Ecole Nationale des Ponts et Chaussées, 1995. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00529378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId217"/>
+      <w:footerReference w:type="default" r:id="rId222"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7953,51 +8087,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05453790v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongpan Li" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Nedjar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Tao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijian Chen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2025.111829" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05573196v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Awada" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani May" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garz&#243;n-Alvarado" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ramtani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.70311" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05581996v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haorui Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunshun Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2026.120265" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083731v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bouabdallah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Badji" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Belattar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.14680" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085530v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bourchy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Torrenti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.141446" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456636v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Delsaute" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Torrenti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Staquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-024-09668-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283779v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Houndonougbo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Divet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/constrmater3040026" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099575v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Al Ali" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dallel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhem Ghorbel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.106115" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099573v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3710" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168221v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-023-02055-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663894v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ientile" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bianne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Schmidt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mezgeen Rasol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jbren.21.00098" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875149v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2022.104021" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365458v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Adelaide" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13183729" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350680v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2021.103748" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350714v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-021-02091-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303386v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjar Boumediene" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286519873963" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310874v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Malbois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lavaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rospars" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Divet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.02.142" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653147v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Baaser" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Martin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Neff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-017-1518-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01343384v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.07.012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F786L5DG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01344877v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.07.016" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01320768v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.04.026" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01423620v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-016-1370-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01320776v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.03.026" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01188965v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2015.08.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01188964v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.02.005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157328v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2013.09.009" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157329v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.08.011" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946120v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.05.022" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00923841v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kotelnikova-Weiler" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Stefanou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2013.12.006" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDFKW7V0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00811701v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2012.09.010" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00668051v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Le Roy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.1138" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/83C15E7237EF68515E49B845EE2A8AB8343DD31E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668020v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Hai Mai" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le-Corre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles For&#234;t" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2011.10.006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00782039v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Truc Nguyen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12356-012-0031-2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00668026v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.1448" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/625C9BD5483BFB7EEA7B0B7ED1EEFAD85AD4D252/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00668049v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.04.007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363578v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Hung Nguyen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2007.9692961" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363585v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2007.02.012" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TCM5N4C-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141142v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2006.09.009" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363584v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vh Nguyen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Colina" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boulay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2007.02.013" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TH7MT0BR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119806v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Nguyen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121487v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Sab" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.10.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644720v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu-Hieu Nguyen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duhamel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099577v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aili Abudushalamu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32519-9_23" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863814v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hart&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Argoul" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Delmarre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Devin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280032v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788471v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07746-3_26" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280075v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643351v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280012v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863845v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Awada" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14615-2_12" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184659v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno D. Regnicoli Benitez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Seignol" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649138v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Rifai" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gauzente" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Argoul" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120661v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Orcesi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/RISK200171" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188157v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Seignol" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Amar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125348v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lherminier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Huguet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Erlicher" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653577v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cecchi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147074v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giosu&#232; Boscato" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2749/nantes.2018.s6-29" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653467v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653431v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516933v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Martin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01022795v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Loulou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Car&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chataigner" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00951540v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Confr&#232;re" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00952909v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552185v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122453v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Maou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023075v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulay" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646504v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646510v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00947866v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Loni" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606030v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14615-2_29" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990992v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pierre Martin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toutlemonde" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44014-5_23" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00529378v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05453790v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongpan Li" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Nedjar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Tao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijian Chen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2025.111829" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05573196v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Awada" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani May" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garz&#243;n-Alvarado" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ramtani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.70311" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601707v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud E.V.I. Amoakon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Lavoie-Hudon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gagnon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2026.107442" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05581996v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haorui Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunshun Zhang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2026.120265" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083731v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bouabdallah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Badji" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Belattar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.14680" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085530v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bourchy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Torrenti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.141446" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456636v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Delsaute" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Torrenti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Staquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-024-09668-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283779v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Houndonougbo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Divet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/constrmater3040026" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099575v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Al Ali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dallel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhem Ghorbel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.106115" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099573v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3710" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168221v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-023-02055-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663894v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ientile" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bianne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Schmidt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mezgeen Rasol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jbren.21.00098" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875149v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2022.104021" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365458v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Adelaide" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13183729" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350680v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2021.103748" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350714v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-021-02091-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303386v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjar Boumediene" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286519873963" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310874v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Malbois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lavaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rospars" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Divet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.02.142" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653147v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Baaser" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Neff" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-017-1518-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01344877v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.07.016" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01343384v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.07.012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F786L5DG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01320768v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.04.026" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01423620v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-016-1370-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01320776v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.03.026" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01188965v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2015.08.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01188964v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.02.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157328v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2013.09.009" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157329v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.08.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946120v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.05.022" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00923841v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kotelnikova-Weiler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Stefanou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2013.12.006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDFKW7V0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00811701v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2012.09.010" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00668051v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Le Roy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.1138" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/83C15E7237EF68515E49B845EE2A8AB8343DD31E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668020v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Hai Mai" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le-Corre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles For&#234;t" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2011.10.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00782039v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Truc Nguyen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12356-012-0031-2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00668026v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.1448" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/625C9BD5483BFB7EEA7B0B7ED1EEFAD85AD4D252/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00668049v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.04.007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141142v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2006.09.009" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363584v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vh Nguyen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Colina" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boulay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2007.02.013" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TH7MT0BR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363578v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Hung Nguyen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2007.9692961" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363585v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2007.02.012" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TCM5N4C-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119806v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Nguyen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121487v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Sab" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.10.003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644720v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu-Hieu Nguyen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duhamel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099577v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aili Abudushalamu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32519-9_23" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863814v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hart&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Argoul" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Delmarre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Devin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280032v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788471v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07746-3_26" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280075v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643351v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280012v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863845v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Awada" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14615-2_12" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184659v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno D. Regnicoli Benitez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Seignol" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649138v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Rifai" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gauzente" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Argoul" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120661v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Orcesi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/RISK200171" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188157v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Seignol" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Amar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125348v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lherminier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Huguet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Erlicher" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653577v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cecchi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147074v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giosu&#232; Boscato" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2749/nantes.2018.s6-29" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653467v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653431v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516933v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Martin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01022795v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Loulou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Car&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chataigner" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00951540v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Confr&#232;re" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00952909v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552185v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122453v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Maou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023075v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulay" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646504v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646510v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00947866v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Loni" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606030v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14615-2_29" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990992v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pierre Martin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toutlemonde" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44014-5_23" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00529378v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>