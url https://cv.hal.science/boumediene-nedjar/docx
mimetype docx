--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -498,2882 +498,2913 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05601707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A beam–solid embedded mortar coupling approach for nonlinear modeling of fiber-reinforced composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stress-Based biomechanical modeling in hip dysplasia Surgery: A scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud E.V.I. Amoakon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenbo Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yan Li</w:t>
+                <w:t xml:space="preserve">Alex-Anne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haorui Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shunshun Zhang</w:t>
+                <w:t xml:space="preserve">Etienne Belzile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Awada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2026.120265⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 204, pp.113348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2026.113348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05581996v1</w:t>
+                <w:t xml:space="preserve">hal-05620338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Characterization and Microstructural Analysis of Extruded 2017A Aluminum Alloy: Effects of Heat Treatments on Fatigue Damage Behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A beam–solid embedded mortar coupling approach for nonlinear modeling of fiber-reinforced composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenbo Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakaria Bouabdallah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdelghani May</w:t>
+                <w:t xml:space="preserve">Haorui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riad Badji</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adel Belattar</w:t>
+                <w:t xml:space="preserve">Shunshun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ffe.14680⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 386, pp.120265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2026.120265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05083731v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concrete cracking risk analysis at early age by means of a ring test</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical Characterization and Microstructural Analysis of Extruded 2017A Aluminum Alloy: Effects of Heat Treatments on Fatigue Damage Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Bouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Bourchy</w:t>
+                <w:t xml:space="preserve">Riad Badji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Belattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 482, pp.141446. </w:t>
+              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.141446⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ffe.14680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05085530v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05083731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling compressive basic creep of concrete at early age</w:t>
+                <w:t xml:space="preserve">Concrete cracking risk analysis at early age by means of a ring test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Delsaute</w:t>
+                <w:t xml:space="preserve">Agathe Bourchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Michel Torrenti</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11043-024-09668-6⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 482, pp.141446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.141446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04456636v1</w:t>
+                <w:t xml:space="preserve">hal-05085530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Ambient Relative Humidity on the Very-Long-Term DEF</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling compressive basic creep of concrete at early age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Delsaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Houndonougbo</w:t>
+                <w:t xml:space="preserve">Jean Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Divet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphanie Staquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Bourchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 3 (4), pp.405-413. </w:t>
+              <w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/constrmater3040026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11043-024-09668-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283779v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization and numerical modeling of creep in woven textiles</w:t>
+                <w:t xml:space="preserve">Influence of the Ambient Relative Humidity on the Very-Long-Term DEF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rana Al Ali</w:t>
+                <w:t xml:space="preserve">Thierry Houndonougbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Dallel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Boumediene Nedjar</w:t>
+                <w:t xml:space="preserve">Loic Divet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2023.106115⟩</w:t>
+              <w:t xml:space="preserve">Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (4), pp.405-413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/constrmater3040026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04099575v1</w:t>
+                <w:t xml:space="preserve">hal-04283779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a finite strain modeling of growth in budding yeast</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zeinab Awada</w:t>
+                <w:t xml:space="preserve">Experimental characterization and numerical modeling of creep in woven textiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Al Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Dallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhem Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cnm.3710⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35, pp.106115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2023.106115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04099573v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standard gradient models and application to continuum damage in shell structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On a finite strain modeling of growth in budding yeast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zeinab Awada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Angewandte Mathematik und Physik = Journal of Applied mathematics and physics = Journal de mathématiques et de physique appliquées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00033-023-02055-0⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cnm.3710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168221v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring road network resilience through loss of serviceability index for critical road links</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Standard gradient models and application to continuum damage in shell structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boumediene Nedjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Awada</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ICE - Bridge Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/jbren.21.00098⟩</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Angewandte Mathematik und Physik = Journal of Applied mathematics and physics = Journal de mathématiques et de physique appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 74 (4), pp.163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00033-023-02055-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663894v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite viscoelastic modeling of yeast cells with an axisymmetrical shell approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeinab Awada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 126, 8 p., bibliogr. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2022.104021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03875149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress and Monitoring Opportunities of Skid Resistance in Road Transport: A Critical Review and Road Sensors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Measuring road network resilience through loss of serviceability index for critical road links</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Ientile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mezgeen Rasol</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs13183729⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the ICE - Bridge Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 175 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jbren.21.00098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365458v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a geometrically nonlinear incremental formulation for the modeling of 3D concrete printing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Progress and Monitoring Opportunities of Skid Resistance in Road Transport: A Critical Review and Road Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mezgeen Rasol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Ientile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Adelaide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (18), pp.3729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs13183729⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2021.103748⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03350680v1</w:t>
+                <w:t xml:space="preserve">hal-03365458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental viscoelasticity at finite strains for the modelling of 3D concrete printing</w:t>
+                <w:t xml:space="preserve">On a geometrically nonlinear incremental formulation for the modeling of 3D concrete printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00466-021-02091-5⟩</w:t>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 116, 7 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2021.103748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350714v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modelling framework for finite strain magneto-viscoelasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nedjar Boumediene</w:t>
+                <w:t xml:space="preserve">Incremental viscoelasticity at finite strains for the modelling of 3D concrete printing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00466-021-02091-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1081286519873963⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02303386v2</w:t>
+                <w:t xml:space="preserve">hal-03350714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On DEF expansion modelling in concrete structures under variable hydric conditions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A modelling framework for finite strain magneto-viscoelasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Lavaud</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nedjar Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.02.142⟩</w:t>
+              <w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1081286519873963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310874v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303386v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A finite element implementation of the isotropic exponentiated Hencky-logarithmic model and simulation of the eversion of tubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On DEF expansion modelling in concrete structures under variable hydric conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Malbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herbert Baaser</w:t>
+                <w:t xml:space="preserve">Claude Rospars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Martin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Loïc Divet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00466-017-1518-9⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 207, pp. 396-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.02.142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653147v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A finite strain modeling for electro-viscoelastic materials</w:t>
+                <w:t xml:space="preserve">A finite element implementation of the isotropic exponentiated Hencky-logarithmic model and simulation of the eversion of tubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herbert Baaser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizio Neff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2016.07.016⟩</w:t>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp 1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00466-017-1518-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344877v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directional damage gradient modeling of fiber/matrix debonding in viscoelastic UD composites</w:t>
+                <w:t xml:space="preserve">A finite strain modeling for electro-viscoelastic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.07.012⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2016.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01343384v1</w:t>
+                <w:t xml:space="preserve">hal-01344877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On constitutive models of finite elasticity with possible zero apparent Poisson's ratio</w:t>
+                <w:t xml:space="preserve">Directional damage gradient modeling of fiber/matrix debonding in viscoelastic UD composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 153, pp.895-901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.07.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2016.04.026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01320768v1</w:t>
+                <w:t xml:space="preserve">hal-01343384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A coupled BEM-FEM method for finite strain magneto-elastic boundary-value problems</w:t>
+                <w:t xml:space="preserve">On constitutive models of finite elasticity with possible zero apparent Poisson's ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00466-016-1370-3⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 91, pp.72-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2016.04.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01423620v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a concept of directional damage gradient in transversely isotropic materials</w:t>
+                <w:t xml:space="preserve">A coupled BEM-FEM method for finite strain magneto-elastic boundary-value problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2016.03.026⟩</w:t>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00466-016-1370-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01320776v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theory of finite strain magneto-poromechanics</w:t>
+                <w:t xml:space="preserve">On a concept of directional damage gradient in transversely isotropic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2015.08.003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 88-89, pp.56-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2016.03.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188965v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling long-term creep rupture by debonding in unidirectional fibre-reinforced composites</w:t>
+                <w:t xml:space="preserve">A theory of finite strain magneto-poromechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2014.02.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 84, pp.293-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2015.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188964v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity-based modelling of fibre/matrix debonding in unidirectional composites</w:t>
+                <w:t xml:space="preserve">Modeling long-term creep rupture by debonding in unidirectional fibre-reinforced composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2013.09.009⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 51, pp.1962-1969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2014.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01157328v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On finite strain poroplasticity with reversible and irreversible porosity laws. Formulation and computational aspects</w:t>
+                <w:t xml:space="preserve">Plasticity-based modelling of fibre/matrix debonding in unidirectional composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2013.08.011⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 108 (1), pp.41-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2013.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01157329v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poromechanics approach for modeling closed-cell porous materials with soft matrices</w:t>
+                <w:t xml:space="preserve">On finite strain poroplasticity with reversible and irreversible porosity laws. Formulation and computational aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2013.05.022⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68, pp.237-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2013.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946120v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of unidirectional fibre-reinforced composites under fibre damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Kotelnikova-Weiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Stefanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 56, pp.115-122. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2013.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00923841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation of a nonlinear porosity law for fully saturated porous media at finite strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 61 (2), pp.537-556. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmps.2012.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00811701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach to the modeling of viscoelastic damage. Application to the long-term creep of gypsum rock materials</w:t>
+                <w:t xml:space="preserve">Poromechanics approach for modeling closed-cell porous materials with soft matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Le Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50 (20-21), pp.3184-3189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2013.05.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nag.1138⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00668051v1</w:t>
+                <w:t xml:space="preserve">hal-00946120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A continuum damage modeling of quasi-static fatigue strength of plain concrete</w:t>
               </w:r>
@@ -3561,923 +3592,1026 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a continuum thermodynamics formulation and computational aspects of finite growth in soft tissues</w:t>
+                <w:t xml:space="preserve">An approach to the modeling of viscoelastic damage. Application to the long-term creep of gypsum rock materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Le Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cnm.1448⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.1138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00668026v1</w:t>
+                <w:t xml:space="preserve">hal-00668051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A time dependent model for unidirectional fibre-reinforced composites with viscoelastic matrices</w:t>
+                <w:t xml:space="preserve">On a continuum thermodynamics formulation and computational aspects of finite growth in soft tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27, pp.1850-1866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cnm.1448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2011.04.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00668049v1</w:t>
+                <w:t xml:space="preserve">hal-00668026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An anisotropic viscoelastic fibre-matrix model at finite strains: Continuum formulation and computational aspects</w:t>
+                <w:t xml:space="preserve">A time dependent model for unidirectional fibre-reinforced composites with viscoelastic matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2006.09.009⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48 (16-17), pp.2333-2339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2011.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00141142v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemo-mechanical coupling behaviour of leached concrete. Part I : Experimental results</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An anisotropic viscoelastic fibre-matrix model at finite strains: Continuum formulation and computational aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2007.02.013⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 196 (9-12), pp.1745-1756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2006.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00363584v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00141142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la lixiviation des matériaux cimentaires : Méthode d'homogénéisation avec une approche asymptotique à double échelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemo-mechanical coupling behaviour of leached concrete. Part I : Experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Colina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Torrenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viet Hung Nguyen</w:t>
+                <w:t xml:space="preserve">Claude Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 11 (6), pp 813-825. </w:t>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 237 (20-21), pp 2083-2089. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17747120.2007.9692961⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2007.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00363578v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00363584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemo-mechanical coupling behaviour of leached concrete : Part II, Modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Modélisation de la lixiviation des matériaux cimentaires : Méthode d'homogénéisation avec une approche asymptotique à double échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Hung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Européenne de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 11 (6), pp 813-825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17747120.2007.9692961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2007.02.012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00363585v1</w:t>
+                <w:t xml:space="preserve">hal-00363578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A separation of scales homogenization analysisfor the modelling of calcium leaching in concrete</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V.H. Nguyen</w:t>
+                <w:t xml:space="preserve">Chemo-mechanical coupling behaviour of leached concrete : Part II, Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Hung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 237 (20-21), pp 2090-2097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2007.02.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00119806v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00363585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodization of random media and representative volume element size for linear composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karam Sab</w:t>
+                <w:t xml:space="preserve">A separation of scales homogenization analysisfor the modelling of calcium leaching in concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.H. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Colina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 195, pp.7196-7210</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2004.10.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00121487v1</w:t>
+                <w:t xml:space="preserve">hal-00119806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Periodization of random media and representative volume element size for linear composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Sab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boumediene Nedjar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 333, pp.187-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2004.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00121487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A continuum model for granular materials taking into account no-tension effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 35, pp.955-967</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4487,2957 +4621,2957 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dependence of basic creep on the relative humidity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nedjar Boumediene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aili Abudushalamu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">fib 2023 Symposium Istanbul</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Istanbul, Turkey. pp.246-253, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-32519-9_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-layers cell-wall modelling for S. cerevisiae yeast</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse du risque de fissuration du béton au jeune âge au moyen d’un essai de retrait gêné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Bourchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boumediene Nedjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Torrenti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Congress on Computational Methods in Applied Sciences and Engineering, ECCOMAS 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de mécanique - AFM, Aug 2022, Nantes, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863814v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical modeling of growth applied to Saccharomyces cerevisiae yeast cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zeinab Awada</w:t>
+                <w:t xml:space="preserve">Sensor-based monitoring systems for resilient road infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Ientile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mezgeen Rasol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Adelaide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de mécanique - AFM, Aug 2022, Nantes, France. 10 p</w:t>
+              <w:t xml:space="preserve">ICONHIC 2022, 3rd International Conference on Natural Hazards and Infrastructure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Athènes, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04280032v1</w:t>
+                <w:t xml:space="preserve">hal-03643351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental formulation of early age concrete in the finite strain range for the modelling of 3D concrete printing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A viscoplasticity model to predict delayed behavior of materials: parametric study and application to ancient textiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Al Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Dallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhem Ghorbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zeinab Awada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RILEM International Conference on Numerical Modeling Strategies for Sustainable Concrete Structures SSCS 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Mécanique - AFM, Aug 2022, Nantes, France. 6 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03788471v1</w:t>
+                <w:t xml:space="preserve">hal-04280012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du risque de fissuration du béton au jeune âge au moyen d’un essai de retrait gêné</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Axisymmetric shell modelling of viscoelastic yeast cells in the finite strain range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Delmarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Argoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Harté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Design and Modeling of Mechanical Systems - V. CMSM 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Hammamet, Tunisia. pp.93-102, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-14615-2_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280075v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensor-based monitoring systems for resilient road infrastructures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Boumediene Nedjar</w:t>
+                <w:t xml:space="preserve">Two-layers cell-wall modelling for S. cerevisiae yeast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Harté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Argoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Delmarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICONHIC 2022, 3rd International Conference on Natural Hazards and Infrastructure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Athènes, France. 8 p</w:t>
+              <w:t xml:space="preserve">8th European Congress on Computational Methods in Applied Sciences and Engineering, ECCOMAS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03643351v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A viscoplasticity model to predict delayed behavior of materials: parametric study and application to ancient textiles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elhem Ghorbel</w:t>
+                <w:t xml:space="preserve">Mechanical modeling of growth applied to Saccharomyces cerevisiae yeast cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Awada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Association Française de Mécanique - AFM, Aug 2022, Nantes, France. 6 p</w:t>
+              <w:t xml:space="preserve">, Association française de mécanique - AFM, Aug 2022, Nantes, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280012v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axisymmetric shell modelling of viscoelastic yeast cells in the finite strain range</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incremental formulation of early age concrete in the finite strain range for the modelling of 3D concrete printing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boumediene Nedjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Awada</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design and Modeling of Mechanical Systems - V. CMSM 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-14615-2_12⟩</w:t>
+              <w:t xml:space="preserve">RILEM International Conference on Numerical Modeling Strategies for Sustainable Concrete Structures SSCS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Marseille, France. pp 258-267, graph., bibliogr., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-07746-3_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863845v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled constitutive equations for assessing Mechanical effects of Internal Swelling Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno D. Regnicoli Benitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Seignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAAR 2021, 16th International Conference on Alkali-Aggregate Reaction in Concrete Structrures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Lisbonne, Portugal. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Modal Analysis for Damage Assesment of RC Beam-Column Joints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Rifai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Gauzente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rospars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACMBS-VIII, 8th International Conference on Advanced Composite Materials in Bridges and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Sherbrooke, Canada. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03649138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Road network analysis for risk and resilience assessment framework of road infrastructure systems, In : Risk Analysis XII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Ientile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Orcesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Adelaide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Risk Analysis and Hazard Mitigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, LISBONNE, Portugal. pp. 197-206, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2495/RISK200171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03120661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse par plans d'expériences numériques du couplage entre température au jeune âge et risque de RSI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Seignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AUGC 2019 37èmes Rencontres Universitaires de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Sophia-Antipolis, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03188157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-history and pushover analyses of asymmetric structures using a complex non-linear reinforced concrete model accounting for cracking.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lherminier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvano Erlicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPDYN 2019 : 7th ECCOMAS Thematic Conference on Computational Methods in Structural Dynamics and Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Hersonissos, Greece. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concept de gradient directionnel d'endommagement appliqué à la modélisation de la rupture dans les murs en maçonnerie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical strategies for the modelling of reinforced concrete structures affected by internal swelling in variable thermo-hydric conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Argoul</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rospars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2018, Journées nationales maçonnerie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Marne-La-Vallée, France. 4 p</w:t>
+              <w:t xml:space="preserve">EURO-C 2018 - Computationnal Modelling of Concrete and Concrete Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, BAD HOFGASTEIN, Austria. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653577v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for the Dynamic Identification of Damaged Unreinforced Masonry Walls through Vibrations Tests</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A finite element implementation of delayed ettringite formation in concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Malbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boumediene Nedjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Divet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Torrenti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th IABSE Symposium, Tomorrow&amp;apos;s Megastructures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EURO-C 2018 - Computationnal Modelling of Concrete and Concrete Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, BAD HOFGASTEIN, Austria. 9 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03147074v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical strategies for the modelling of reinforced concrete structures affected by internal swelling in variable thermo-hydric conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concept de gradient directionnel d'endommagement appliqué à la modélisation de la rupture dans les murs en maçonnerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Ientile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Rospars</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Cecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO-C 2018 - Computationnal Modelling of Concrete and Concrete Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, BAD HOFGASTEIN, Austria. 6 p</w:t>
+              <w:t xml:space="preserve">JNM 2018, Journées nationales maçonnerie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Marne-La-Vallée, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653467v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A finite element implementation of delayed ettringite formation in concrete structures</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Methodology for the Dynamic Identification of Damaged Unreinforced Masonry Walls through Vibrations Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Ientile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Cecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giosuè Boscato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Argoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO-C 2018 - Computationnal Modelling of Concrete and Concrete Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">40th IABSE Symposium, Tomorrow&amp;apos;s Megastructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, NANTES, France. 8 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2749/nantes.2018.s6-29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653431v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03147074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eversion of Tubes : Comparison of Material Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herbert Baaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert J Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizio Neff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Conference on Constitutive Models for Rubbers, ECCMR 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, MUNICH, Germany. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01516933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de l'assemblage bois béton collé pour construire durable : identification des mécanismes d'endommagement induits par des chargements hydriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisa Loulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Caré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées thématiques des 20 et 21 mars 2014 sur les Techniques d'Imagerie pour la Caractérisation des Matériaux et des Structures du Génie Civil, 20-21 mars Clermont Ferrand.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auto contraintes dues au retrait endogène dans une structure mixte bois-béton assemblée par collage &amp;quot;frais sur frais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Confrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Loulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Caré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31èmes Rencontres de l'AUGC, E.N.S. Cachan, 29 au 31 mai 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Cachan, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00951540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durabilité de l'assemblage mixte bois-béton collé sous chargement hydrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisa Loulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Caré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes journées scientifiques du GDR 3544 " Sciences du bois ", 19-21/11/2013, Champs sur Marne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Champs sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assemblages collés bois-béton : comprendre pour faire durer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisa Loulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Caré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées ouvrages d'art 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00552185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling between chemical degradation and creep of concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.H. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Colina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Maou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCS 2006 - European Symposium on Service Life and Serviceability of Concrete Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00122453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical and mechanical description of leached concrete : experimental results and theoretical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.H. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Colina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concreep 7 - Creep, Shrinkage and Durability Mechanics of Concrete and other Quasi-Brittle Materials Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul de structures soumises à une charge mobile par la méthode des éléments finis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVe Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01646504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A no-tension model for granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European Conference on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01646510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7447,117 +7581,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the modeling of creep induced by damage in UD fibre-reinforced composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Loni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Stefanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00947866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7567,263 +7701,263 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Modelling of Ancient Textiles with a 2-layers Viscoelastic-Plastic Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Al Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhem Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Dallel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design and Modeling of Mechanical Systems - V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.251-259, 2023, Lecture Notes in Mechanical Engineering, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-14615-2_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmark Study Results: IFSTTAR, In: Diagnosis and Prognosis of AAR Affected Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rospars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Pierre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Toutlemonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Benchmark Study Results: IFSTTAR, In: Diagnosis and Prognosis of AAR Affected Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature, pp. 427-437, 2020, RILEM State-of-the-Art Reports, 978-3-030-44014-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-44014-5_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02990992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7833,114 +7967,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanique de l'endommagement. Théorie du premier gradient et application au béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. Ecole Nationale des Ponts et Chaussées, 1995. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00529378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId222"/>
+      <w:footerReference w:type="default" r:id="rId226"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8087,51 +8221,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05453790v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongpan Li" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Nedjar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Tao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijian Chen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2025.111829" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05573196v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Awada" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani May" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garz&#243;n-Alvarado" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ramtani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.70311" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601707v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud E.V.I. Amoakon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Lavoie-Hudon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gagnon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2026.107442" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05581996v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haorui Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunshun Zhang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2026.120265" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083731v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bouabdallah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Badji" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Belattar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.14680" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085530v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bourchy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Torrenti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.141446" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456636v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Delsaute" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Torrenti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Staquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-024-09668-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283779v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Houndonougbo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Divet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/constrmater3040026" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099575v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Al Ali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dallel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhem Ghorbel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.106115" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099573v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3710" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168221v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-023-02055-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663894v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ientile" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bianne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Schmidt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mezgeen Rasol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jbren.21.00098" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875149v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2022.104021" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365458v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Adelaide" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13183729" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350680v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2021.103748" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350714v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-021-02091-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303386v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjar Boumediene" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286519873963" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310874v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Malbois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lavaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rospars" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Divet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.02.142" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653147v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Baaser" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Neff" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-017-1518-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01344877v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.07.016" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01343384v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.07.012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F786L5DG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01320768v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.04.026" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01423620v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-016-1370-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01320776v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.03.026" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01188965v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2015.08.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01188964v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.02.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157328v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2013.09.009" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157329v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.08.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946120v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.05.022" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00923841v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kotelnikova-Weiler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Stefanou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2013.12.006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDFKW7V0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00811701v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2012.09.010" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00668051v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Le Roy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.1138" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/83C15E7237EF68515E49B845EE2A8AB8343DD31E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668020v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Hai Mai" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le-Corre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles For&#234;t" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2011.10.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00782039v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Truc Nguyen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12356-012-0031-2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00668026v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.1448" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/625C9BD5483BFB7EEA7B0B7ED1EEFAD85AD4D252/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00668049v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.04.007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141142v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2006.09.009" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363584v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vh Nguyen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Colina" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boulay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2007.02.013" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TH7MT0BR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363578v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Hung Nguyen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2007.9692961" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363585v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2007.02.012" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TCM5N4C-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119806v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Nguyen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121487v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Sab" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.10.003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644720v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu-Hieu Nguyen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duhamel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099577v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aili Abudushalamu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32519-9_23" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863814v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hart&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Argoul" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Delmarre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Devin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280032v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788471v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07746-3_26" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280075v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643351v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280012v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863845v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Awada" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14615-2_12" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184659v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno D. Regnicoli Benitez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Seignol" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649138v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Rifai" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gauzente" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Argoul" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120661v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Orcesi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/RISK200171" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188157v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Seignol" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Amar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125348v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lherminier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Huguet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Erlicher" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653577v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cecchi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147074v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giosu&#232; Boscato" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2749/nantes.2018.s6-29" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653467v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653431v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516933v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Martin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01022795v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Loulou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Car&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chataigner" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00951540v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Confr&#232;re" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00952909v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552185v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122453v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Maou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023075v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulay" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646504v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646510v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00947866v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Loni" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606030v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14615-2_29" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990992v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pierre Martin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toutlemonde" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44014-5_23" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00529378v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05453790v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongpan Li" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Nedjar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Tao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijian Chen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2025.111829" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05573196v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Awada" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani May" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garz&#243;n-Alvarado" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ramtani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.70311" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601707v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud E.V.I. Amoakon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Lavoie-Hudon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gagnon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2026.107442" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620338v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex-Anne Seguin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Belzile" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2026.113348" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05581996v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haorui Wang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunshun Zhang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2026.120265" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083731v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bouabdallah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Badji" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Belattar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.14680" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085530v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bourchy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Torrenti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.141446" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456636v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Delsaute" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Torrenti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Staquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-024-09668-6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283779v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Houndonougbo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Divet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/constrmater3040026" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099575v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Al Ali" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dallel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhem Ghorbel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.106115" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099573v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3710" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168221v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-023-02055-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875149v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2022.104021" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663894v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ientile" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bianne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Schmidt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mezgeen Rasol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jbren.21.00098" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365458v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Adelaide" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13183729" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350680v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2021.103748" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350714v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-021-02091-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303386v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjar Boumediene" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286519873963" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310874v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Malbois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lavaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rospars" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Divet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.02.142" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653147v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Baaser" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Martin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Neff" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-017-1518-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01344877v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.07.016" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01343384v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.07.012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F786L5DG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01320768v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.04.026" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01423620v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-016-1370-3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01320776v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.03.026" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01188965v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2015.08.003" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01188964v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.02.005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157328v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2013.09.009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157329v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.08.011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00923841v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kotelnikova-Weiler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Stefanou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2013.12.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDFKW7V0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00811701v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2012.09.010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946120v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.05.022" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668020v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Hai Mai" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le-Corre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles For&#234;t" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2011.10.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00782039v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Truc Nguyen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12356-012-0031-2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00668051v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Le Roy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.1138" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/83C15E7237EF68515E49B845EE2A8AB8343DD31E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00668026v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.1448" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/625C9BD5483BFB7EEA7B0B7ED1EEFAD85AD4D252/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00668049v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.04.007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141142v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2006.09.009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363584v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vh Nguyen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Colina" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boulay" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2007.02.013" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TH7MT0BR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363578v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Hung Nguyen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2007.9692961" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363585v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2007.02.012" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TCM5N4C-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119806v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Nguyen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121487v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Sab" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.10.003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644720v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu-Hieu Nguyen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duhamel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099577v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aili Abudushalamu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32519-9_23" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280075v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643351v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280012v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863845v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Awada" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Delmarre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Argoul" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hart&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Devin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14615-2_12" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863814v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280032v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788471v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07746-3_26" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184659v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno D. Regnicoli Benitez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Seignol" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649138v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Rifai" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gauzente" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Argoul" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120661v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Orcesi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/RISK200171" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188157v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Seignol" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Amar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125348v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lherminier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Huguet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Erlicher" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653467v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653431v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653577v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cecchi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147074v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giosu&#232; Boscato" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2749/nantes.2018.s6-29" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516933v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Martin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01022795v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Loulou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Car&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chataigner" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00951540v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Confr&#232;re" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00952909v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552185v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122453v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Maou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023075v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulay" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646504v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646510v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00947866v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Loni" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606030v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14615-2_29" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990992v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pierre Martin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toutlemonde" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44014-5_23" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00529378v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>