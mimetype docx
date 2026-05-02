--- v1 (2026-03-30)
+++ v2 (2026-05-02)
@@ -750,234 +750,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travail en Équipe et Partage Social des Émotions : Tensions Dialogiques d'une Représentation Sociale</w:t>
+                <w:t xml:space="preserve">Social representations and emotions: A psychosocial analysis of the social construction of knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumédine Bouriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Conférence Internationale sur les Représentations Sociales (CIRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Psychologie : Cognition, Comportement, Communication (LP3C), Université de Bretagne Occidentale, Jul 2025, Brest, France</w:t>
+              <w:t xml:space="preserve">Summer School ALLSH AMU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix Marseille Université, Sep 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05171695v1</w:t>
+                <w:t xml:space="preserve">hal-05506866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Representations as cognitive-emotional processes : an integrative approach proposal</w:t>
+                <w:t xml:space="preserve">Travail en Équipe et Partage Social des Émotions : Tensions Dialogiques d'une Représentation Sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumédine Bouriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Social Representations (ICSR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Psychologie: Cognition, Comportement, Communication (LP3C), Université de Bretagne Occidentale, Jul 2025, Brest, France</w:t>
+              <w:t xml:space="preserve">17e Conférence Internationale sur les Représentations Sociales (CIRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Psychologie : Cognition, Comportement, Communication (LP3C), Université de Bretagne Occidentale, Jul 2025, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05171692v1</w:t>
+                <w:t xml:space="preserve">hal-05171695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social representations and emotions: A psychosocial analysis of the social construction of knowledge</w:t>
+                <w:t xml:space="preserve">Social Representations as cognitive-emotional processes : an integrative approach proposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumédine Bouriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer School ALLSH AMU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aix Marseille Université, Sep 2025, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">17th International Conference on Social Representations (ICSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Psychologie: Cognition, Comportement, Communication (LP3C), Université de Bretagne Occidentale, Jul 2025, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05506866v1</w:t>
+                <w:t xml:space="preserve">hal-05171692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail en équipe et partage social des émotions : approche dialogique des représentations sociales</w:t>
               </w:r>
@@ -2696,51 +2696,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879803v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boum&#233;dine Bouriche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03831764v3" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693167v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.102.0193" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693186v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lumini&#355;a Iacob" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Gherasim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Iacob" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693191v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Galli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fasanelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Geka" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Iacob" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.087.0585" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01693523v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verg&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01694369v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207594.1996.19960818" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05171695v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05171692v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05506866v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04753189v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03825269v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01889262v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04493736v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Zoudji" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Labour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01693536v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01693558v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01693559v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01693563v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01693584v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01693582v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01693590v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01693592v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01693593v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01693596v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01693595v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04753123v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531798v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Merad Coliac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01693549v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jannes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01693497v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627987v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacquemoud V&#233;ronique" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879803v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boum&#233;dine Bouriche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03831764v3" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693167v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.102.0193" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693186v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lumini&#355;a Iacob" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Gherasim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Iacob" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693191v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Galli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fasanelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Geka" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Iacob" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.087.0585" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01693523v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verg&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01694369v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207594.1996.19960818" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05506866v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05171695v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05171692v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04753189v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03825269v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01889262v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04493736v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Zoudji" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Labour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01693536v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01693558v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01693559v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01693563v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01693584v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01693582v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01693590v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01693592v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01693593v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01693596v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01693595v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04753123v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531798v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Merad Coliac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01693549v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jannes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01693497v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627987v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacquemoud V&#233;ronique" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>