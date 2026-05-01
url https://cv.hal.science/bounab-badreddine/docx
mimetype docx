--- v0 (2026-03-24)
+++ v1 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Badreddine BOUNAB </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur d’Etudes en immunologie & bio-informatique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intranasal exposure to commensal bacterium Rothia mucilaginosa protects against influenza A virus infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Raquel Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Bounab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Mousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiviral Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 234, pp.106076. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.antiviral.2025.106076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual neutrophil subsets exacerbate or suppress inflammation in tuberculosis via IL-1β or PD-L1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Doz-Deblauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Bounab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia S Fahel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio C Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Science Alliance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (7), pp.e202402623. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26508/lsa.202402623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sterile Lung Inflammation Induced by Silica Exacerbates Mycobacterium tuberculosis Infection via STING-Dependent Type 2 Immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulayman Benmerzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Bounab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Biet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (9), pp.2649-2664.e5. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2019.04.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STING-dependent sensing of self-DNA drives silica-induced lung inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulayman Benmerzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Bounab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Duneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.5226. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-07425-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual neutrophil subsets accelerate or brake inflammation in tuberculosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Doz-Deblauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Bounab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Siveira Fahel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neutrophil 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Munich, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulatory neutrophils are a possible signature of granuloma formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Doz-Deblauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Bounab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Remot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Winter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique de la FéRI 2023 - FéRI Scientific Days 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, TOURS, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From tissue to subcellular level : imaging human precision-cut lung slices (PCLS) to gain insight into pandemic bacterial or viral infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Eymieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bull-Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Sizaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Maquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFNγ pathway is essential for the immunosuppressive activity of regulatory neutrophils.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Doz-Deblauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Bounab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Remot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique de la FéRI 2023 - FéRI Scientific Days 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération de Recherche en Infectiologie (FéRI), Jul 2023, TOURS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les neutrophiles régulateurs s’accumulent chez la souris formant des granulomes encapsulés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Doz-Deblauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Bounab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Remot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Winter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycodays 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologie, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId44"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Badreddine BOUNAB </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur d’Etudes en immunologie & bio-informatique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intranasal exposure to commensal bacterium Rothia mucilaginosa protects against influenza A virus infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Raquel Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Bounab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Mousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiviral Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 234, pp.106076. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.antiviral.2025.106076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual neutrophil subsets exacerbate or suppress inflammation in tuberculosis via IL-1β or PD-L1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Doz-Deblauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Bounab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia S Fahel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio C Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Science Alliance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (7), pp.e202402623. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26508/lsa.202402623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sterile Lung Inflammation Induced by Silica Exacerbates Mycobacterium tuberculosis Infection via STING-Dependent Type 2 Immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulayman Benmerzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Bounab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Biet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (9), pp.2649-2664.e5. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2019.04.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STING-dependent sensing of self-DNA drives silica-induced lung inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulayman Benmerzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Bounab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Duneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.5226. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-07425-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From tissue to subcellular level : imaging human precision-cut lung slices (PCLS) to gain insight into pandemic bacterial or viral infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Eymieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bull-Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Sizaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Maquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual neutrophil subsets accelerate or brake inflammation in tuberculosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Doz-Deblauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Bounab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Siveira Fahel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neutrophil 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Munich, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulatory neutrophils are a possible signature of granuloma formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Doz-Deblauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Bounab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Remot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Winter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique de la FéRI 2023 - FéRI Scientific Days 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, TOURS, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFNγ pathway is essential for the immunosuppressive activity of regulatory neutrophils.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Doz-Deblauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Bounab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Remot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique de la FéRI 2023 - FéRI Scientific Days 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération de Recherche en Infectiologie (FéRI), Jul 2023, TOURS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les neutrophiles régulateurs s’accumulent chez la souris formant des granulomes encapsulés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Doz-Deblauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Bounab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Remot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Winter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycodays 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologie, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId44"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295803v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Raquel Maia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gonzalez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Bounab" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Grassi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Mousset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2025.106076" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596372v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doz-Deblauwe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carreras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia S Fahel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio C Oliveira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202402623" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147129v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulayman Benmerzoug" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rose" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Biet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.04.110" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01975846v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Duneau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07425-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717343v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Siveira Fahel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Oliveira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171327v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Winter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167967v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Eymieux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bull-Maurer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pichon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sizaret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Maquart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171318v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paget" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752197v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295803v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Raquel Maia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gonzalez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Bounab" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Grassi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Mousset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2025.106076" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596372v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doz-Deblauwe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carreras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia S Fahel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio C Oliveira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202402623" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147129v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulayman Benmerzoug" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rose" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Biet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.04.110" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01975846v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Duneau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07425-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167967v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Eymieux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bull-Maurer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pichon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sizaret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Maquart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717343v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Siveira Fahel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Oliveira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171327v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Winter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171318v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paget" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752197v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>