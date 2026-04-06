--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -2573,416 +2573,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04219254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modeling of malaria transmission global dynamics: taking into account the immature stages of the vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ousmane Koutou</w:t>
+                <w:t xml:space="preserve">Mathematical model of mosquito populations dynamics with logistic growth in a periodic environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boureima Sangaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traoré Bakary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Boureima Sangaré</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traoré Sado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Difference Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Annals of the University of Craiova. Mathematics and Computer Science series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 45 (1), pp.86-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04219243v1</w:t>
+                <w:t xml:space="preserve">hal-04697962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A self-diffusion mathematical model to describe the toxin effect on the zooplankton-phytoplankton dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A reaction diffusion model to describe the toxin effect on the fish-plankton population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendkouni Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidou Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boureima Sangaré</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wendkouni Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Dynamics and Systems Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018, pp.1 - 15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2018/2037093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04697973v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reaction diffusion model to describe the toxin effect on the fish-plankton population</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hamidou Ouedraogo</w:t>
+                <w:t xml:space="preserve">Mathematical modeling of malaria transmission global dynamics: taking into account the immature stages of the vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousmane Koutou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traoré Bakary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boureima Sangaré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Difference Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04697968v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical model of mosquito populations dynamics with logistic growth in a periodic environment</w:t>
+                <w:t xml:space="preserve">A self-diffusion mathematical model to describe the toxin effect on the zooplankton-phytoplankton dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boureima Sangaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Traoré Sado</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidou Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendkouni Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the University of Craiova. Mathematics and Computer Science series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 45 (1), pp.86-102</w:t>
+              <w:t xml:space="preserve">Nonlinear Dynamics and Systems Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18, pp.392-408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04697962v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mathematical model of malaria transmission in a periodic environment</w:t>
               </w:r>
@@ -2994,51 +2994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traoré Bakary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boureima Sangaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traoré Sado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12, pp.400 - 432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3297,51 +3297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendkouni Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boureima Sangaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traoré Sado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> AMO- Advanced Modeling and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 18 (2), pp.197-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3825,51 +3825,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722759v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Kabor&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boureima Sangar&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakary Traor&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722760v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04679615v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Bliman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Savadogo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691249v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27690911.2024.2372581" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691251v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendkouni Ouedraogo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/3312472" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697965v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219239v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Bakari Diabat&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Koutou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40324-023-00330-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697976v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Ouedraogo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27658449.2021.2020399" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219236v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2022.10.017" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946761v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219238v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/msds-2022-0155" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219257v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40819-021-01188-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946725v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13662-021-03437-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219241v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691252v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Barro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sado Traor&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/msds-2020-0138" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219255v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2019.103081" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697975v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697971v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Bakari Diabate" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26637/MJM0804/0094" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697964v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7151/dmdico.1221" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697970v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697963v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11145/j.biomath.2019.10.037" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697969v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697961v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219254v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218339019500025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219243v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traor&#233; Bakary" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697973v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697968v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/2037093" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697962v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traor&#233; Sado" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219253v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17513758.2018.1468935" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219248v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691248v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/6754097" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697960v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697967v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04162698v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722758v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722759v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Kabor&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boureima Sangar&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakary Traor&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722760v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04679615v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Bliman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Savadogo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691249v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27690911.2024.2372581" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691251v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendkouni Ouedraogo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/3312472" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697965v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219239v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Bakari Diabat&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Koutou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40324-023-00330-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697976v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Ouedraogo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27658449.2021.2020399" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219236v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2022.10.017" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946761v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219238v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/msds-2022-0155" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219257v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40819-021-01188-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946725v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13662-021-03437-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219241v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691252v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Barro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sado Traor&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/msds-2020-0138" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219255v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2019.103081" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697975v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697971v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Bakari Diabate" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26637/MJM0804/0094" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697964v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7151/dmdico.1221" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697970v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697963v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11145/j.biomath.2019.10.037" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697969v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697961v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219254v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218339019500025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697962v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traor&#233; Bakary" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traor&#233; Sado" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697968v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/2037093" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219243v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697973v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219253v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17513758.2018.1468935" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219248v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691248v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/6754097" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697960v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697967v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04162698v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722758v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>