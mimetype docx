--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -66,77 +66,3160 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematical analysis of malaria transmission dynamics with impulsive release of wolbachia-infected male mosquitoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Kaboré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boureima Sangaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakary Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Advanced Mathematical Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematical model of mosquito population dynamics with constants and periodic releases of Wolbachia-infected males</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Kaboré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boureima Sangaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakary Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Mathematics in Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/27690911.2024.2372581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A complex dynamic of an eco-epidemiological mathematical model with migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assane Savadogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boureima Sangaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendkouni Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Abstract and Applied Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024, pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2024/3312472⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal control analysis of a COVID-19 and Tuberculosis (TB) co-infection model with an imperfect vaccine for COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abou Bakari Diabaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boureima Sangaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousmane Koutou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SeMA Journal: Boletin de la Sociedad Española de Matemática Aplicada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40324-023-00330-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A mathematical analysis of prey-predator population dynamics in the presence of an SIS infectious disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assane Savadogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boureima Sangaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidou Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research in Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (1), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/27658449.2021.2020399⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematical analysis of the impact of the media coverage in mitigating the outbreak of COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousmane Koutou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abou Bakari Diabaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boureima Sangaré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 205, pp.600 - 618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2022.10.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A mathematical analysis of prey-predator population dynamics in the presence of an SIS infectious disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assane Savadogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boureima Sangaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidou Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal for research in mathematics education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/27658449.2021.2020399⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematical modeling of the dynamics of vector-borne diseases transmitted by mosquitoes : taking into account aquatic stages and gonotrophic cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abou Bakari Diabaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boureima Sangaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousmane Koutou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nonautonomous dynamical systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.205 - 236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/msds-2022-0155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A temperature-dependent mathematical model of malaria transmission with stage-structured mosquito population dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakary Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Barro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boureima Sangaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sado Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nonautonomous dynamical systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (1), pp.267-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/msds-2020-0138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of schistosomiasis global dynamics with general incidence functions and two delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousmane Koutou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakary Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boureima Sangaré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Applied and Computational Mathematics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40819-021-01188-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A mathematical analysis of Hopf-bifurcation in a prey-predator model with nonlinear functional response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assane Savadogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boureima Sangaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidou Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Difference Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13662-021-03437-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A mathematical analysis of Hopf-bifurcation in a prey-predator model with nonlinear functional response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assane Savadogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boureima Sangaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidou Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Difference Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13662-021-03437-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A mathematical model of malaria transmission dynamics with general incidence function and maturation delay in a periodic environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakary Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousmane Koutou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boureima Sangaré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Letters in Biomathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (1), pp.37-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A global mathematical model of malaria transmission dynamics with structured mosquito population and temperature variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakary Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousmane Koutou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boureima Sangaré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nonrwa.2019.103081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematical analysis of a fish-plankton eco-epidemiological system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assane Savadogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boureima Sangaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidou Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendkouni Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nonlinear Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (1), pp.237-261</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematical analysis of mosquito population global dynamics using delayed-logistic growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousmane Koutou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boureima Sangaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abou Bakari Diabate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Malaya Journal of Matematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (4), pp.1898-1905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26637/MJM0804/0094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal control of malaria transmission dynamics combining some usual strategies and an imperfect vaccine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousmane Koutou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boureima Sangaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakary Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discussiones Mathematicae. Differential Inclusions, Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (1), pp.33-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7151/dmdico.1221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematical analysis of toxin-phytoplankton-fish model with self-diffusion and cross-diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidou Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendkouni Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boureima Sangaré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BIOMATH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (2), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11145/j.biomath.2019.10.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bifurcation and stability analysis in complex cross diffusion mathematical model of phytoplankton-fish dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidou Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendkouni Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boureima Sangaré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (3), pp.1-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A mathematical model with a trophic chain predation based on the ODEs to describe fish and plankton dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidou Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendkouni Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boureima Sangaré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of the University of Craiova. Mathematics and Computer Science series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 46 (1), pp.164-177</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global dynamics of a seasonal mathematical model of schistosomiasis transmission with general incidence function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakary Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousmane Koutou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boureima Sangaré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biological Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27, pp.19 - 49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/s0218339019500025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematical modeling of malaria transmission global dynamics: taking into account the immature stages of the vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousmane Koutou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traoré Bakary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boureima Sangaré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Difference Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A self-diffusion mathematical model to describe the toxin effect on the zooplankton-phytoplankton dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boureima Sangaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidou Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendkouni Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nonlinear Dynamics and Systems Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18, pp.392-408</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A reaction diffusion model to describe the toxin effect on the fish-plankton population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendkouni Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidou Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boureima Sangaré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018, pp.1 - 15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2018/2037093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematical model of mosquito populations dynamics with logistic growth in a periodic environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boureima Sangaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traoré Bakary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traoré Sado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of the University of Craiova. Mathematics and Computer Science series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 45 (1), pp.86-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A mathematical model of malaria transmission in a periodic environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traoré Bakary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boureima Sangaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traoré Sado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biological Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.400 - 432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17513758.2018.1468935⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematical model of malaria transmission dynamics with distributed delay and a wide class of nonlinear incidence rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousmane Koutou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakary Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boureima Sangaré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cogent Mathematics &amp; Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Mathematical Model of Malaria Transmission with Structured Vector Population and Seasonality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakary Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boureima Sangaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sado Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2017/6754097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A mathematical study of cannibalism in the fish-plankton model by taking into account the catching effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendkouni Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boureima Sangaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traoré Sado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> AMO- Advanced Modeling and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 18 (2), pp.197-216</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some mathematical problems arising in biological models: a predator-prey model fish-plankton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boureima Sangaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendkouni Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sado Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Mathematics &amp; Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical modeling of malaria transmission global dynamics: taking into account the release of Wolbachia-infected male</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Kaboré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -162,73 +3245,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bakary Traoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Backward bifurcation and sensitivity analysis of a malaria transmission dynamics model taking into account the role of male mosquitoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boureima Sangaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -254,87 +3337,87 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bakary Traoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework for the modelling and the analysis of epidemiological spread in commuting populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Bliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boureima Sangaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -342,3140 +3425,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assane Savadogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679615v1</w:t>
-              </w:r>
-[...3081 lines deleted...]
-                <w:t xml:space="preserve">hal-04697967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3825,51 +3825,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722759v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Kabor&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boureima Sangar&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakary Traor&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722760v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04679615v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Bliman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Savadogo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691249v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27690911.2024.2372581" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691251v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendkouni Ouedraogo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/3312472" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697965v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219239v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Bakari Diabat&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Koutou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40324-023-00330-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697976v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Ouedraogo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27658449.2021.2020399" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219236v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2022.10.017" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946761v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219238v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/msds-2022-0155" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219257v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40819-021-01188-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946725v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13662-021-03437-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219241v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691252v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Barro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sado Traor&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/msds-2020-0138" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219255v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2019.103081" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697975v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697971v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Bakari Diabate" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26637/MJM0804/0094" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697964v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7151/dmdico.1221" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697970v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697963v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11145/j.biomath.2019.10.037" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697969v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697961v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219254v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218339019500025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697962v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traor&#233; Bakary" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traor&#233; Sado" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697968v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/2037093" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219243v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697973v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219253v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17513758.2018.1468935" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219248v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691248v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/6754097" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697960v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697967v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04162698v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722758v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697965v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Kabor&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boureima Sangar&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakary Traor&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691249v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27690911.2024.2372581" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691251v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Savadogo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendkouni Ouedraogo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/3312472" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219239v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Bakari Diabat&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Koutou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40324-023-00330-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697976v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Ouedraogo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27658449.2021.2020399" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219236v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2022.10.017" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946761v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219238v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/msds-2022-0155" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691252v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Barro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sado Traor&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/msds-2020-0138" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219257v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40819-021-01188-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946725v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13662-021-03437-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219241v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697970v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219255v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2019.103081" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697975v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697971v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Bakari Diabate" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26637/MJM0804/0094" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697964v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7151/dmdico.1221" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697963v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11145/j.biomath.2019.10.037" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697969v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697961v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219254v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218339019500025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219243v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traor&#233; Bakary" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697973v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697968v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/2037093" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697962v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traor&#233; Sado" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219253v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17513758.2018.1468935" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219248v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691248v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/6754097" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697960v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697967v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722759v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722760v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04679615v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Bliman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04162698v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722758v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>