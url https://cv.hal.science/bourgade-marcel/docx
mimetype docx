--- v0 (2026-03-12)
+++ v1 (2026-04-02)
@@ -249,160 +249,160 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sphaerodactyls endemic to South Eastern of Martinique and geological history of the Eastern Caribbean</w:t>
+                <w:t xml:space="preserve">History of Squamate Lizard Dactyloidae from the Eastern Caribbean, Origins of Anolis from Martinique, Zanndoli Matinik (Dactyloa roquet)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Bourgade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 978-0-244-16758-5</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02471523v1</w:t>
+                <w:t xml:space="preserve">hal-02469738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">History of Squamate Lizard Dactyloidae from the Eastern Caribbean, Origins of Anolis from Martinique, Zanndoli Matinik (Dactyloa roquet)</w:t>
+                <w:t xml:space="preserve">Sphaerodactyls endemic to South Eastern of Martinique and geological history of the Eastern Caribbean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Bourgade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lulu Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-0-244-16758-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02469738v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note herpétologique relative au contexte martiniquais pour la conservation de l' Iguana delicatissima menacé et la Gwanakaéra des Kalinas</w:t>
               </w:r>
@@ -1801,159 +1801,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03214576v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence in the South-East of Martinique of a species of freshwater turtle with similarities to the Trachemys stejnegeri</w:t>
+                <w:t xml:space="preserve">Les Lepidochelys (Chelonii, Cheloniidae), Tortue de Kemp L. kempii (Garman, 1880), et Tortue Olivâtre L. olivacea (Eschscholtz, 1829) naturellement dans les eaux martiniquaises de la Caraïbe orientale, et des côtes Atlantique d'Amérique Centrale et du Sud proches du Golfe du Mexique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Bourgade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] PARC NATUREL RÉGIONAL DE MARTINIQUE. 2021</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] PARC NATUREL RÉGIONAL DE MARTINIQUE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03207177v1</w:t>
+                <w:t xml:space="preserve">hal-03214735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Lepidochelys (Chelonii, Cheloniidae), Tortue de Kemp L. kempii (Garman, 1880), et Tortue Olivâtre L. olivacea (Eschscholtz, 1829) naturellement dans les eaux martiniquaises de la Caraïbe orientale, et des côtes Atlantique d'Amérique Centrale et du Sud proches du Golfe du Mexique.</w:t>
+                <w:t xml:space="preserve">Evidence in the South-East of Martinique of a species of freshwater turtle with similarities to the Trachemys stejnegeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Bourgade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] PARC NATUREL RÉGIONAL DE MARTINIQUE. 2021</w:t>
+              <w:t xml:space="preserve">[Research Report] PARC NATUREL RÉGIONAL DE MARTINIQUE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03214735v1</w:t>
+                <w:t xml:space="preserve">hal-03207177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration of the presence of the Kemp's turtle, or Ridley's turtle Lepidochelys kempii in the Caribbean waters of Martinique</w:t>
               </w:r>
@@ -2095,51 +2095,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4C0DB002"/>
+    <w:nsid w:val="B9ABEBD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2326,51 +2326,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bourgade-marcel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473831v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bourgade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471523v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lulu.com/shop/marcel-bourgade/sphaerodactyls-endemic-to-south-eastern-of-martinique-and-geological-history-of-the-eastern-caribbean/ebook/product-24023040.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469738v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472119v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671987v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Saffache" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Joseph" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Serlan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453673v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124376v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994952v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0241000#sec001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461901v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132127v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992276v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992341v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663441v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682394v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663227v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659934v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661579v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464050v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215001v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Venumiere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Louis-Jean" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle B&#233;ranger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Jacquelin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104394v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214576v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207177v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214735v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207172v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bourgade-marcel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473831v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bourgade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469738v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471523v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lulu.com/shop/marcel-bourgade/sphaerodactyls-endemic-to-south-eastern-of-martinique-and-geological-history-of-the-eastern-caribbean/ebook/product-24023040.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472119v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671987v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Saffache" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Joseph" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Serlan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453673v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124376v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994952v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0241000#sec001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461901v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132127v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992276v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992341v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663441v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682394v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663227v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659934v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661579v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464050v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215001v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Venumiere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Louis-Jean" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle B&#233;ranger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Jacquelin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104394v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214576v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214735v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207177v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207172v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>