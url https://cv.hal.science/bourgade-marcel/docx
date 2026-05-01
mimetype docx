--- v1 (2026-04-02)
+++ v2 (2026-05-01)
@@ -249,160 +249,160 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">History of Squamate Lizard Dactyloidae from the Eastern Caribbean, Origins of Anolis from Martinique, Zanndoli Matinik (Dactyloa roquet)</w:t>
+                <w:t xml:space="preserve">Sphaerodactyls endemic to South Eastern of Martinique and geological history of the Eastern Caribbean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Bourgade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lulu Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-0-244-16758-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02469738v1</w:t>
+                <w:t xml:space="preserve">hal-02471523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sphaerodactyls endemic to South Eastern of Martinique and geological history of the Eastern Caribbean</w:t>
+                <w:t xml:space="preserve">History of Squamate Lizard Dactyloidae from the Eastern Caribbean, Origins of Anolis from Martinique, Zanndoli Matinik (Dactyloa roquet)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Bourgade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lulu Press</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02471523v1</w:t>
+                <w:t xml:space="preserve">hal-02469738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note herpétologique relative au contexte martiniquais pour la conservation de l' Iguana delicatissima menacé et la Gwanakaéra des Kalinas</w:t>
               </w:r>
@@ -945,535 +945,535 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05461901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urva auropunctata (Hodgson, 1836) ESPECE EXOTIQUE ENVAHISSANTE EN MARTINIQUE IMPACT SUR LA BIODIVERSITE DE L’ INTRODUCTION INTENTIONNELLE DE LA PETITE MANGOUSTE D’INDE DANS LA CARAÏBE, EN JAMAÏQUE DEPUIS 1870 !</w:t>
+                <w:t xml:space="preserve">HISTORY OF THE ENDEMIC TURTLES OF THE CARIBBEAN Testudinidae present in Martinique Chelinoid Land Turtles and Trachemy Marsh Turtles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Bourgade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05132127v1</w:t>
+                <w:t xml:space="preserve">hal-04992341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire des tortues endémiques de la Caraïbe, Testudinidae présente en Martinique</w:t>
+                <w:t xml:space="preserve">Urva auropunctata (Hodgson, 1836) ESPECE EXOTIQUE ENVAHISSANTE EN MARTINIQUE IMPACT SUR LA BIODIVERSITE DE L’ INTRODUCTION INTENTIONNELLE DE LA PETITE MANGOUSTE D’INDE DANS LA CARAÏBE, EN JAMAÏQUE DEPUIS 1870 !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Bourgade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04992276v1</w:t>
+                <w:t xml:space="preserve">hal-05132127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HISTORY OF THE ENDEMIC TURTLES OF THE CARIBBEAN Testudinidae present in Martinique Chelinoid Land Turtles and Trachemy Marsh Turtles</w:t>
+                <w:t xml:space="preserve">Histoire des tortues endémiques de la Caraïbe, Testudinidae présente en Martinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Bourgade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04992341v1</w:t>
+                <w:t xml:space="preserve">hal-04992276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire des Bothrops B. lanceolatus (Lacepède, 1789) B. caribbaeus (Garman, 1887) Trigonocéphales Endémiques de la Caraïbe Orientale</w:t>
+                <w:t xml:space="preserve">HISTORY OF CARIBBEAN ENDEMIC IGUANAS From Chicxulub to the present day</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Bourgade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663441v1</w:t>
+                <w:t xml:space="preserve">hal-04659934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présence d'Evania appendigaster (Linné, 1758) à Trinité Martinique (Hymenoptera, Evaniidae)</w:t>
+                <w:t xml:space="preserve">Mannikou Matinik History of the Opossum “Manicou Caraibarum” (Plumier, 1690) Didelphis marsupialis insularis (Linnaeus, 1758)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Bourgade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682394v1</w:t>
+                <w:t xml:space="preserve">hal-04661579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">History of Hylode Eleutherodactylus johnstonei (Barbour, 1914) Origin and Dispersion of the Endemic Species of the Eastern Caribbean</w:t>
+                <w:t xml:space="preserve">Histoire des Bothrops B. lanceolatus (Lacepède, 1789) B. caribbaeus (Garman, 1887) Trigonocéphales Endémiques de la Caraïbe Orientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Bourgade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663227v1</w:t>
+                <w:t xml:space="preserve">hal-04663441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HISTORY OF CARIBBEAN ENDEMIC IGUANAS From Chicxulub to the present day</w:t>
+                <w:t xml:space="preserve">Présence d'Evania appendigaster (Linné, 1758) à Trinité Martinique (Hymenoptera, Evaniidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Bourgade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659934v1</w:t>
+                <w:t xml:space="preserve">hal-04682394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mannikou Matinik History of the Opossum “Manicou Caraibarum” (Plumier, 1690) Didelphis marsupialis insularis (Linnaeus, 1758)</w:t>
+                <w:t xml:space="preserve">History of Hylode Eleutherodactylus johnstonei (Barbour, 1914) Origin and Dispersion of the Endemic Species of the Eastern Caribbean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Bourgade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661579v1</w:t>
+                <w:t xml:space="preserve">hal-04663227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire des Squamates Lézards Dactyloidae de la Caraïbe orientale Origines de l'Anolis de Martinique, Zanndoli Matinik (Dactyloa roquet)</w:t>
               </w:r>
@@ -1735,225 +1735,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05104394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Lepidochelys (Chelonii, Cheloniidae), Tortue de Kemp L. kempii (Garman, 1880), et Tortue Olivâtre L. olivacea (Eschscholtz, 1829) naturellement dans les eaux martiniquaises de la Caraïbe orientale, et des côtes Atlantique d'Amérique Centrale et du Sud proches du Golfe du Mexique</w:t>
+                <w:t xml:space="preserve">Evidence in the South-East of Martinique of a species of freshwater turtle with similarities to the Trachemys stejnegeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Bourgade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] PARC NATUREL RÉGIONAL DE MARTINIQUE. 2021</w:t>
+              <w:t xml:space="preserve">[Research Report] PARC NATUREL RÉGIONAL DE MARTINIQUE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03214576v2</w:t>
+                <w:t xml:space="preserve">hal-03207177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Lepidochelys (Chelonii, Cheloniidae), Tortue de Kemp L. kempii (Garman, 1880), et Tortue Olivâtre L. olivacea (Eschscholtz, 1829) naturellement dans les eaux martiniquaises de la Caraïbe orientale, et des côtes Atlantique d'Amérique Centrale et du Sud proches du Golfe du Mexique.</w:t>
+                <w:t xml:space="preserve">Les Lepidochelys (Chelonii, Cheloniidae), Tortue de Kemp L. kempii (Garman, 1880), et Tortue Olivâtre L. olivacea (Eschscholtz, 1829) naturellement dans les eaux martiniquaises de la Caraïbe orientale, et des côtes Atlantique d'Amérique Centrale et du Sud proches du Golfe du Mexique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Bourgade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] PARC NATUREL RÉGIONAL DE MARTINIQUE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03214735v1</w:t>
+                <w:t xml:space="preserve">hal-03214576v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence in the South-East of Martinique of a species of freshwater turtle with similarities to the Trachemys stejnegeri</w:t>
+                <w:t xml:space="preserve">Les Lepidochelys (Chelonii, Cheloniidae), Tortue de Kemp L. kempii (Garman, 1880), et Tortue Olivâtre L. olivacea (Eschscholtz, 1829) naturellement dans les eaux martiniquaises de la Caraïbe orientale, et des côtes Atlantique d'Amérique Centrale et du Sud proches du Golfe du Mexique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Bourgade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] PARC NATUREL RÉGIONAL DE MARTINIQUE. 2021</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] PARC NATUREL RÉGIONAL DE MARTINIQUE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03207177v1</w:t>
+                <w:t xml:space="preserve">hal-03214735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration of the presence of the Kemp's turtle, or Ridley's turtle Lepidochelys kempii in the Caribbean waters of Martinique</w:t>
               </w:r>
@@ -2095,51 +2095,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B9ABEBD5"/>
+    <w:nsid w:val="0F031397"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2326,51 +2326,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bourgade-marcel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473831v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bourgade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469738v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471523v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lulu.com/shop/marcel-bourgade/sphaerodactyls-endemic-to-south-eastern-of-martinique-and-geological-history-of-the-eastern-caribbean/ebook/product-24023040.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472119v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671987v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Saffache" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Joseph" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Serlan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453673v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124376v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994952v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0241000#sec001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461901v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132127v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992276v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992341v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663441v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682394v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663227v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659934v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661579v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464050v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215001v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Venumiere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Louis-Jean" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle B&#233;ranger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Jacquelin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104394v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214576v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214735v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207177v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207172v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bourgade-marcel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473831v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bourgade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471523v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lulu.com/shop/marcel-bourgade/sphaerodactyls-endemic-to-south-eastern-of-martinique-and-geological-history-of-the-eastern-caribbean/ebook/product-24023040.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469738v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472119v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671987v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Saffache" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Joseph" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Serlan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453673v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124376v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994952v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0241000#sec001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461901v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992341v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132127v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992276v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659934v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661579v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663441v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682394v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663227v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464050v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215001v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Venumiere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Louis-Jean" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle B&#233;ranger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Jacquelin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104394v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207177v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214576v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214735v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207172v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>