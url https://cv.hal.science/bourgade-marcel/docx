--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -1131,155 +1131,155 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04992276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HISTORY OF CARIBBEAN ENDEMIC IGUANAS From Chicxulub to the present day</w:t>
+                <w:t xml:space="preserve">Mannikou Matinik History of the Opossum “Manicou Caraibarum” (Plumier, 1690) Didelphis marsupialis insularis (Linnaeus, 1758)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Bourgade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659934v1</w:t>
+                <w:t xml:space="preserve">hal-04661579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mannikou Matinik History of the Opossum “Manicou Caraibarum” (Plumier, 1690) Didelphis marsupialis insularis (Linnaeus, 1758)</w:t>
+                <w:t xml:space="preserve">HISTORY OF CARIBBEAN ENDEMIC IGUANAS From Chicxulub to the present day</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Bourgade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661579v1</w:t>
+                <w:t xml:space="preserve">hal-04659934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire des Bothrops B. lanceolatus (Lacepède, 1789) B. caribbaeus (Garman, 1887) Trigonocéphales Endémiques de la Caraïbe Orientale</w:t>
               </w:r>
@@ -1735,159 +1735,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05104394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence in the South-East of Martinique of a species of freshwater turtle with similarities to the Trachemys stejnegeri</w:t>
+                <w:t xml:space="preserve">Les Lepidochelys (Chelonii, Cheloniidae), Tortue de Kemp L. kempii (Garman, 1880), et Tortue Olivâtre L. olivacea (Eschscholtz, 1829) naturellement dans les eaux martiniquaises de la Caraïbe orientale, et des côtes Atlantique d'Amérique Centrale et du Sud proches du Golfe du Mexique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Bourgade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] PARC NATUREL RÉGIONAL DE MARTINIQUE. 2021</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] PARC NATUREL RÉGIONAL DE MARTINIQUE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03207177v1</w:t>
+                <w:t xml:space="preserve">hal-03214576v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Lepidochelys (Chelonii, Cheloniidae), Tortue de Kemp L. kempii (Garman, 1880), et Tortue Olivâtre L. olivacea (Eschscholtz, 1829) naturellement dans les eaux martiniquaises de la Caraïbe orientale, et des côtes Atlantique d'Amérique Centrale et du Sud proches du Golfe du Mexique</w:t>
+                <w:t xml:space="preserve">Evidence in the South-East of Martinique of a species of freshwater turtle with similarities to the Trachemys stejnegeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Bourgade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] PARC NATUREL RÉGIONAL DE MARTINIQUE. 2021</w:t>
+              <w:t xml:space="preserve">[Research Report] PARC NATUREL RÉGIONAL DE MARTINIQUE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03214576v2</w:t>
+                <w:t xml:space="preserve">hal-03207177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Lepidochelys (Chelonii, Cheloniidae), Tortue de Kemp L. kempii (Garman, 1880), et Tortue Olivâtre L. olivacea (Eschscholtz, 1829) naturellement dans les eaux martiniquaises de la Caraïbe orientale, et des côtes Atlantique d'Amérique Centrale et du Sud proches du Golfe du Mexique.</w:t>
               </w:r>
@@ -2095,51 +2095,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F031397"/>
+    <w:nsid w:val="FD75EFED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2326,51 +2326,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bourgade-marcel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473831v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bourgade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471523v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lulu.com/shop/marcel-bourgade/sphaerodactyls-endemic-to-south-eastern-of-martinique-and-geological-history-of-the-eastern-caribbean/ebook/product-24023040.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469738v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472119v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671987v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Saffache" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Joseph" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Serlan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453673v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124376v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994952v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0241000#sec001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461901v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992341v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132127v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992276v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659934v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661579v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663441v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682394v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663227v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464050v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215001v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Venumiere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Louis-Jean" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle B&#233;ranger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Jacquelin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104394v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207177v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214576v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214735v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207172v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bourgade-marcel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473831v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bourgade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471523v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lulu.com/shop/marcel-bourgade/sphaerodactyls-endemic-to-south-eastern-of-martinique-and-geological-history-of-the-eastern-caribbean/ebook/product-24023040.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469738v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472119v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671987v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Saffache" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Joseph" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Serlan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453673v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124376v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994952v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0241000#sec001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461901v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992341v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132127v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992276v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661579v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659934v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663441v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682394v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663227v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464050v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215001v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Venumiere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Louis-Jean" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle B&#233;ranger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Jacquelin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104394v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214576v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207177v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214735v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207172v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>