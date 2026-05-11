--- v0 (2026-03-19)
+++ v1 (2026-05-11)
@@ -132,2140 +132,2244 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservación neoliberal de la naturaleza en la Patagonia chilena: explorando nuevas modalidades ecoextractivistas y tensiones hidrosociales</w:t>
+                <w:t xml:space="preserve">Evaluating aesthetic preferences of Patagonian glacier landscape and perspectives for mountain tourism development in climate change context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esteban Ortiz Robles</w:t>
+                <w:t xml:space="preserve">Juan Herrera-Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robinson Torres Salinas</w:t>
+                <w:t xml:space="preserve">Fabien Bourlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Salazar-Burrows</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Bourlon</w:t>
+                <w:t xml:space="preserve">Pablo Iribarren-Anacona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Estudios Sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7440/res91.2025.08⟩</w:t>
+              <w:t xml:space="preserve">Journal of Outdoor Recreation and Tourism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 54, pp.101049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jort.2026.101049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05017917v1</w:t>
+                <w:t xml:space="preserve">hal-05597426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoreo participativo del glaciar Exploradores (46°S): oportunidades y desafíos para el desarrollo del Turismo Científico en glaciares de la Patagonia chilena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bourlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Cole</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Bourlon</w:t>
+                <w:t xml:space="preserve">Pablo Iribarren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inigo Irarrazaval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Rosa dos Ventos - Turismo e Hospitalidade</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (2), pp.e170206. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18226/21789061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05330672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ciencia y movilidades para el desarrollo turístico en la Patagonia chilena</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avanzando en el reconocimento y la conceptualización del Turismo Científico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bourlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bregolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Mao</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">François de Grandpré</w:t>
+                <w:t xml:space="preserve">Laura Rudzewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Rosa dos Ventos - Turismo e Hospitalidade</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18226/21789061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18226/21789061⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05330599v1</w:t>
+                <w:t xml:space="preserve">hal-05330584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avanzando en el reconocimento y la conceptualización del Turismo Científico</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Ciencia y movilidades para el desarrollo turístico en la Patagonia chilena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bourlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Vialette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Szmulewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Bregolin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Rudzewicz</w:t>
+                <w:t xml:space="preserve">François de Grandpré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Rosa dos Ventos - Turismo e Hospitalidade</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18226/21789061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05330584v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05330599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilizing Global Change Science for Effective Multi-Actor Governance in the Laguna San Rafael and Guayaneco Biosphere Reserve</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conservación neoliberal de la naturaleza en la Patagonia chilena: explorando nuevas modalidades ecoextractivistas y tensiones hidrosociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Ortiz Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace Gale</w:t>
+                <w:t xml:space="preserve">Robinson Torres Salinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés Adiego</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Alejandro Salazar-Burrows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bourlon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Salazar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/land13111739⟩</w:t>
+              <w:t xml:space="preserve">Revista de Estudios Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 91, pp.141-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7440/res91.2025.08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017879v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tourism Development Forms: A sociological approach to the management of nature-based destinations. The case of Aysén, Chilean Patagonia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mobilizing Global Change Science for Effective Multi-Actor Governance in the Laguna San Rafael and Guayaneco Biosphere Reserve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trace Gale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Adiego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bourlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Robinson Torres</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Salazar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07053436.2023.2184020⟩</w:t>
+              <w:t xml:space="preserve">Land</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, MDPI, 13 (11), pp.1739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/land13111739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04109204v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grounding Sustainable Tourism in Science—A Geographic Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Tourism Development Forms: A sociological approach to the management of nature-based destinations. The case of Aysén, Chilean Patagonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bourlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Salazar</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robinson Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su13137455⟩</w:t>
+              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46 (1), pp.67-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07053436.2023.2184020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03359165v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04109204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tourisme scientifique dans les Alpes françaises : un laboratoire pour la médiation scientifique et la recherche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Scientific Tourism in the French Alps: A Laboratory for Scientific Mediation and Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Vialette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bourlon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 109 (2), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rga.9189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rga.9337⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03407608v1</w:t>
+                <w:t xml:space="preserve">hal-03420453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific Tourism in the French Alps: A Laboratory for Scientific Mediation and Research</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Le tourisme scientifique dans les Alpes françaises : un laboratoire pour la médiation scientifique et la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Vialette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bourlon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 109 (2), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rga.9337⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rga.9189⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03420453v1</w:t>
+                <w:t xml:space="preserve">halshs-03407608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Destinos turisticos de naturaleza en un contexto de crisis sanitaria global. Persectivas de actores, oportunidades y desafios, el caso de la region de Aysen, Chile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Grounding Sustainable Tourism in Science—A Geographic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bourlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trace Gale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Adiego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Álvarez-Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Salazar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion Turistica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (13), pp.7455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su13137455⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4206/gest.tur.2020.n33-04⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03095889v1</w:t>
+                <w:t xml:space="preserve">halshs-03359165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel tourisme pour les confins de nature dans un monde en crise ? Perspectives depuis la Patagonie chilienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bourlon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Le tourisme avant et après la COVID-19, 40 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03041502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ciencia como recurso para el desarrollo turístico sostenible de los Archipiélagos Patagónicos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bourlon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PASOS : Revista de Turismo y Patrimonio Cultural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18 (5), pp.795-810. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25145/j.pasos.2020.18.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03041424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EL TURISMO CIENTÍFICO Y SU INFLUENCIA EN LA COMUNIDAD LOCAL: EL ESTUDIO DE CASO DE LA RED DE TURISMO CIENTÍFICO EN AYSÉN, CHILE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Destinos turisticos de naturaleza en un contexto de crisis sanitaria global. Persectivas de actores, oportunidades y desafios, el caso de la region de Aysen, Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bourlon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mario Antonio Moreno Escobedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TURyDES</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gestion Turistica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33, pp.63-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4206/gest.tur.2020.n33-04⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02162504v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03095889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMPTE RENDU DE THESE : Dynamiques territoriales des confins touristiques de nature, une lecture par les formes de développement en Patagonie chilienne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">EL TURISMO CIENTÍFICO Y SU INFLUENCIA EN LA COMUNIDAD LOCAL: EL ESTUDIO DE CASO DE LA RED DE TURISMO CIENTÍFICO EN AYSÉN, CHILE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Bórquez Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bourlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Antonio Moreno Escobedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature et récréation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">TURyDES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01954697v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02162504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bio-geografía de Douglas Tompkins, una mirada comprensiva de la conservación privada en la Patagonia chilena</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">COMPTE RENDU DE THESE : Dynamiques territoriales des confins touristiques de nature, une lecture par les formes de développement en Patagonie chilienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bourlon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Aysenología</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 4, pp.86-98</w:t>
+              <w:t xml:space="preserve">Nature et récréation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01954626v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Utopie ou le Tourisme !!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bourlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études Caribéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Tourismes, Voyages, Utopies, 37/38, https://journals.openedition.org/etudescaribeennes/11312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tourisme scientifique, un après-tourisme en Patagonie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bourlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Inostroza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études Caribéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.37-38. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudescaribeennes.11169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01803135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La géographie esthétique de Douglas Tompkins, une utopie éco-philanthropique en</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La bio-geografía de Douglas Tompkins, una mirada comprensiva de la conservación privada en la Patagonia chilena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bourlon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études Caribéennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Revista de Aysenología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.86-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954633v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Utopie n'existe pas en Patagonie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La géographie esthétique de Douglas Tompkins, une utopie éco-philanthropique en</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bourlon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'autre voie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, La croisée des routes, 11</w:t>
+              <w:t xml:space="preserve">Études Caribéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01234660v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El turismo científico en Aysén: un modelo de valorización territorial basado en el patrimonio y actores locales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L'Utopie n'existe pas en Patagonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bourlon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mauricio Osorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociedad Hoy, Universidad de Concepción</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 20 (1), pp.55-76</w:t>
+              <w:t xml:space="preserve">L'autre voie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, La croisée des routes, 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00806783v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01234660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Las Formas del turismo científico en Aysén, Chile, Gestion Turistica</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">El turismo científico en Aysén: un modelo de valorización territorial basado en el patrimonio y actores locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bourlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Osorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion Turistica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 15, pp.74-98</w:t>
+              <w:t xml:space="preserve">Sociedad Hoy, Universidad de Concepción</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (1), pp.55-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00695249v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Las Formas del turismo científico en Aysén, Chile, Gestion Turistica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bourlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestion Turistica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15, pp.74-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00695249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le tourisme scientifique : un essai de définition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bourlon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Tourisme et Patrimoine mondial, 30 (2), pp.94-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01233025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2275,521 +2379,521 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scientific tourism for local development in mountainous areas of chilean patagonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bourlon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième Université Internationale d'hiver</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LabEx ITEM, Jan 2016, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scientific tourism, a tool for tourism development in Patagonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bourlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robinson Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nde université d'hiver du Labex ITEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labex ITEM, Jan 2016, Autrans France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generando un proceso de Certificación para el Turismo Científico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bourlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Quezada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANALES DEL 6° CONGRESO, Sociedad de Investigadores en Turismo de Chile Explorando las relaciones entre Turismo y Ciencia, Coyhaique, 9 - 12 de Abril 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centro de Investigación en Ecosistemas de la Patagonia, Universidad Austral de Chile, Apr 2012, Coyhaique, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01234647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Turismo Científico, Definiciones y debates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">El turismo científico, una valorización territorial y empresarial para la Patagonia Chilena?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bourlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mao</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Bourlon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Turismo, Territorios y Sociedades: Desarrollo Sustentable Basado en la Investigación Científica y la Gestión Integrada</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Coyhaique, Règion XI, Chile</w:t>
+              <w:t xml:space="preserve">V° Congreso de la Sociedad de Investigadores en Turismo de Chile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Valparaiso, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00695311v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00695317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El turismo científico, una valorización territorial y empresarial para la Patagonia Chilena?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">El Turismo Científico, Definiciones y debates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bourlon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">V° Congreso de la Sociedad de Investigadores en Turismo de Chile</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Valparaiso, Chile</w:t>
+              <w:t xml:space="preserve">Turismo, Territorios y Sociedades: Desarrollo Sustentable Basado en la Investigación Científica y la Gestión Integrada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Coyhaique, Règion XI, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00695317v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00695311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elementos Históricos para el Turismo Científico en Aysén, Patagonia Chilena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bourlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turismo, Territorios y Sociedades: Desarrollo Sustentable Basado en la Investigación Científica y la Gestión Integrada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Coyhaique, Règion XI, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00695315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2799,124 +2903,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tourisme scientifique : Un tourisme pour réinventer la montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Vialette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bourlon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Sustainable summits conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03365438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2926,360 +3030,360 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voyager en Patagonie : les usages touristiques de la nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bourlon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 2020, 978-2-343-20058-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02892807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tourisme scientifique en Patagonie chilienne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">La Patagonia Chilena: Un nuevo El Dorado para el Turismo Científico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bourlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mao</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, pp.260, 2016, Tourismes et sociétés, 978-2-343-07787-1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ñire Negro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.240, 2016, Mauricio Osorio, 978-956-8647-26-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01496853v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01496851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Patagonia Chilena: Un nuevo El Dorado para el Turismo Científico</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le tourisme scientifique en Patagonie chilienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bourlon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, pp.240, 2016, Mauricio Osorio, 978-956-8647-26-1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.260, 2016, Tourismes et sociétés, 978-2-343-07787-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01496851v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01496853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorando las nuevas fronteras del Turismo, Perspectivas de la investigación en turismo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bourlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Osorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace Gale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ediciones Ňire Negro, Coyhaique, Chile, pp.297, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00806769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3289,564 +3393,564 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Scientific Tourism Potential for Nature-Based Destinations</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">Trace Gale; Andrea Ednie; Keith Bozak. </w:t>
+                <w:t xml:space="preserve">Catalyzing Holistic Conservation-Based Development Through Ethical Travel Experiences Rooted in the Bioculture of Patagonia’s Subantarctic Natural Laboratories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trace Gale-Detrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sánchez Jardón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Adiego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Rozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Maldonado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Trace Gale; Keith Bozak; Andrea Ednie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tourism and Conservation-based Development in the Periphery. Lessons from Patagonia for a Rapidly Changing World</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-38048-8_15⟩</w:t>
+              <w:t xml:space="preserve">Tourism and Conservation-based Development in the Periphery, Lessons from Patagonia for a Rapidly Changing World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.427-461, 2023, Natural and Social Sciences of Patagonia, 978-3-031-38048-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-38048-8_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04254513v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalyzing Holistic Conservation-Based Development Through Ethical Travel Experiences Rooted in the Bioculture of Patagonia’s Subantarctic Natural Laboratories</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Exploring Social Representations of Nature-Based Tourism, Development Conflict, and Sustainable Development Futures in Chilean Patagonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Inostroza Villanueva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bourlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace Gale-Detrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Trace Gale; Keith Bozak; Andrea Ednie. </w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Blair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Trace Gale-Detrich; Andrea Ednie; Keith Bosak. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tourism and Conservation-based Development in the Periphery, Lessons from Patagonia for a Rapidly Changing World</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-38048-8_18⟩</w:t>
+              <w:t xml:space="preserve">Tourism and Conservation-based Development in the Periphery. Lessons from Patagonia for a Rapidly Changing World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.229-261, 2023, Natural and Social Sciences of Patagonia, 978-3-031-38048-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-38048-8_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04254727v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Social Representations of Nature-Based Tourism, Development Conflict, and Sustainable Development Futures in Chilean Patagonia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Evaluating Scientific Tourism Potential for Nature-Based Destinations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Veloso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bourlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Trace Gale-Detrich; Andrea Ednie; Keith Bosak. </w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Szmulewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Trace Gale; Andrea Ednie; Keith Bozak. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tourism and Conservation-based Development in the Periphery. Lessons from Patagonia for a Rapidly Changing World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.229-261, 2023, Natural and Social Sciences of Patagonia, 978-3-031-38048-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-38048-8_10⟩</w:t>
+              <w:t xml:space="preserve">, Springer, pp.369-388, 2023, Natural and Social Sciences of Patagonia, 978-3-031-38048-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-38048-8_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04254673v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scientific Tourism, Bridging Academic Research and Tourism Development in Patagonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bourlon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Ghymers; Patricio Leiva. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construyendo El Espacio Común de la Educación Superior, Ciencia, Tecnología e Innovación para la Asociación Estratégica Birregional- CELAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité Local de Organización de la Cumbre Académica de Bruselas (LOC); Secretaría Ejecutiva del Foro Académico Permanente ALC-UE (FAP), pp.172-179, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02878145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El turismo científico en Aysén, un modelo de valorización territorial, basado en el patrimonio y actores locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bourlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Osorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Explorando las nuevas fronteras del Turismo, Perspectivas de la investigación en turismo, Exploring the new frontiers of tourism - Tourism reseach perspectives, En explorant les nouvelles frontières du tourisme, Perspectives de la recherche en tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ediciones Ňire Negro, Coyhaique, Chili, pp.125-143, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00806772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3856,185 +3960,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques territoriales des confins touristiques de nature, une lecture par les formes de développement en Patagonie chilienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bourlon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Communauté Université Grenoble Alpes, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01954688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques territoriales des confins touristiques de nature : une lecture par les formes de développement en Patagonie chilienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bourlon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Grenoble Alpes, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018GREAH030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02283015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId97"/>
+      <w:footerReference w:type="default" r:id="rId101"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4181,51 +4285,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scientific-tourism.org" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017917v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Ortiz Robles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Torres Salinas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Salazar-Burrows" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bourlon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7440/res91.2025.08" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330672v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Cole" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Iribarren" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inigo Irarrazaval" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18226/21789061" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330599v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Vialette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Szmulewicz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Grandpr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330584v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bregolin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rudzewicz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017879v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trace Gale" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Adiego" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Salazar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land13111739" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109204v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Torres" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2023.2184020" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03359165v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina &#193;lvarez-Barra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13137455" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407608v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.9337" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420453v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.9189" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095889v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4206/gest.tur.2020.n33-04" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041502v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041424v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25145/j.pasos.2020.18.057" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162504v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo B&#243;rquez Reyes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Antonio Moreno Escobedo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954697v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954626v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954690v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803135v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourdeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Inostroza" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.11169" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954633v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01234660v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806783v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Osorio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695249v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233025v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285098v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349024v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01234647v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Quezada" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695311v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695317v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695315v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365438v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02892807v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496853v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=50067" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496851v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nirenegro.cl" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806769v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254513v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Veloso" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38048-8_15" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254727v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trace Gale-Detrich" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura S&#225;nchez Jard&#243;n" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Rozzi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Maldonado" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38048-8_18" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254673v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Inostroza Villanueva" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Blair" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38048-8_10" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02878145v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806772v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01954688v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02283015v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018GREAH030" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scientific-tourism.org" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597426v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Herrera-Aguilar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bourlon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Iribarren-Anacona" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jort.2026.101049" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330672v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Cole" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Iribarren" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inigo Irarrazaval" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18226/21789061" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330584v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bregolin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rudzewicz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330599v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Vialette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Szmulewicz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Grandpr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017917v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Ortiz Robles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Torres Salinas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Salazar-Burrows" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7440/res91.2025.08" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017879v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trace Gale" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Adiego" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Salazar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land13111739" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109204v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Torres" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2023.2184020" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420453v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.9189" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407608v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.9337" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03359165v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina &#193;lvarez-Barra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13137455" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041502v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041424v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25145/j.pasos.2020.18.057" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095889v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4206/gest.tur.2020.n33-04" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162504v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo B&#243;rquez Reyes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Antonio Moreno Escobedo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954697v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954690v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803135v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourdeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Inostroza" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.11169" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954626v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954633v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01234660v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806783v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Osorio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695249v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233025v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285098v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349024v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01234647v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Quezada" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695317v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695311v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695315v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365438v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02892807v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496851v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nirenegro.cl" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496853v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=50067" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806769v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254727v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trace Gale-Detrich" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura S&#225;nchez Jard&#243;n" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Rozzi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Maldonado" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38048-8_18" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254673v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Inostroza Villanueva" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Blair" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38048-8_10" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254513v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Veloso" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38048-8_15" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02878145v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806772v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01954688v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02283015v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018GREAH030" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>