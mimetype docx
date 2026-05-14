--- v0 (2026-03-16)
+++ v1 (2026-05-14)
@@ -749,372 +749,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05111972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Una tappa fondamentale nel cammino compositivo di Riccardo Zandonai : Conchita</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Riccardo Zandonai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Rovereto (Italie), Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05112030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'opéra kitsch au début du XXe siècle en Italie : l'expression d'une modernité vouée à l'oubli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La culture est-elle soluble dans le kitsch? Usages et transformation d'un concept</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05112023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une littérature monde, le manifeste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards sur le cosmopolitisme européen, frontières et identités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Emmanuelle Bousquet; Stefania Cubeddu; Catherine de Wrangel; Muriel Rouyer, 2008, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05112041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Una tappa fondamentale nel cammino compositivo di Riccardo Zandonai : Conchita</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le livret d'opéra, oeuvre littéraire?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Riccardo Zandonai</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Rovereto (Italie), Italie</w:t>
+              <w:t xml:space="preserve">Le livret d'opéra, oeuvre littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Françoise Decroisette, 2010, Paris VIII, Saint-Denis (93), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05115424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La création zandonienne confrontée au paratexte : principes de critique génétique appliquée aux drames lyriques de Riccardo Zandonai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journée d'étude sur le livret</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Paris VIII, Saint-Denis (93), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05112049v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05115424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulietta e Romeo de Riccardo Zandonai : 1922, une création nationaliste en ordre de marche</w:t>
               </w:r>
@@ -1301,303 +1301,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05112067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La critique musicale à Rome au début du XXe siècle : un regard officiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traces du spectateur dans le théâtre italien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Françoise Decroisette, 2004, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05112673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rometta e Giulietto de Jadelin Mabiala Ganbho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Etranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lucia Quaquarelli; Silvia Contarini; Université Paris X Nanterre, 2004, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05112676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuliano de Riccardo Zandonai. Opéra mystique d'entre les deux guerres.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les livrets d'opéra 1914-1930</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Emmanuelle Bousquet; Walter Zidaric, 2004, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05112091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indagine sulle fonti dei libretti di Riccardo Zandonai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuove prospettive degli studi zandonaiani alla luce degli epistolari inediti</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, centre de recherche Riccardo Zandonai, 2004, Rovereto (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05112081v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05112673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ehi! Capuleti! Capuleti! Qua!&amp;quot; : Giulietta e Romeo de Riccardo Zandonai, le livret d'Arturo Rossato et la nouvelle de Luigi da Porto</w:t>
               </w:r>
@@ -1715,747 +1715,857 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05112679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Verdi, opéra et mélancolie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélancolies plurielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jocelyne Bourligueux, 2002, Nantes (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05112695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Carmen, Conchita, expression renouvelée de la modernité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">interculturalité, intersexualité : les livrets d'opéra, fin XIXe et début XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Walter Zidaric, 2002, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05112687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Verdi, opéra et mélancolie</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'oeuvre lyrique de Riccardo Zandonai et l'avant-garde en Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélancolies plurielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jocelyne Bourligueux, 2002, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">Le Futurisme et les avant-gardes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Walter Zidaric, 2001, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05115422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Zandonai, I Cavalieri di Ekebù, un opéra national et populaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giuseppe Verdi pour l'expression d'une culture "nazional-popolare" en Italie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nancy, 2001, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05112713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hôtesse, le foyer : signes d'hospitalité dans I Cavalieri di Ekebù, dans le drame lyrique de Riccardo Zandonai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Hospitalité au théâtre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Clermont-Ferrand, 2001, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05112719v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-05115422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (5)</w:t>
+        <w:t xml:space="preserve">Ouvrages (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Regards sur le cosmopolitisme européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Wrangel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Cubeddu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang, 460 p., 2011, 9783035260922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/978-3-0352-6092-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Interculturalité, intersexualité : les livrets d'opéra 1930-1945 : La force des illusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">walter zidaric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CRINI. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05115482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards sur le cosmopolitisme européen : frontières et identités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05115480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca da Rimini de Riccardo Zandonai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Avant-Scène Opéra, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05115479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Made in : identités culturelles et emblèmes internationaux dans un espace marchand européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria Paganini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CRINI. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05115486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontières brisées : régions de frontières, creuset d'identités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine de Wrangel-Lanfranchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CRINI. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05115484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2465,305 +2575,305 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arrigo Boïto ou le rêve du Baron perché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Gioconda de Almicare Ponchielli</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05111988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavalleria rusticana de Pietro Mascagni, I Pagliacci de Ruggero Leoncavallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cavalleria rusticana de Pietro Mascagni, I Pagliacci de Ruggero Leoncavallo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05112006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il Vittoriale degli italiani ou le vertige de la liste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Francesca da Rimini</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, opéra de Paris, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05112036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La genèse de Giulietta e Romeo de Riccardo Zandonai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scapigliatura fin de siècle, libretti d'opéra italiens dall'Unità al primo novecento, scritti per Mario Moroni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ismez, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05112065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2773,339 +2883,339 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bruno Maderna - volume 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05115428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bruno Maderna - volume 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05115427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Polonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05115429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Del Tempo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05115476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Employé de Prague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05115477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3115,100 +3225,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quête identitaire et dramaturgie de l'intime dans les drames lyriques de Riccardo Zandonai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Paris VIII Université, 2001. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05115495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3218,105 +3328,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edition génétique numérique d'opéras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Nantes Université, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05115500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId60"/>
+      <w:footerReference w:type="default" r:id="rId65"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3463,51 +3573,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112072v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bousquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112684v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115489v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111795v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225536v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Walter" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398469v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kerouanton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quantin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hervy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111840v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111972v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112023v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112041v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112030v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112049v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115424v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112059v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115492v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112067v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112676v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112091v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112081v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112673v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112677v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112679v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112687v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112695v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112719v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112713v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115422v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115482v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=walter zidaric" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115480v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115479v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115486v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Paganini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115484v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de Wrangel-Lanfranchi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111988v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112006v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112036v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112065v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115428v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115427v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115429v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115476v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115477v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05115495v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05115500v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112072v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bousquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112684v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115489v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111795v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225536v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Walter" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398469v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kerouanton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quantin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hervy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111840v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111972v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112030v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112023v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112041v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115424v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112049v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112059v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115492v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112067v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112673v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112676v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112091v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112081v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112677v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112679v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112695v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112687v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115422v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112713v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112719v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189463v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rouyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de Wrangel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Cubeddu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6092-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115482v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=walter zidaric" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115480v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115479v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115486v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Paganini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115484v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de Wrangel-Lanfranchi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111988v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112006v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112036v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112065v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115428v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115427v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115429v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115476v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115477v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05115495v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05115500v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>