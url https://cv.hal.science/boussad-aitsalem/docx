--- v0 (2026-03-23)
+++ v1 (2026-04-13)
@@ -66,97 +66,97 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel AI/ML SIEM as Application Function within Private 5G Core Network for Industrial-IoT</w:t>
+                <w:t xml:space="preserve">AI/ML-Based IDS as 5G Core Network Function in the Control Plane for IP/non-IP CIoT Traffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Yaker</w:t>
+                <w:t xml:space="preserve">Tan Nhat Linh Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Ait Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -164,1044 +164,914 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivien Raynal</w:t>
+                <w:t xml:space="preserve">Xiaojiang Du</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2024 - 2024 IEEE Global Communications Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Cape Town, France. pp.2503-2508, </w:t>
+              <w:t xml:space="preserve">2024 IEEE 49th Conference on Local Computer Networks (LCN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Normandy, France. pp.1-9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GLOBECOM52923.2024.10901246⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCN60385.2024.10639697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05355604v1</w:t>
+                <w:t xml:space="preserve">hal-04714629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel EDGE SIEM for Industrial IoT Flows Within 5G Private Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Yaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Ait Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pierard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 Global Information Infrastructure and Networking Symposium (GIIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Dubai, France. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/GIIS59465.2024.10449912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AI/ML-Based IDS as 5G Core Network Function in the Control Plane for IP/non-IP CIoT Traffic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">5G-IoT-IDS: Intrusion Detection System for CIoT as Network Function in 5G Core Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan Nhat Linh Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Ait Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dave Appadoo</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Abdel Ahad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojiang Du</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 49th Conference on Local Computer Networks (LCN)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCN60385.2024.10639697⟩</w:t>
+              <w:t xml:space="preserve">GLOBECOM 2023 - 2023 IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Kuala Lumpur, France. pp.4773-4778, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOBECOM54140.2023.10437158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04714629v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5G-IoT-IDS: Intrusion Detection System for CIoT as Network Function in 5G Core Network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tan Nhat Linh Le</w:t>
+                <w:t xml:space="preserve">ABISchain: Towards a Secure and Scalable Blockchain Using Swarm-based Pruning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Moetez Abdelhamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layth Sliman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Ben Djemaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Ait Salem</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xiaojiang Du</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2023 - 2023 IEEE Global Communications Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GLOBECOM54140.2023.10437158⟩</w:t>
+              <w:t xml:space="preserve">ACSW 2023: 2023 Australasian Computer Science Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Melbourne VIC Australia, France. pp.28-35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3579375.3579420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04714603v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABISchain: Towards a Secure and Scalable Blockchain Using Swarm-based Pruning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">VNFO-DCSC: A Novel Secure End-to-End NFV Marketplace Using Dynamic Composite Smart Contracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamad Almakhour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layth Sliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raoudha Ben Djemaa</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abed Ellatif Samhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Ait Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Mellouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACSW 2023: 2023 Australasian Computer Science Week</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3579375.3579420⟩</w:t>
+              <w:t xml:space="preserve">GLOBECOM 2023 - 2023 IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Kuala Lumpur, France. pp.1632-1637, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOBECOM54140.2023.10436770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04046169v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VNFO-DCSC: A Novel Secure End-to-End NFV Marketplace Using Dynamic Composite Smart Contracts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abed Ellatif Samhat</w:t>
+                <w:t xml:space="preserve">A Cooperation-Enforcement Protocol for a New Hybrid Routing Protocol for MANETS.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Allam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Riahla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Ait Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelhamid Mellouk</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2023 - 2023 IEEE Global Communications Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GLOBECOM54140.2023.10436770⟩</w:t>
+              <w:t xml:space="preserve">SETIT 2012 6th Sciences of Electronics, Technologies of Information and Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Sousse, Tunisia. pp.532-536, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SETIT.2012.6481968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04714594v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cooperation-Enforcement Protocol for a New Hybrid Routing Protocol for MANETS.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Amine Riahla</w:t>
+                <w:t xml:space="preserve">A Collusion-Resistant Distributed Scalar Product with Application to Privacy-Preserving Computation of Trust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Aguilar Melchor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Ait Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karim Tamine</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaborit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETIT 2012 6th Sciences of Electronics, Technologies of Information and Telecommunications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Network Computing and Applications (NCA'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Cambridge, Massachusetts, USA, United States. pp.140-147</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00912780v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00464647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Collusion-Resistant Distributed Scalar Product with Application to Privacy-Preserving Computation of Trust</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">AntTrust: A Novel Ant Routing Protocol for Wireless Ad-hoc Network Based on Trust between Nodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Aguilar Melchor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Ait Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaborit</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...98 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Conference on Availability, Reliability and Security, ARES 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Barcelone, Spain. pp.1052-1059</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00335226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1211,267 +1081,267 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid multiagent routing approach for wireless ad hoc networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Ait Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Riahla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wireless Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 18 (7), pp.837-845. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11276-012-0437-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00912746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Detection of Node Replication Attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Aguilar Melchor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Ait Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Science and Network Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9 (2), pp.13-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00464634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId47"/>
+      <w:footerReference w:type="default" r:id="rId45"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1618,51 +1488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355604v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Yaker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Ait Salem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Appadoo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Aitsaadi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Raynal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM52923.2024.10901246" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714612v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pierard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS59465.2024.10449912" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714629v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Nhat Linh Le" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojiang Du" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN60385.2024.10639697" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714603v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Abdel Ahad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM54140.2023.10437158" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046169v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moetez Abdelhamid" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layth Sliman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Ben Djemaa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3579375.3579420" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714594v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Almakhour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Ellatif Samhat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Mellouk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM54140.2023.10436770" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912780v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Allam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Riahla" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tamine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SETIT.2012.6481968" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464647v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aguilar Melchor" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaborit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335226v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912746v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-012-0437-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FJGQZR3M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464634v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714629v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Nhat Linh Le" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Ait Salem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Appadoo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Aitsaadi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojiang Du" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN60385.2024.10639697" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714612v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Yaker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pierard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Raynal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS59465.2024.10449912" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714603v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Abdel Ahad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM54140.2023.10437158" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046169v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moetez Abdelhamid" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layth Sliman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Ben Djemaa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3579375.3579420" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714594v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Almakhour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Ellatif Samhat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Mellouk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM54140.2023.10436770" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912780v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Allam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Riahla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tamine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SETIT.2012.6481968" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464647v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aguilar Melchor" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaborit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335226v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912746v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-012-0437-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FJGQZR3M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464634v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>