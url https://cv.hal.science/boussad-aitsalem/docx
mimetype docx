--- v1 (2026-04-13)
+++ v2 (2026-05-19)
@@ -100,317 +100,317 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AI/ML-Based IDS as 5G Core Network Function in the Control Plane for IP/non-IP CIoT Traffic</w:t>
+                <w:t xml:space="preserve">A Novel EDGE SIEM for Industrial IoT Flows Within 5G Private Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tan Nhat Linh Le</w:t>
+                <w:t xml:space="preserve">Kevin Yaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Ait Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dave Appadoo</w:t>
+                <w:t xml:space="preserve">Baptiste Pierard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaojiang Du</w:t>
+                <w:t xml:space="preserve">Vivien Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 49th Conference on Local Computer Networks (LCN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Normandy, France. pp.1-9, </w:t>
+              <w:t xml:space="preserve">2024 Global Information Infrastructure and Networking Symposium (GIIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Dubai, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCN60385.2024.10639697⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/GIIS59465.2024.10449912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04714629v1</w:t>
+                <w:t xml:space="preserve">hal-04714612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel EDGE SIEM for Industrial IoT Flows Within 5G Private Networks</w:t>
+                <w:t xml:space="preserve">AI/ML-Based IDS as 5G Core Network Function in the Control Plane for IP/non-IP CIoT Traffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Yaker</w:t>
+                <w:t xml:space="preserve">Tan Nhat Linh Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Ait Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Pierard</w:t>
+                <w:t xml:space="preserve">Dave Appadoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivien Raynal</w:t>
+                <w:t xml:space="preserve">Xiaojiang Du</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Global Information Infrastructure and Networking Symposium (GIIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Dubai, France. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2024 IEEE 49th Conference on Local Computer Networks (LCN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Normandy, France. pp.1-9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GIIS59465.2024.10449912⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCN60385.2024.10639697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04714612v1</w:t>
+                <w:t xml:space="preserve">hal-04714629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5G-IoT-IDS: Intrusion Detection System for CIoT as Network Function in 5G Core Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan Nhat Linh Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Ait Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -418,51 +418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Abdel Ahad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Aitsaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojiang Du</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GLOBECOM 2023 - 2023 IEEE Global Communications Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Kuala Lumpur, France. pp.4773-4778, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1488,51 +1488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714629v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Nhat Linh Le" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Ait Salem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Appadoo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Aitsaadi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojiang Du" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN60385.2024.10639697" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714612v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Yaker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pierard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Raynal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS59465.2024.10449912" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714603v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Abdel Ahad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM54140.2023.10437158" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046169v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moetez Abdelhamid" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layth Sliman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Ben Djemaa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3579375.3579420" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714594v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Almakhour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Ellatif Samhat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Mellouk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM54140.2023.10436770" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912780v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Allam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Riahla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tamine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SETIT.2012.6481968" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464647v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aguilar Melchor" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaborit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335226v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912746v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-012-0437-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FJGQZR3M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464634v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714612v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Yaker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Ait Salem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pierard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Aitsaadi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Raynal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS59465.2024.10449912" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714629v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Nhat Linh Le" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Appadoo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojiang Du" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCN60385.2024.10639697" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714603v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Abdel Ahad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM54140.2023.10437158" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046169v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moetez Abdelhamid" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layth Sliman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Ben Djemaa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3579375.3579420" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714594v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Almakhour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Ellatif Samhat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Mellouk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM54140.2023.10436770" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912780v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Allam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Riahla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tamine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SETIT.2012.6481968" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464647v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aguilar Melchor" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaborit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335226v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00912746v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-012-0437-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FJGQZR3M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464634v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>